--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="104">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2296 de 2026</t>
   </si>
   <si>
@@ -296,50 +296,89 @@
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA À SRA. DENISE APARECIDA CARDOSO BARRETO.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 776 de 2026</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão das diárias dos Servidores e Parlamentares do Poder Legislativo Municipal e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2290 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de identificação da unidade básica de saúde nos receituários emitidos no âmbito da rede pública do Municipal de saúde.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2293 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA ALUNOS NEURODIVERGENTES (AUSTISTAS – TEA; TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE – TDAH; DISLEXIA, DISCALCULIA, DISGRAFIA; SÍNDROME DO TOURETTE ) EM ESCOLAS MUNICIPAIS PRÓXIMAS À SUA RESIDÊNCIA OU AO LOCAL DE TRABALHO DE SEUS RESPONSÁVEIS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER QUE,_x000D_
+APÓS O REPASSE DE QUINHENTOS MIL REAIS (R$ 500.000,00) A SER EFETUADO PELA_x000D_
+CÂMARA MUNICIPAL AO PODER EXECUTIVO, SEJA REALIZADO O REPASSE_x000D_
+IMEDIATO, INTEGRAL E VINCULADO DO REFERIDO VALOR AO HOSPITAL SÃO JOÃO_x000D_
+BATISTA, PARA APLICAÇÃO EXCLUSIVA NA MANUTENÇÃO E CONTINUIDADE DOS_x000D_
+SERVIÇOS DE SAÚDE PRESTADOS À POPULAÇÃO._x000D_
+DO ENVIO À TERCEIRA PROMOTORIA_x000D_
+Outrossim, requer que cópia do presente expediente seja encaminhada à 3ª_x000D_
+Promotoria de Justiça da Comarca, para ciência e eventual acompanhamento.</t>
+  </si>
+  <si>
+    <t>Indicação nº 237 de 2026</t>
+  </si>
+  <si>
+    <t>Daniel Cândido de Oliveira - Diel do Anú</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO MELHORIAS NA INFRAESTRUTURA DA RUA MARIA THERESA FERREIRA DE CARVALHO, NO BAIRRO NOVA CHÁCARA, COM REPARO DA VIA, INCLUINDO MANUTENÇÃO DOS BLOQUETES SOLTOS, CORREÇÃO DE BURACOS E MANUTENÇÃO DE BUEIROS.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 779 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a classificação de bem_x000D_
+móvel como inservível, autoriza sua_x000D_
+baixa patrimonial e transferência ao_x000D_
+Poder Executivo Municipal, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 154 de 2026</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei Complementar nº 044/2015, com redação dada pela Lei Complementar nº 098/2023, para adequar o requisito de escolaridade do cargo de Professor de Apoio às diretrizes da Lei de Diretrizes e Bases da Educação Nacional – LDB, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -631,59 +670,59 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="108.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -1402,50 +1441,130 @@
       </c>
       <c r="E37" t="s">
         <v>92</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>7715</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" t="s">
         <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>94</v>
       </c>
       <c r="F38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>7883</v>
+      </c>
+      <c r="B39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C39" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" t="s">
+        <v>96</v>
+      </c>
+      <c r="F39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>7885</v>
+      </c>
+      <c r="B40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C40" t="s">
+        <v>97</v>
+      </c>
+      <c r="D40" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>7928</v>
+      </c>
+      <c r="B41" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>7640</v>
+      </c>
+      <c r="B42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C42" t="s">
+        <v>102</v>
+      </c>
+      <c r="D42" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">