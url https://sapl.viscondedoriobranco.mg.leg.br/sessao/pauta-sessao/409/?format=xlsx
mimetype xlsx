--- v0 (2026-03-20)
+++ v1 (2026-06-10)
@@ -1536,51 +1536,51 @@
       </c>
       <c r="E42" t="s">
         <v>102</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>7374</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
         <v>103</v>
       </c>
       <c r="D43" t="s">
         <v>97</v>
       </c>
       <c r="E43" t="s">
         <v>104</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>