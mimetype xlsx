--- v1 (2026-03-20)
+++ v2 (2026-04-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2542" uniqueCount="1198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3269" uniqueCount="1531">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -135,50 +135,74 @@
     <t>154</t>
   </si>
   <si>
     <t>Marinho Jose de Almeida Neto - Marinho do Hospital</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_lei_-_requisito_-_professor_de_apoio_1.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei Complementar nº 044/2015, com redação dada pela Lei Complementar nº 098/2023, para adequar o requisito de escolaridade do cargo de Professor de Apoio às diretrizes da Lei de Diretrizes e Bases da Educação Nacional – LDB, e dá outras providências.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Maria Izabel Martins Crovato</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7666/plc._n_01_-_2026_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 110 DA LEI COMPLEMENTAR Nº 036/2014 QUE – “DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, PARA AMPLIAR A LICENÇA – PATERNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7719</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7719/plc-refis.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISCONDE DO BRANCO - REFIS 2.206 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7753</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7753/plc._n_02_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE “AUXILIAR DE CRECHE PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João B. de Freitas do Nascimento-Joãozinho Bigode</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 PREVENÇÃO E ENFRENTAMENTO DA_x000D_
 PORNOGRAFIA ENTRE CRIANÇAS E_x000D_
 ADOLESCENTES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -336,50 +360,86 @@
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7634/projeto_de_lei_receituario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de identificação da unidade básica de saúde nos receituários emitidos no âmbito da rede pública do Municipal de saúde.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7700/projeto_maestro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do espaço do Auditório “Jotta Barroso” também como “Anfiteatro Maestro Tito Vianna”, no âmbito do Município de Visconde do Rio Branco, e dá outras providências.</t>
   </si>
   <si>
+    <t>7714</t>
+  </si>
+  <si>
+    <t>2292</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7714/plo._n_22_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>CRIA NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG O “SERVIÇO DE DENÚNCIAS DE DESCARTE IRREGULAR DE LIXO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7715</t>
+  </si>
+  <si>
+    <t>2293</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7715/plo._n_23_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA ALUNOS NEURODIVERGENTES (AUSTISTAS – TEA; TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE – TDAH; DISLEXIA, TOURETTE; ) EM ESCOLAS MUNICIPAIS PRÓXIMAS À SUA RESIDÊNCIA OU AO LOCAL DE TRABALHO DE SEUS DISCALCULIA, DISGRAFIA; SÍNDROME DO RESPONSÁVEIS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7775</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7775/plo_n______-2026_carteira_municipal_do_protetor_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA CARTEIRA MUNICIPAL DO PROTETOR DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>7429</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania honorária a Sra. Rita Aparecida Ramalho Coelho.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf</t>
@@ -570,63 +630,99 @@
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7667/05_pr_-_jesalva_amorim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO A SRª. JESALVA MARIA DE AMORIM LOPES E SILVA</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. CLÉBER LIMA DA SILVA.</t>
   </si>
   <si>
+    <t>7716</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7716/07_pr_-_jorcelino_batista.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. JORCELINO BATISTA.</t>
+  </si>
+  <si>
+    <t>7756</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>Gerson Gomes de Freitas - Amigo Xereba</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, A MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO, A “DAMA DA CULTURA RIO-BRANQUENSE”, DESTINADA A HOMENAGEAR PESSOAS QUE SE DESTACARAM POR RELEVANTES CONTRIBUIÇÕES À PROMOÇÃO, VALORIZAÇÃO E PRESERVAÇÃO DA CULTURA RIO-BRANQUENSE.</t>
+  </si>
+  <si>
+    <t>7763</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7763/pr_no_2026_eder_-dj_tico-cidadao_honorario.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. ÉDER FERNANDO DE MOURA.</t>
+  </si>
+  <si>
     <t>7389</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gerson Gomes de Freitas - Amigo Xereba</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE DA CÂMARA MUNICIPAL, QUE SEJA CRIADA A COMISSÃO ESPECIAL PARA REVISÃO, ADAPTAÇÃO E MODERNIZAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL , BEM COMO A CONTRATAÇÃO, COM INEXIBILIDADE DE LICITAÇÃO DE EMPRESA PARA CONSULTORIA LEGISLATIVA PARA AUXILIAR A REVISÃO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE OBRAS E MOBILIDADE URBANA ESCLARECIMENTO SOBRE A PONTE VELHA DA CACHOEIRINHA (COLÔNIA), SE VAI DEMOLIR E QUANDO SERÁ?</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -1017,50 +1113,189 @@
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7678/req._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>REQUER AO PROCON MUNICIPAL INFORMAÇÕES E DOCUMENTOS SOBRE A FISCALIZAÇÃO E EVENTUAIS AUMENTOS ABUSIVOS NOS PREÇOS DOS COMBUSTÍVEIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7699/requerimento_copasa_nova.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SOLICITADO A COPASA INFORMAÇÕES DA RUA HEITOR VILA LOBOS_x000D_
 (MORRO DO ZÉ BONÉ)._x000D_
 1 – Se o local esta em boas condições de rede esgoto._x000D_
 2- Se o local suporta pavimentação asfáltica?_x000D_
 3 – E se tem algo a ser feito pela Copasa? Quais?</t>
   </si>
   <si>
+    <t>7709</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7709/requerimento_2026_informacoes_manutencao_transporte_universitario.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SR. PREFEITO INFORMAÇÕES ACERCA DO CUMPRIMENTO DAS AÇÕES REFERENTES À MANUTENÇÃO DOS SERVIÇOS DE TRANSPORTE ESCOLAR INTERMUNICIPAL, CONFORME PREVISTO NOS INSTRUMENTOS DE PLANEJAMENTO E ORÇAMENTO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7712</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7712/req._no_53-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER, INFORMAÇÕES REFERENTES AO VALOR QUE SERÁ REPASSADO AO MUNICÍPIO ATRAVÉS DO ICMS TURÍSTICO EM 2026, E POR QUAL MOTIVO A CIDADE DE VISCONDE DO RIO BRANCO NÃO CONSTA PRESENÇA NA PLANILHA DE CÁLCULOS DA FUNDAÇÃO JOÃO PINHEIRO.</t>
+  </si>
+  <si>
+    <t>7713</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7713/req._no_54-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, INFORMAÇÕES DOS VALORES DOS REPASSES REALIZADOS PARA AS ASSOCIAÇÕES. CABE DESTACAR, QUE O REAJUSTE FOI INFORMADO PELO LIDER DE GOVERNO EM REUNIÃO DA CÂMARA. VÁRIAS INSTITUIÇÕES NÃO RECEBERAM O VALOR ATUALIZADO.</t>
+  </si>
+  <si>
+    <t>7721</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7721/word20260330_11384486.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A COPASA QUE SEJA SOLUCIONADO EM CARÁTER DE URGÊNCIA O PROBLEMA DO ESGOTO A CÉU ABERTO NO BAIRRO PITO ACESO, PRÓXIMO A MADEIREIRA SANTO ANTÔNIO Nº 353.</t>
+  </si>
+  <si>
+    <t>7739</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7739/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE A SITUAÇÃO FUNCIONAL DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>7745</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7745/requerimento_-_atingidos_pelas_chuvas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE AS MEDIDAS DE ASSISTÊNCIA, SAÚDE E INFRAESTRUTURA ADOTADAS EM FAVOR DAS FAMÍLIAS ATINGIDAS PELAS CHUVAS NAS LOCALIDADES DO CÓRREGO DAS PEDRAS E BARRA DOS COUTOS.</t>
+  </si>
+  <si>
+    <t>7759</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7759/requerimento_matadouro_municipal_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DO CONTRATO DE CONCESSÃO DO_x000D_
+MATADOURO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7762</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7762/requerimento_em_frente_a_mbc.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA SOLICITADO AO SR. PREFEITO E A SECRETARIA DE OBRAS E_x000D_
+MOBILIDADE URBANA PROVIDÊNCIAS DE IMEDIATO E COM EXTREMA_x000D_
+URGÊNCIA NA RUA JOSÉ SARAIVA, BAIRRO COLÔNIA, OS SEGUINTES_x000D_
+SERVIÇOS:_x000D_
+1 – Recuperação do trecho da Colônia, próximo a M.B.C._x000D_
+2- Que sejam tampados os buracos no asfalto._x000D_
+3 – Que seja solucionado o problema da rede esgoto arrebentada._x000D_
+4-E que seja resolvido sobre a Cratera que acaba quebrando os carros que_x000D_
+passam pela via.</t>
+  </si>
+  <si>
+    <t>7779</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7779/req._no_55-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A SECRETÁRIA DE EDUCAÇÃO, JUNTAMENTE AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL, INFORMAÇÕES ATUALIZADAS ACERCA DO TRANSPORTE UNIVERSITÁRIO NO MUNICÍPIO:_x000D_
+_x000D_
+- O NÚMERO TOTAL DE ALUNOS UNIVERSITÁRIOS ATUALMENTE ATENDIDOS PELO TRANSPORTE FORNECIDO PELO MUNICÍPIO;_x000D_
+_x000D_
+- A QUANTIDADE DE ÔNIBUS DISPONIBILIZADOS PARA ESSE ATENDIMENTO;_x000D_
+_x000D_
+- A DESCRIÇÃO DA FROTA UTILIZADA (PRÓPRIA, TERCEIRIZADA OU MISTA);_x000D_
+_x000D_
+- A ESPECIFICAÇÃO DO TIPO DE RECURSO FINANCEIRO UTILIZADO PARA CUSTEIO DO TRANSPORTE UNIVERSITÁRIO (RECURSOS PRÓPRIOS DO MUNICÍPIO, CONVÊNIOS, PROGRAMAS ESTADUAIS/FEDERAIS OU OUTRAS FONTES);_x000D_
+_x000D_
+- O CUSTO MENSAL ESTIMADO DO SERVIÇO.</t>
+  </si>
+  <si>
+    <t>7780</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7780/req._no_56-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À MESA DIRETORA DESTA CASA DE LEIS, QUE SEJA ENCAMINHADO ESTE REQUERIMENTO À EMPRESA COLETIVOS RIO BRANCO, RESPONSÁVEL PELO TRANSPORTE PÚBLICO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE EXISTE A POSSIBILIDADE DE REALIZAÇÃO DE UM MUTIRÃO PARA EMISSÃO DA CARTEIRINHA DE GRATUIDADE NO TRANSPORTE COLETIVO, EM PARCERIA COM A CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
     <t>7385</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA MUNICIPAL O ENCAMINHAMENTO À CÂMARA DE PROJETO DE LEI PARA ADEQUAÇÃO DA LEGISLAÇÃO MUNICIPAL À LEI FEDERAL Nº 15.326/2026, SANCIONADA PELO PRESIDENTE LULA, RECONHECENDO OS PROFESSORES DA EDUCAÇÃO INFANTIL COMO INTEGRANTES DA CARREIRA DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA MUNICIPAL A ADOÇÃO DE MEDIDAS PARA O ENVIO DE PROJETO DE LEI E PROVIDÊNCIAS ADMINISTRATIVAS E ORÇAMENTÁRIAS VISANDO À RECOMPOSIÇÃO DAS VANTAGENS FUNCIONAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTES AO PERÍODO DE 28 DE MAIO DE 2020 A 31 DE DEZEMBRO DE 2021, NOS TERMOS DA LEI COMPLEMENTAR Nº 15.326/2026.</t>
   </si>
   <si>
     <t>7388</t>
@@ -1350,159 +1585,129 @@
   <si>
     <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO A INSTALAÇÃO DE COBERTURA NA QUADRA DE ESPORTES DO BAIRRO TIA VELHA.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_2026_presidente_camara_compra_notebook_e_impressora_plenario.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PRESIDENTE DA CÂMARA QUE SEJA REALIZADO PROCEDIMENTO LICITATÓRIO PARA AQUISIÇÃO DE EQUIPAMENTOS DE NOTEBOOK E IMPRESSORA PARA SEREM UTILIZADOS NO PLENÁRIO DESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_2026_construcao_calcadao_rua_feira.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM CALÇADÃO OU DE CALÇADAS NAS RUAS PRÓXIMAS À FEIRA LIVRE , QUAIS SEJAM AVENIDA DR CELSO MACHADO E RUA ALTINO PELUSO, AMBAS LOCALIZADAS NO CENTRO DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7446/indicacao_2026_parquinho_praca_santo_antonio.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO MUNICIPAL QUE QUE SEJAM INSTALADOS ALGUNS BRINQUEDOS DE PLAYGROUD ( PARQUINHO INFANTIL) NA PRAÇA DA IGREJA SANTO ANTÔNIO .</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7447/vistoria_e_correcoes_estruturais_no_posto_de_saude_beira_rio..pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO VISTORIA E CORREÇÕES ESTRUTURAIS NO POSTO DE SAÚDE BEIRA RIO.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7449/ind.___-2026_-_construcao_calcada_rua_coronel_jose_mesquita.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE CONSTRUA UMA CALÇADA NA RUA CORONEL JOSÉ MESQUITA, BEIRA LINHA (BAIRRO SANTO ANTONIO).</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7450/ind.___-2026_-_limpeza_e_capina_catete.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE REALIZE SERVIÇOS DE LIMPEZA E CAPINA NAS RUAS DO BAIRRO CATETE.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7451/ind.___-2026_-_quadros.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR.PREFEITO A SUBSTITUIÇÃO DOS QUADROS DE GIZ, EXISTENTES NAS ESCOLAS MUNICIPAIS, POR QUADROS QUE UTILIZAM PINCÉIS.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_quadra_da_colonia.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A REFORMA GERAL  DA QUADRA POLIESPORTIVA NO BAIRRO COLÔNIA (EM FRENTE A COOPERTRAL).</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/indicacao_patrolamento_santa_juliana.pdf</t>
   </si>
   <si>
     <t>Prefeito QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO EM TODA EXTENSÃO DA COMUNIDADE DE SANTA JULIANA –ZONA RURAL E QUE SEJA FEITA A PODA DAS MOITAS DE BAMBU PELA ESTRADA.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/indicacao_tambores_de_lixo_gileno_siqueira.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO TAMBORES DE LIXO NAS RUAS DO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE SEJA COLOCADO NA PRAÇA DO CENTENÁRIO ATIVIDADES RECREATIVAS E ATIVIDADES FíSICAS PARA POPULAÇãO.</t>
   </si>
   <si>
     <t>7459</t>
-  </si>
-[...1 lines deleted...]
-    <t>45</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE SEJA COSNTRUIDA UMA PRAÇA COM QUADRA E AREA DE LAZER NO BAIRRO ANTONIO SOARES.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A CAPINA E LIMPEZA GERAL DA RUA BERNARDO DE FREITAS, BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>47</t>
   </si>
@@ -2783,81 +2988,701 @@
   <si>
     <t>SUGERE À PREFEITURA A REALIZAÇÃO DE INTERVENÇÕES URGENTES EM TRECHO DA ESTRADA DA COMUNIDADE DA FAZENDINHA, COM NIVELAMENTO, CASCALHAMENTO E MELHORIA DAS CONDIÇÕES DE TRÁFEGO.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7672/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A REVISÃO E REGULARIZAÇÃO DO CADASTRAMENTO DAS FAMÍLIAS NAS UNIDADES DO PROGRAMA SAÚDE DA FAMÍLIA, DE ACORDO COM SUA ÁREA DE RESIDÊNCIA.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7673/ind._-2026_luciano_pereira_academia.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO PITO ACESO, AO LADO DA QUADRA.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>156</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A REGULARIZAÇÃO URGENTE DO FORNECIMENTO DE ÁGUA NA COMUNIDADE DA PIEDADE DE CIMA, COM GARANTIA DE ABASTECIMENTO CONTÍNUO E DE QUALIDADE.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>157</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO JUNTO A SECRETARIA DE OBRAS E MOBILIDADE URBANA, O ALARGAMENTO DA PONTE DO BEIRA RIO.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REPAROS EM VIA PÚBLICA, COM O DEVIDO TAPA-BURACO, BEM COMO A REMOÇÃO DE ENTULHOS EXISTENTES NO BAIRRO NOSSA SENHORA APARECIDA, RUA DO CONTORNO.</t>
+  </si>
+  <si>
+    <t>7707</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao__2026_ciclovia.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A CONSTRUÇÃO DE UMA CICLOVIA BIDIRECIONAL, COM 2,50M DE LARGURA, COM INÍCIO NO BAIRRO GILENO SIQUEIRA (FUNDOS DA FÁBRICA DE RAÇÃO DA PIF-PAF), PASSANDO PELO PORTÃO PRINCIPAL DA COOPERTRAL, SEGUINDO PELA LINHA FÉRREA ATÉ O LOCAL ONDE FUNCIONA A SECRETARIA MUNICIPAL DE ESPORTE, CULTURA, TURISMO E LAZER.NA SEQUÊNCIA, O TRAJETO SEGUE À DIREITA PELA RUA MAJOR FELICÍSSIMO, PASSANDO PELO PONTILHÃO, PELA RUA EUGÊNIO DE MELO BARRETO, ATÉ A LOCALIDADE DA BARRA DOS COUTOS, NO VIADUTO SITUADO EM FRENTE À POUSADA DO YPÊ.</t>
+  </si>
+  <si>
+    <t>7708</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7708/indicacao_2026_bicicletarios.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A INSTALAÇÃO DE TRÊS BICICLETÁRIOS NAS SEGUINTES LOCALIDADES: PRAÇAS 28 DE SETEMBRO, PRAÇA SANTO ANTÔNIO E PRAÇA SÃO SEBASTIÃO (BARREIRO), OU NA EVENTUAL IMPOSSIBILIDADE TÉCNICA DE INSTALAÇÃO NO INTERIOR DAS PRAÇAS, QUE OS BICICLETÁRIOS SEJAM IMPLANTADOS NO ENTORNO DA ÁREA DE ABRANGÊNCIA.</t>
+  </si>
+  <si>
+    <t>7710</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7710/ind._no_99-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, QUE REALIZE A LIMPEZA DA VILA SÃO VICENTE, NO ALTO DA BOA VISTA, ATENTANDO-SE AO PRÉDIO DO ANTIGO ASILO QUE SEGUE ABANDONADO E SENDO FOCO DE INSALUBRIDADE E VULNERABILIDADE SOCIAL.</t>
+  </si>
+  <si>
+    <t>7711</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7711/ind._no_100-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, QUE CRIE EM VISCONDE DO RIO BRANCO UM CENTRO DE REFERÊNCIA AO DIABÉTICO (CRD), COM INTUITO DE PROPORCIONAR ATENDIMENTO MULTIDISCIPLINAR E DEMOCRATIZAR O ACESSO AO TRATAMENTO DO DIABETES</t>
+  </si>
+  <si>
+    <t>7717</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7717/femur.pdf</t>
+  </si>
+  <si>
+    <t>SUGERINDO AO EXECUTIVO QUE RETORNE COM O FESTIVAL DE MUSICA FEMUP</t>
+  </si>
+  <si>
+    <t>7718</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7718/oficina_idoso.pdf</t>
+  </si>
+  <si>
+    <t>SUGERINDO AO EXECUTIVO QUE SEJA OFERECIDO NO PROGRAMA DE ATENÇÃO AO IDOSO (PAI) OFICINAS</t>
+  </si>
+  <si>
+    <t>7720</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7720/alargamento_da_ponte_do_pito_aceso_corrigida.pdf</t>
+  </si>
+  <si>
+    <t>SEJA FEITO JUNTO À SECRETARIA DE OBRAS E MOBILIDADE URBANA, ALARGAMENTO DA PONTE DO BAIRRO PITO ACESO.</t>
+  </si>
+  <si>
+    <t>7723</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7723/ind._-2026_luciano_pereira_bueiro_quebrado.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADOS OS DEVIDOS REPAROS, DE FORMA URGENTE, DE UM BUEIRO QUEBRADO NA RUA MANOEL NETO DA SILVA FILHO, BAIRRO SOLAR.</t>
+  </si>
+  <si>
+    <t>7725</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7725/ind._-2026_luciano_pereira_ponte.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEIRA, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO DA LATERAL DA PONTE LOCALIZADA NA COMUNIDADE DO CAPITÃO MACHADO (PRÓXIMO AO FERRO VELHO DO MARQUINHO).</t>
+  </si>
+  <si>
+    <t>7726</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7726/erosao_zumbi_dos_palmares.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA  TOMADAS  MEDIDAS NECESSÁRIAS PARA CONTENÇÃO DA EROSÃO EM BARRANCO NA AVENIDA ZUMBI DOS PALMARES AO LADO DA RESIDÊNCIA 636.</t>
+  </si>
+  <si>
+    <t>7727</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7727/manutencao_estrada_sitio_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA  FEITO PATROLAMENTO, CASCALHAMENTO   E LIMPEZA DA ESTRADA RURAL CARLOS DE OLIVEIRA FERNANDES , QUE SE INICIA NO SÍTIO ESPERANÇA ATÉ O MUNICÍPIO DE SÃO GERALDO.</t>
+  </si>
+  <si>
+    <t>7728</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7728/asfaltamento_capitao_machado_rodovia.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA  FEITO ASFALTAMENTO DA ESTRADA RURAL QUE CONECTA A COMUNIDADE DO  CAPITÃO MACHADO À RODOVIA MG 447  (UBÁ/VRB).</t>
+  </si>
+  <si>
+    <t>7729</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7729/cobertura_quadra.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A COBERTURA DA QUADRA POLIESPORTIVA DO BAIRRO CAIÇARA.</t>
+  </si>
+  <si>
+    <t>7730</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7730/praca_com_academia_ao_ar_livre_no_bairro_tia_velha_rua_maria_dodo_proximo_a_escola_de_samba_em_frente_ao_beco_do_catarino..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA AO AR LIVRE NO BAIRRO TIA VELHA, RUA MARIA DODÔ, PRÓXIMO Á ESCOLA DE SAMBA, EM FRENTE AO BECO DO CATARINO.</t>
+  </si>
+  <si>
+    <t>7731</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7731/tapa_buraco_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO COM URGÊNCIA O TAPA BURACO E CONTINUAÇÃO DO ASFALTO NA COMUNIDADE DO BELA VISTA DE SÃO FRANCISCO.</t>
+  </si>
+  <si>
+    <t>7732</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7732/gabiao_bairro_gustavo_sabioni.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO (GABIÃO) NA RUA RAIMUNDO FRANCISCO COELHO, RUA QUE LIGA A RUA JOÃO FERREIRA DOS SANTOS NO BAIRRO GUSTAVO SABIONI.</t>
+  </si>
+  <si>
+    <t>7733</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7733/uniforme_times.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO A COMPRA DE BOLAS,UNIFORMES(MEIAS,CAMISAS,SHORTS),REDES ENTRE OUTROS E SEJA DOADO  PARA OS TIMES DE NOSSA CIDADE, TIMES DE FUTEBOL,VOLEI , QUE POSSA ATENDER O ESPORTE EM GERAL.</t>
+  </si>
+  <si>
+    <t>7736</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7736/ind.___-2026_-_entulho_rosa_pacheco.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A RETIRADA DE UM ENTULHO QUE ESTA DEPOSITADO NA RUA ROSA PACHECO, PRÓXIMO A APAE, NO BAIRRO BARREIRO.</t>
+  </si>
+  <si>
+    <t>7737</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7737/ind.___-2026_-_limpeza_bueiros_rua_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADO SERVIÇOS DE LIMPEZA E DESOBSTRUÇÃO DOS BUEIROS, LOCALIZADOS NA RUA SANTO ANTÔNIO, PRÓXIMO AO MORRO DO ZÉ BONÉ, NO BAIRRO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>7738</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7738/ind.___-2026_-_tapa_buracos_rua_vice_prefeito_anacleto_lopes_gomes.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A REPARAÇÃO DOS BURACOS EXISTENTES NA RUA VICE PREFEITO ANACLETO LOPES GOMES, BAIRRO COHAB II.</t>
+  </si>
+  <si>
+    <t>7740</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7740/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A REFORMA DA BASE DO SAMU EM VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>7742</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7742/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A ADOÇÃO DE PROVIDÊNCIAS QUANTO AO ALAGAMENTO NO FINAL DA RUA SANTO ANTÔNIO, NO TRECHO EM DIREÇÃO AO BAIRRO COLÔNIA.</t>
+  </si>
+  <si>
+    <t>7744</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7744/indicacao_-_professores_e_salario_minimo.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA O ENCAMINHAMENTO DE PROJETO DE LEI PARA REAJUSTE DO PISO DO MAGISTÉRIO E ATUALIZAÇÃO DO SALÁRIO MÍNIMO MUNICIPAL, COM PAGAMENTO RETROATIVO DAS DIFERENÇAS.</t>
+  </si>
+  <si>
+    <t>7746</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7746/tia_nana.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA CONSTRUIDA UMA QUADRA POLIESPORTIVA COBERTA NA ESCOLA MUNICIPAL PROFESSORA ALBERTINA LIMA DA COSTA DUARTE (TIA NANÁ)</t>
+  </si>
+  <si>
+    <t>7747</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7747/ind._2026_-_guilherme_2.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À CÂMARA MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A POLÍCIA CIVIL PARA A REALIZAÇÃO PERMANENTE DE PEDIDOS E EMISSÕES DE CARTEIRAS DE IDENTIDADE.</t>
+  </si>
+  <si>
+    <t>7748</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7748/psiquiatra_infantil.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA CONTRATADO PSIQUIATRA INFANTIL PARA ATENDER AS CRIANÇAS QUE NECESSITAM NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7749</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7749/caixa_dgua_mina_centenario.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO A CONSTRUÇÃO DE MAIS UMA CAIXA DÁGUA NA MINA DO CENTENÁRIO SITUADA À RUA QUE LIGA AO BAIRRO JOAQUIM LOPES.</t>
+  </si>
+  <si>
+    <t>7750</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7750/ponte_das_pedras.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE ENVIE  COM URGÊNCIA UMA PESSOA PARA AVALIAR A PONTE DO RUADO DAS PEDRAS ,PRÓXIMO AO VAGALUME.</t>
+  </si>
+  <si>
+    <t>7754</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7754/medico_sementeirra.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA COLOCADO MÉDICO DUAS VEZES POR SEMANA NO PSF DA SEMENTEIRA.</t>
+  </si>
+  <si>
+    <t>7755</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7755/praca_rancho_verde_3.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXEUTIVO QUE SEJA CONSTRUIDA UMA PRAÇA COM AREA DE LAZER E ACADEMIA NO BAIRRO RANCHO VERDE 3.</t>
+  </si>
+  <si>
+    <t>7757</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7757/mutirao_itenerante_rg.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE VIABILIZAR UM MUTIRÃO ITINERANTE PARA EMISSÃO DE CARTEIRAS DE IDENTIDADE (RG) NAS COMUNIDADES DA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7764</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7764/ind._-2026_luciano_pereira_rotatoria.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA UMA ROTATÓRIA E PINTURA DE FAIXAS DE SINALIZAÇÃO PRÓXIMO AO SACOLÃO DA JOSI NO BAIRRO BARREIRO.</t>
+  </si>
+  <si>
+    <t>7765</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7765/ind._-2026_luciano_pereira_quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA INSTALADO REDUTORES DE VELOCIDADE NO RUADO DA USINA.</t>
+  </si>
+  <si>
+    <t>7769</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7769/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À MESA DIRETORA DA CÂMARA MUNICIPAL A DISPONIBILIZAÇÃO DE AUXÍLIO PARA AGENDAMENTO DA EMISSÃO DA CARTEIRA DE IDENTIFICAÇÃO NACIONAL (CIN) POR MEIO DO PORTAL GOV.BR, BEM COMO A DIVULGAÇÃO DESSE SERVIÇO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>7770</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7770/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA E AO DEPARTAMENTO DE ENDEMIAS E ZOONOSES A REALIZAÇÃO REGULAR DE AÇÕES DE COMBATE À DENGUE NA AVENIDA DR. CARLOS SOARES, CONTEMPLANDO TODOS OS IMÓVEIS E ÁREAS PÚBLICAS COM RISCO DE PROLIFERAÇÃO.</t>
+  </si>
+  <si>
+    <t>7771</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7771/ind._-2026_luciano_pereira_buraco.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO OS DEVIDOS REPARO EM UM BURACO QUE SE ABRIU NA RUA DR. JOÃO BATISTA LACERDA, BAIRRO DE LOURDES.</t>
+  </si>
+  <si>
+    <t>7772</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7772/ind._____-2026_-_limpeza_capina_e_tapa_buracos_dr._lele.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADO SERVIÇOS DE LIMPEZA, CAPINA E TAPA BURACOS NA AVENIDA DR. LELÉ.</t>
+  </si>
+  <si>
+    <t>7773</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7773/ind.____-2026_-_revitalizacao_asfaltica_ladeira_jose_sores_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA UMA REVITALIZAÇÃO ASFÁLTICA NA LADEIRA JOSÉ SOARES DA COSTA, MORRO DA FORCA.</t>
+  </si>
+  <si>
+    <t>7774</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7774/ind.___-2026_-_manilhas_santa_juliana.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZE UM SERVIÇO DE SUBSTITUIÇÃO DAS MANILHAS NA COMUNIDADE SANTA JULIANA, GROTA DO AZEDO.</t>
+  </si>
+  <si>
+    <t>7776</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7776/ind._no_101-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETÁRIA DE EDUCAÇÃO, QUE SEJA REALIZADA COM MÁXIMA URGÊNCIA, A REFORMA ESTRUTURAL DA COBERTURA (TETO) DO AUDITÓRIO DO COLÉGIO MUNICIPAL RIO BRANCO, EM RAZÃO DO ATUAL ESTADO DE DETERIORAÇÃO.</t>
+  </si>
+  <si>
+    <t>7777</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7777/ind._no_102-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER, QUE SEJA VIABILIZADO O APOIO NECESSÁRIO PARA O PLENO RETORNO DAS ATIVIDADES DA BANDA 13 DE MAIO. RESSALTO, DE MANEIRA ESPECIAL, O LEGADO DE TITO VIANA, CUJA MEMÓRIA E DEDICAÇÃO À NOSSA CULTURA ENCONTRAM-SE INTRINSECAMENTE LIGADAS À TRAJETÓRIA DESTA GRANDIOSA CORPORAÇÃO MUSICAL.</t>
+  </si>
+  <si>
+    <t>7778</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7778/ind._no_103-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER, QUE SEJA REALIZADA A TRANSFERÊNCIA E INSTALAÇÃO DO SISTEMA DE ILUMINAÇÃO (ANTIGOS REFLETORES) DO ESTÁDIO JOSEPH LAMBERT (CAMPO DO NACIONAL), PARA O CAMPO DE FUTEBOL DO CRUZEIRO, SITUADO NO BAIRRO BARREIRO. RESSALTO QUE TAIS EQUIPAMENTOS JÁ INTEGRAM O PATRIMÔNIO MUNICIPAL VIA DOAÇÃO, RESTANDO APENAS A EXECUÇÃO TÉCNICA PARA O BENEFÍCIO DA COMUNIDADE</t>
+  </si>
+  <si>
+    <t>7781</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7781/estrada_da_grota.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL CONHECIDA COMO “ESTRADA DA GROTA”  NA COMUNIDADE DO GORDURA.</t>
+  </si>
+  <si>
+    <t>7782</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7782/escolas_municipio.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA MANUTENÇÃO OU  REALIZADA  SINALIZAÇÃO VIÁRIA E PINTURA HORIZONTAL NO ENTORNO DE TODAS AS ESCOLAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7784</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7784/indicacao_2026_instalacao_relogios_digitais.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE  SEJA ABERTO PROCESSO LICITATÓRIO À TODAS AS AGÊNCIAS BANCÁRIAS SITUADAS NO MUNICIPIO DE VISCONDE DO RIO BRANCO  PARA A CONCESSÃO ONEROSA DO ESPAÇO PÚBLICO, EM CARÁTER PRECÁRIO, PARA A INSTALAÇÃO DE UM RELÓGIO DIGITAL COM PAINEL PUBLICITÁRIO E INFORMATIVO DE HORA E TEMPERATURA ATUAIS NAS PRINCIPAIS PRAÇAS DA CIDADE E ZONAS RURAIS.</t>
+  </si>
+  <si>
+    <t>7785</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7785/indicacao_2026_pavimentacao_corrego_alves_maltone_e_machado-floresta.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A PAVIMENTAÇÃO DE APROXIMADAMENTE 150 METROS NA RUA SÍLVIO MALTONI, LOCALIZADA NO CÓRREGO ALVES, MALTONI E MACHADO, NA COMUNIDADE RURAL DA FLORESTA.</t>
+  </si>
+  <si>
+    <t>7786</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7786/indicacao_2026_redutor_de_velocidade_rua_avelino_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE, UMA LOMBADA ELEVADA PARA TRAVESSIA SEGURA DE ALUNOS E MORADORES DA COMUNIDADE, BEM COMO A DEVIDA SINALIZAÇÃO DE TRÂNSITO NA RUA AVELINO CARDOSO, BAIRRO PIEDADE.</t>
+  </si>
+  <si>
+    <t>7787</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7787/sugere_ao_sr._prefeito_a_reforma_da_lavanderia_na_praca_antonio_lopes_faria_no_bairro_dulcilia_carone_proximo_ao_antigo_matadouro.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A REFORMA DA LAVANDERIA NA PRAÇA ANTÔNIO LOPES FARIA, NO BAIRRO DULCÍLIA CARONE, PRÓXIMO AO ANTIGO MATADOURO.</t>
+  </si>
+  <si>
+    <t>7788</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7788/sugere_ao_sr._prefeito_que_seja_realizada_a_cobertura_da_quadra_poliesportiva_da_escola_municipal_capitao_machado.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA A COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL CAPITÃO MACHADO</t>
+  </si>
+  <si>
+    <t>7789</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7789/indicacao_captacaoreparo_e_manutencao_na_colonia.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA CAPTAÇÃO DE ÁGUA PLUVIAL, REPARO/MANUTENÇÃO E AMPLIAÇÃO DO ASFALTO EM_x000D_
+TODA EXTENSÃO DA RUA MARIA EDWIRGENS SARAIVA (RUA DA CRECHE),_x000D_
+COLÔNIA.</t>
+  </si>
+  <si>
+    <t>7790</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7790/indicacao_faixa_elevada_e_2_quebra_molas_na_rua_da_policlinica.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA CONSTRUÍDA UMA FAIXA DE PEDESTRE ELEVADA EM FRENTE A POLICLÍNICA E 2 QUEBRA-MOLAS, SENDO 1 ANTES E OUTRO DEPOIS.</t>
+  </si>
+  <si>
+    <t>7791</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7791/indicacao_faixa_elevada_bradesco.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA CONSTRUÍDA UMA FAIXA ELEVADA NA RUA GENERAL OSÓRIO, EM FRENTE O BANCO BRADESCO.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e_x000D_
 congratulações ao Sargento Luiz Augusto Picolli e à sua equipe, composta_x000D_
 pelo Cabo Yuri Samor e Soldado Yuri Nathan Ferreira Meneguite em_x000D_
 reconhecimento à relevante atuação profissional e ao exemplar trabalho_x000D_
 prestado à segurança pública.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf</t>
@@ -2871,50 +3696,88 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7425/mocao_no11_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, A RITA CÁSSIA CESÁRIO MARCIANO, PELA GRANDIOSA PARTICIPAÇÃO, NA “100ª CORRIDA INTERNACIONAL DE SÃO SILVESTRE”.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/mocao_de_aplausos_-_lucas_goncalves_vazio_que_habita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ARTISTA LUCAS GONÇALVES PELO DESENVOLVIMENTO DO PROJETO CULTURAL “VAZIO QUE HABITA”, EM RECONHECIMENTO À SUA CONTRIBUIÇÃO PARA A ARTE URBANA, A DIVERSIDADE, A MEMÓRIA COLETIVA E A DEMOCRATIZAÇÃO DA CULTURA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7592/mocao_de_aplausos_senador.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENADOR CARLOS VIANA PELO RELEVANTE REPASSE DE RECURSOS AO MUNICÍPIO DE VISCONDE DO RIO BRANCO</t>
   </si>
   <si>
+    <t>7743</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE VEREADORES, Gerson Gomes de Freitas - Amigo Xereba, José S. Reis de Bittencourt - Zezinho do SuperMais</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7743/mocao_aplausos_no_2026_mateus__e_miguel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS JOVENS ATLETAS MATEUS LUCAS MEDEIROS E MIGUEL LAZARINI ALVES, EM RECONHECIMENTO ÀS SUAS EXPRESSIVAS CONQUISTAS E BRILHANTES TRAJETÓRIAS NO JIU-JITSU, ELEVANDO COM ORGULHO O NOME DO MUNICÍPIO DE VISCONDE DO RIO BRANCO EM COMPETIÇÕES DE ALTO NÍVEL.</t>
+  </si>
+  <si>
+    <t>7758</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7758/mocao_de_aplausos_no_02_-_zezinho.pdf</t>
+  </si>
+  <si>
+    <t>Vem respeitosamente apresentar MOÇÃO DE APLAUSOS ao Deputado Estadual Dr. Wilson Batista, da cidade de Muriaé  / MG, pelo relevante gesto de destinação de recurso no valor no de R$ 200.000,00( duzentos mil reais ), ao município de Visconde do Rio Branco-MG._x000D_
+_x000D_
+_x000D_
+da cidade de Muriaé /MG, pelo relevante gesto de destinação de recurso_x000D_
+no valor de R$200.000,00(duzentos mil reais), ao município de Visconde/MG,_x000D_
+voltado à aquisição de maquinário para a fabricação de fraldas geriátricas,_x000D_
+iniciativa de grande importância social que beneficiará diretamente os_x000D_
+idosos do município, proporcionando mais dignidade, conforto e qualidade_x000D_
+de vida àqueles que tanto contribuíram para a sociedade</t>
+  </si>
+  <si>
+    <t>7783</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7783/mocao_aplausos_2026_carlos_viana_1.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR SENADOR CARLOS VIANA, PELA RELEVANTE ATUAÇÃO NA PRESIDÊNCIA DA COMISSÃO PARLAMENTAR MISTA DE INQUÉRITO (CPMI) DO INSS.</t>
+  </si>
+  <si>
     <t>7382</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA MARIA DE LOURDES TORRES.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA SHIRLEY MARTINS DE SOUZA.</t>
   </si>
   <si>
     <t>7384</t>
@@ -2940,50 +3803,128 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7536/mocao_maria_eni.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA MARIA ENI DE SOUZA</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7537/mocao_de_pesar_fernando.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO FERNANDO ANTÔNIO ANTONUCCI, OCORRIDO NO DIA 15 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7540/mocao_pesar_2026__airton_matias_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR AIRTON MATIAS DA SILVA, POPULARMENTE CONHECIDO COMO "NENÉM PINHEIRO".</t>
   </si>
   <si>
+    <t>7701</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7701/mocao_sonia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE SÔNIA MARIA BELOSE DE OLIVEIRA, OCORRIDO NO DIA 18 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7702</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7702/mocao_josue.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE JESUE SIMONCINI CAMPOS, OCORRIDO NO DIA 21 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7703</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7703/mocao_ibys.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE IBYS BENETELLO DE OLIVEIRA, OCORRIDO NO DIA 21 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7704</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7704/8-mocao_de_pesar_tito_vianna.pdf</t>
+  </si>
+  <si>
+    <t>Moção pesar pelo falecimento do Maestro da Banda 13 de Maio, o Sr.Tito Vianna, ocorrido em 20/03/2026.</t>
+  </si>
+  <si>
+    <t>7706</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7706/moca_de_pesar_aci_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento de Aci Aparecida Carmanini (Eci), ocorrido em 25 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>7724</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7724/8-mocao_de_pesar_oriaton.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ORIÁTON DE OLIVEIRA ANTONUCCI, OCORRIDO NO DIA 29 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>7741</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7741/mocao_pesar_no_-2026__oriaton_de_oliveira_antonucci.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR ORIATON DE OLIVEIRA ANTONUCCI.</t>
+  </si>
+  <si>
+    <t>7752</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7752/emenda_modificativa_plc_150-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ANEXO I DO PLC 150/2025 DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>7457</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 11 do Projeto de Lei Ordinária nº 2274/2025</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §7º AO ARTIGO 4º DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025</t>
   </si>
   <si>
     <t>7609</t>
@@ -3027,50 +3968,68 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7613/emenda_aditiva_3_-_pl_2272-2025_-_guarda_civil_-_patrulha_guardia_infancia_e_juventude.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO PARA §1º E ACRESCENTA O §2º AO ARTIGO 18 DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7614/emenda_aditiva_4_-_pl_2272-2025_-_guarda_civil_-_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §3º AO ARTIGO 18 DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7682/emenda_aditiva_ao_plc_150-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO PROJETO DE LEI COMPLEMENTAR Nº 150/2025 PARA DISPOR SOBRE A OBRIGATORIEDADE DE NOMEAÇÃO DOS CANDIDATOS APROVADOS NO CONCURSO PÚBLICO Nº 001/2023 E PARA VEDAR A CONTRATAÇÃO DE PESSOAL TERCEIRIZADO OU POR QUAISQUER FORMAS INDIRETAS PARA FUNÇÕES PERMANENTES NOS SERVIÇOS ESSENCIAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>7751</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7751/emenda_aditiva_9_-_pl_2272-2025_-_guarda_civil_-_comercio_protegido.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA O §5º AO ARTIGO 18 DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025</t>
+  </si>
+  <si>
+    <t>7767</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7767/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA O §4ºAO ARTIGO 18 DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025</t>
+  </si>
+  <si>
     <t>7562</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7562/subemen_-_2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE CRITÉRIOS DE TRANSPARÊNCIA ATIVA E OBRIGATORIEDADE DE AUDIÊNCIA PÚBLICA PARA APRESENTAÇÃO E DEBATE DAS EMENDAS IMPOSITIVAS NO ÂMBITO DA LEI ORÇAMENTÁRIA ANUAL.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>LJRF</t>
   </si>
   <si>
     <t>Parecer Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>CLJDHC - Legislação, Justiça e Redação Final</t>
@@ -3099,53 +4058,50 @@
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7584/parecer_legislativo_ao_plo_2272-2025.pdf</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_resolucao_753.pdf</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7586/projeto_de_resoluccao_754.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_2273-2026.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer favorável da comissão de orçamento.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7605/parecer_legislativo_ao_plo_2282-2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de Legislação.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7606/parecer_legislativo_ao_plo_2284-2026.pdf</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7607/parecer_legislativo_ao_plo_2285-2026.pdf</t>
   </si>
   <si>
     <t>7608</t>
@@ -3231,50 +4187,68 @@
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao PL 757/2026</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7697/parecer_resolucao_757.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao projeto de resolução 757/2026</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao projeto de resolução 758/2026</t>
   </si>
   <si>
+    <t>7734</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7734/parecer_legislativo_2290-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da comissão ao PL n°2290/2026</t>
+  </si>
+  <si>
+    <t>7735</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7735/parecer_legislativo_154-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°154/2026</t>
+  </si>
+  <si>
     <t>7493</t>
   </si>
   <si>
     <t>OFOSP</t>
   </si>
   <si>
     <t>Parecer Orçamento, Finanças, Obras e Ser. Públicos</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf</t>
   </si>
   <si>
     <t>7496</t>
@@ -3319,50 +4293,59 @@
     <t>7649</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de orçamento ao PL 2273/2025</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>CEC - Comissão Especial Prestação de Contas</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorávelda comissão de orçamento ao PL 2273</t>
+  </si>
+  <si>
+    <t>7705</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7705/parecer_lei__complementar_153-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão de orçamento ao PL 153/2026</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>ESCDH</t>
   </si>
   <si>
     <t>Parecer Educação, Saúde, Cultura, D.H e Ass. Com.</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de Educação ao PL 2286/2026</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de educação ao PL 2286/2026</t>
   </si>
@@ -3516,50 +4499,78 @@
   </si>
   <si>
     <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de_x000D_
 tramitação da Indicação 57/2026 de minha autoria, com o intuito de realizar_x000D_
 modificações materiais no arquivo.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação da INDICAÇÃO N° 95/2026 de minha autoria</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TRAMITAÇÃO DA INDICAÇÃO N° 83/2026</t>
   </si>
   <si>
+    <t>7722</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7722/03-2026_oficio_de_retirada_13.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de retirada do requerimento n° 30/2026.</t>
+  </si>
+  <si>
+    <t>7766</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7766/03-2026_oficio_de_retirada_15.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de_x000D_
+tramitação do Requerimento Nº 43/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>7768</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7768/oficio_57_-_secretaria_camara_-_retirada_emenda_patrulha_rural.pdf</t>
+  </si>
+  <si>
+    <t>RETIRA DE TRAMITAÇÃO A EMENDA ADITIVA 04/2026</t>
+  </si>
+  <si>
     <t>7452</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofícios Diversos</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AGENDAMENTO DE AUDIÊNCIA PÚBLICA - PRESTAÇÃO DE CONTAS DO 3º QUADRIMESTRE/2025</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf</t>
   </si>
   <si>
     <t>Requeiro a alteração do arquivo PDF por erro material da indicação 69/2026 de minha autoria, que  SEJA FEITO_x000D_
 AMPLIAÇÃO DA LINHA DE ÔNIBUS, PASSANDO NA RUA MARIA EDWIRGES SARAIVA E_x000D_
 PERTO DO POSTO DE SAÚDE MARINHO JOSÉ DE ALMEIDA NA COLÔNIA.</t>
   </si>
@@ -3571,50 +4582,68 @@
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7541/oficio_11.pdf</t>
   </si>
   <si>
     <t>Retorno ao Ofício nº14 do Executivo _x000D_
 Agendamento de Prestação de Contas</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7544/oficio_034-2026-camara_municipal_-1_compressed.pdf</t>
   </si>
   <si>
     <t>OFICIO 043/2026</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf</t>
   </si>
   <si>
     <t>Oficio de justificativa, e retirada  pauta de projeto de lei  2277/2025.</t>
+  </si>
+  <si>
+    <t>7760</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7760/oficio_103_2026_camra_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES COM FUNDAMENTOS NA LEI FEDERAL Nº 12.527/2011</t>
+  </si>
+  <si>
+    <t>7761</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7761/oficio_104_2026_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES REFERENTE A PORTARIA Nº 061/2026, COM FUNDAMENTO NA LEI FEDERAL Nº 12.527/2011.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>OFIAU</t>
   </si>
   <si>
     <t>Ofício Autorizativo</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf</t>
   </si>
   <si>
     <t>Autorizo a troca de arquivo, devido falta de assinatura.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf</t>
   </si>
   <si>
     <t>Autorizo a troca de arquivo devido falta de assinatura.</t>
   </si>
@@ -3991,56 +5020,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7443/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/projeto_de_lei_complementar_decimo_terceiro_magisterio_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7545/projeto_auxiliar_de_acessiblidade_educacional___nutricionista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7589/04_-_plc_altera_lc26-09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_lei_-_requisito_-_professor_de_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7666/plc._n_01_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/projeto_de_lei_reajuste.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7437/pl_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7438/projeto_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7453/plo_reajuste_salaria_atual_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/projeto_de_lei_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7484/plo_reajuste_atualizado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7485/projeto_centro_cultural_filipinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7517/plo._n_20_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7518/plo_n____-2026_programa_vidas_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7543/pl_credito_especial_construcao_casas_populares_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7568/carteira_municipal_de_identificacao_do_idoso_com_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7572/idiomas_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7634/projeto_de_lei_receituario.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7700/projeto_maestro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_cidadao_honorario_marcio_victor.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7471/pr._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/titulo_cidadao_honorario_bruno_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7488/projeto_de_resolucao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7511/02_pr_-_marlon_deleon.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7516/01_pr_-_hugo_vidal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7539/projeto_de_resolucao_-_aumento_diarias_correto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7564/15-projeto_de_lei_parlamento.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7570/merito_andrey.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7596/03_pr_-_flavio_roberto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7597/04_pr_-_fabricio_ignacchiti.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_merito_legislativo_luciano_sobral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7629/merito_zezinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_resolucao_comissao_especial_novo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7667/05_pr_-_jesalva_amorim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7413/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7414/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7416/req.____-2026_informacoes_lei_15.326-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7423/req._no_43-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7424/req._no_44-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7464/req._no_45-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7472/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7474/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7475/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7478/req._no_46-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7486/req_13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7487/req._14-2026_comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7489/requerimento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7512/req._no_47-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7514/req._no_48-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_pavimentacao_asfaltica_tomba_morro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7528/requerimento_2026_informacoes_prefeito_imoveis_alugados_2024_-2025-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7546/camscanner_04-03-2026_09.47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7551/requerimento_2026_informacoes_aplicabilidade_lei_1840-2025_funcionamento_mercados_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7558/req._no____-2026_enchentes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7594/req._no_49-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7595/req._no_50-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7616/req._2025_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7617/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7633/requerimento_doacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7664/req._no_51-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7665/req._no_52-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7676/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7678/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7699/requerimento_copasa_nova.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_2026_ponte_inhambu_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_2026_reforma_galeria_eden_clube.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_2026_pavimentacao_asfaltica_rua_no_dist_indutrial_colonia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7392/trevo_do_massambara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7393/repasse_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/indicacao_corpo_de_bombeiro_2026_corrigida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7396/reforma_e_limpeza_da_pracinha_do_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7397/rua_raposo_tavares_manutencao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7398/tapa_buraco_gordura_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7399/praca_com_academia_memoria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7400/ind._linha_onibus_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7401/passeio_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7402/quebra_mola_sementeira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7404/ind.____-2026_-_limpeza_bueiros_rua_do_divino_rua_coronel_geraldo_praca_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7405/ind.____-2026_-_capina_joanico_cadedo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7406/ind.____-2026_-_tapa_buracos_capitao_geraldo_walter_cunha.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7408/rede_eletrica_boa_vista_gordura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7409/salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7410/salario_motorista.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7411/ind._-2026_luciano_pereira_solar_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7412/ind._-2026_luciano_pereira_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7415/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7418/ind._faixa_pedestre_praca_vinte_oito_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7419/limpeza_e_manutencao_da_academia_ao_ar_livre_localizada_no_rancho_verde_1..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_da_rua__bem_vinda_no_bairro_mutirao_2..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7421/ind._no_86-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7422/ind._no_87-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7439/rua_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7440/construcao_quebra_mola_cel_moveis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7441/troca_caixa_dgua_bela_vista_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7442/cobertura_na_quadra_de_esportes_do_bairro_tia_velha..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_2026_presidente_camara_compra_notebook_e_impressora_plenario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_2026_construcao_calcadao_rua_feira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7446/indicacao_2026_parquinho_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7447/vistoria_e_correcoes_estruturais_no_posto_de_saude_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7449/ind.___-2026_-_construcao_calcada_rua_coronel_jose_mesquita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7450/ind.___-2026_-_limpeza_e_capina_catete.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7451/ind.___-2026_-_quadros.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_quadra_da_colonia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/indicacao_patrolamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/indicacao_tambores_de_lixo_gileno_siqueira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7462/manutencao_estrada_da_grota_cmelente_meio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7463/tapa_buracos_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/ind._no_88-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/ind._no_89-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7467/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7468/pracinha_do_bairro_cohab_2_incluindo_limpeza_e_reparo_dos_brinquedos..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7469/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7470/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7473/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7499/indicacao_-_ponto_de_onibus_colonia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7500/muro_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7501/centro_comunitario_solar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7502/van_odontologica_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7503/aumento_do_repasse_ao_asilo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_compra_de_pneus_e_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7505/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7506/asfalto_antonieta.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7507/pintura_e_placas_proximos_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7508/destinado_a_comunidade_o_lote_localizado_em_frente_a_escolinha_do_mutirao_para_que_seja_construido_um_centro_comunitario_a_fim_de_atender_os_moradores_do_bairro_e_das_localidades_vizinhas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7509/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7510/subvencoes_as_associacoes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7519/ind.___-2026_-_revitalizacao_asfaltica_rua_ulisses_ferreira-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7520/ind._no_92-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7521/ind.____-2026_-_entulho_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7522/ind.____-2026_-_cratera_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7523/ind._no_91-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7524/informatizacao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7525/ind._no_90-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_2026_patrolamento_santa_maria_p_sao_francisco-corrego_do_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7527/indicacao_2026_tapa_buracos_zona_rural-patrolamento_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7529/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7530/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7531/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_2026_ponte_matucho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7548/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7549/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7550/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7552/indicacao__2026_dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_2026_presidente_camara_intalacao_central_telefonica_camara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao__2026_melhorias_estrada_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7555/ind.___-2026_-_buraco_rua_eliza_miranda_cardoso.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7556/ind.___-2026_-_melhoria_na_iluminacao_e_pode_de_arvore_no_bairro_nova_veneza.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7557/ind.___-2026_-_tapa_buracos_capina_e_limpeza_rua_sebastiao_faustino_santana.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7559/reajuste.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7563/redutor_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7565/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7567/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7569/torre_gordura.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7571/academia_gordura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_grora_da_mae_filomena.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7575/reparacao_e_extensao_do_alambrado_da_quadra_poliesportiva_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7577/asfaltamneto_esrada_mario_teixeira.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7578/drones_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7580/cascalhamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7581/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7582/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7583/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7591/ind._no_93-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7593/ind._no_95-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7599/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7600/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7601/ind._-2026_luciano_pereira_bueiro.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7602/ind._no_94-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7603/recuperacao_e_limpeza_da_estrada_pao_de_lo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7604/reforma_praca_coronel_joaquim_lopes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7615/reforma_das_barrascas_feirinha.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7618/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7619/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7620/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7621/indicacao_2026_embarque-desembarque_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7622/verificacao_e_o_reparo_de_um_buraco_que_esta_cedendo_ao_lado_da_quadra_da_pracinha_do_barreiro..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7623/ind.___-2026_-_entulho_campo_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7624/ind.___-2026_-_reforma_das_pontes_pao_de_lo_e_sapateiro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7625/ind.___-2026_-_pavimentacao_asfaltica_e_abertura_de_bueiros_na_rua_jose_batista_lopes_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7627/manutncao_rua_aparecida_carina_bnhame_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7628/reajuste_insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7630/manutencao_estrada_rio_bahia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7631/limp_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7632/designacao_de_um_agente_comunitario_de_saude_para_a_rua_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7635/patrolamento_e_cascalhamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_2026_manutencao_uniformes_garis_numerar_carrinhos__varredores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_2026_construcao_creche_dr_lele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7638/providencias_no_bairro_catete.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7639/word20260312_15572032.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7643/asfalto_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7644/creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7645/academia_sementeria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7646/buraco_localizado_na_rua_leopoldo_antonucci_bairro_cohab_3_proximo_a_residencia_no_89..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7647/melhorias_na_rua_nilo_sergio_ventura_atras_da_delta_producoes_devido_a_pavimentacao_incompleta..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_2026_ampliar_apa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_2026-_bueiro_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_2026-fumace_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7654/limpeza_corrego_avenida.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7655/asfaltamento_ate_o_itinga.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7656/melhoria_estrada_bitelao_ate_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7658/ind.____-2026_-_construcao_area_de_lazer_bairro_jardins.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7659/ind.____-2026-_limpeza_do_rio_xopoto.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7660/ind.___-2026_-_tapa_buracos_rua_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._no_96-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7662/ind._no_97-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7663/ind._no_98-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7669/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7670/instalacao_de_iluminacao_publica_na_quadra_do_bairro_caicaras..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7671/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7672/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7673/ind._-2026_luciano_pereira_academia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7425/mocao_no11_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/mocao_de_aplausos_-_lucas_goncalves_vazio_que_habita.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7592/mocao_de_aplausos_senador.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/mocao_pesar_2026__noelza_de_cassia_jorge.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7387/mocao_pesar_04-2026_galdina_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7536/mocao_maria_eni.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7537/mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7540/mocao_pesar_2026__airton_matias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7609/emenda_aditiva_1_-_pl_2272-2025_-_guarda_civil_-_prazo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7610/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7611/emenda_aditiva_6_-_pl_2272-2025_-_guarda_civil_-_camera_no_corpo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7612/emenda_aditiva_7_-_pl_2272-2025_-_guarda_civil_-_formacao_humana.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7613/emenda_aditiva_3_-_pl_2272-2025_-_guarda_civil_-_patrulha_guardia_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7614/emenda_aditiva_4_-_pl_2272-2025_-_guarda_civil_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7682/emenda_aditiva_ao_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7562/subemen_-_2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/parecer_legislativo_ao_plo_2269-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7491/parecer_legislativo_ao_plo_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7492/parecer_legislativo_ao_plo_2277-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7584/parecer_legislativo_ao_plo_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_resolucao_753.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7586/projeto_de_resoluccao_754.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7587/parecer_projeto_2273-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7605/parecer_legislativo_ao_plo_2282-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7606/parecer_legislativo_ao_plo_2284-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7607/parecer_legislativo_ao_plo_2285-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7608/parecer_legislativo_ao_plo_2286-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7650/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7679/parecer_legislativo_ao_pl_2288-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7685/parecer_legislativo_ao_plo_2289-2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7688/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7689/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7691/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7692/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7695/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7697/parecer_resolucao_757.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7496/parecer_projeto_2272-2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7497/parecer_projeto_150-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7498/parecer_emenda_08-2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7642/parecer_projeto_2285-2026..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7683/parecer_educacao_plc_no_153-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7684/parecer_educacao_plc_no_154-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7686/parecer_educacao_plc_no_152-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7490/pedido_de_vista_maria_izabel_150-2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7687/parecer_juridico_-_pl_2287-2026-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/impacto_financeiro_pl_2278-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7435/oficio_012-2026-camara-retirada_plc.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7436/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7448/oficio_015-2026-camara_retira_pl.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7476/oficio_14_-_secretaria_camara_-_retirada_requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7482/oficio_de_retirada_03.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7483/oficio_021_2026_-_camara_retirada_plo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7533/oficio_09_retirada_ind_57-2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7541/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7544/oficio_034-2026-camara_municipal_-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7538/oficio_n_02__autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7542/oficio_n_03__autorizativo_gerson_gomes.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7588/oficio_n_03_autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7433/ind-_25_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7576/aumento_de_diaria_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7443/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/projeto_de_lei_complementar_decimo_terceiro_magisterio_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7545/projeto_auxiliar_de_acessiblidade_educacional___nutricionista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7589/04_-_plc_altera_lc26-09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_lei_-_requisito_-_professor_de_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7666/plc._n_01_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7719/plc-refis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7753/plc._n_02_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/projeto_de_lei_reajuste.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7437/pl_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7438/projeto_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7453/plo_reajuste_salaria_atual_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/projeto_de_lei_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7484/plo_reajuste_atualizado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7485/projeto_centro_cultural_filipinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7517/plo._n_20_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7518/plo_n____-2026_programa_vidas_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7543/pl_credito_especial_construcao_casas_populares_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7568/carteira_municipal_de_identificacao_do_idoso_com_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7572/idiomas_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7634/projeto_de_lei_receituario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7700/projeto_maestro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7714/plo._n_22_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7715/plo._n_23_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7775/plo_n______-2026_carteira_municipal_do_protetor_de_animais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_cidadao_honorario_marcio_victor.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7471/pr._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/titulo_cidadao_honorario_bruno_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7488/projeto_de_resolucao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7511/02_pr_-_marlon_deleon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7516/01_pr_-_hugo_vidal.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7539/projeto_de_resolucao_-_aumento_diarias_correto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7564/15-projeto_de_lei_parlamento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7570/merito_andrey.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7596/03_pr_-_flavio_roberto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7597/04_pr_-_fabricio_ignacchiti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_merito_legislativo_luciano_sobral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7629/merito_zezinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_resolucao_comissao_especial_novo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7667/05_pr_-_jesalva_amorim.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7716/07_pr_-_jorcelino_batista.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7763/pr_no_2026_eder_-dj_tico-cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7413/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7414/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7416/req.____-2026_informacoes_lei_15.326-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7423/req._no_43-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7424/req._no_44-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7464/req._no_45-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7472/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7474/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7475/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7478/req._no_46-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7486/req_13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7487/req._14-2026_comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7489/requerimento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7512/req._no_47-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7514/req._no_48-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_pavimentacao_asfaltica_tomba_morro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7528/requerimento_2026_informacoes_prefeito_imoveis_alugados_2024_-2025-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7546/camscanner_04-03-2026_09.47.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7551/requerimento_2026_informacoes_aplicabilidade_lei_1840-2025_funcionamento_mercados_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7558/req._no____-2026_enchentes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7594/req._no_49-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7595/req._no_50-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7616/req._2025_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7617/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7633/requerimento_doacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7664/req._no_51-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7665/req._no_52-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7676/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7678/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7699/requerimento_copasa_nova.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7709/requerimento_2026_informacoes_manutencao_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7712/req._no_53-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7713/req._no_54-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7721/word20260330_11384486.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7739/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7745/requerimento_-_atingidos_pelas_chuvas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7759/requerimento_matadouro_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7762/requerimento_em_frente_a_mbc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7779/req._no_55-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7780/req._no_56-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_2026_ponte_inhambu_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_2026_reforma_galeria_eden_clube.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_2026_pavimentacao_asfaltica_rua_no_dist_indutrial_colonia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7392/trevo_do_massambara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7393/repasse_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/indicacao_corpo_de_bombeiro_2026_corrigida.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7396/reforma_e_limpeza_da_pracinha_do_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7397/rua_raposo_tavares_manutencao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7398/tapa_buraco_gordura_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7399/praca_com_academia_memoria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7400/ind._linha_onibus_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7401/passeio_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7402/quebra_mola_sementeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7404/ind.____-2026_-_limpeza_bueiros_rua_do_divino_rua_coronel_geraldo_praca_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7405/ind.____-2026_-_capina_joanico_cadedo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7406/ind.____-2026_-_tapa_buracos_capitao_geraldo_walter_cunha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7408/rede_eletrica_boa_vista_gordura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7409/salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7410/salario_motorista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7411/ind._-2026_luciano_pereira_solar_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7412/ind._-2026_luciano_pereira_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7415/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7418/ind._faixa_pedestre_praca_vinte_oito_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7419/limpeza_e_manutencao_da_academia_ao_ar_livre_localizada_no_rancho_verde_1..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_da_rua__bem_vinda_no_bairro_mutirao_2..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7421/ind._no_86-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7422/ind._no_87-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7439/rua_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7440/construcao_quebra_mola_cel_moveis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7441/troca_caixa_dgua_bela_vista_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7442/cobertura_na_quadra_de_esportes_do_bairro_tia_velha..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_2026_presidente_camara_compra_notebook_e_impressora_plenario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_2026_construcao_calcadao_rua_feira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7446/indicacao_2026_parquinho_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7447/vistoria_e_correcoes_estruturais_no_posto_de_saude_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7449/ind.___-2026_-_construcao_calcada_rua_coronel_jose_mesquita.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7450/ind.___-2026_-_limpeza_e_capina_catete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7451/ind.___-2026_-_quadros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_quadra_da_colonia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/indicacao_patrolamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/indicacao_tambores_de_lixo_gileno_siqueira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7462/manutencao_estrada_da_grota_cmelente_meio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7463/tapa_buracos_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/ind._no_88-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/ind._no_89-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7467/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7468/pracinha_do_bairro_cohab_2_incluindo_limpeza_e_reparo_dos_brinquedos..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7469/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7470/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7473/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7499/indicacao_-_ponto_de_onibus_colonia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7500/muro_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7501/centro_comunitario_solar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7502/van_odontologica_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7503/aumento_do_repasse_ao_asilo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_compra_de_pneus_e_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7505/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7506/asfalto_antonieta.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7507/pintura_e_placas_proximos_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7508/destinado_a_comunidade_o_lote_localizado_em_frente_a_escolinha_do_mutirao_para_que_seja_construido_um_centro_comunitario_a_fim_de_atender_os_moradores_do_bairro_e_das_localidades_vizinhas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7509/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7510/subvencoes_as_associacoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7519/ind.___-2026_-_revitalizacao_asfaltica_rua_ulisses_ferreira-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7520/ind._no_92-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7521/ind.____-2026_-_entulho_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7522/ind.____-2026_-_cratera_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7523/ind._no_91-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7524/informatizacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7525/ind._no_90-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_2026_patrolamento_santa_maria_p_sao_francisco-corrego_do_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7527/indicacao_2026_tapa_buracos_zona_rural-patrolamento_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7529/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7530/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7531/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_2026_ponte_matucho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7548/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7549/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7550/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7552/indicacao__2026_dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_2026_presidente_camara_intalacao_central_telefonica_camara.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao__2026_melhorias_estrada_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7555/ind.___-2026_-_buraco_rua_eliza_miranda_cardoso.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7556/ind.___-2026_-_melhoria_na_iluminacao_e_pode_de_arvore_no_bairro_nova_veneza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7557/ind.___-2026_-_tapa_buracos_capina_e_limpeza_rua_sebastiao_faustino_santana.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7559/reajuste.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7563/redutor_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7565/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7567/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7569/torre_gordura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7571/academia_gordura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_grora_da_mae_filomena.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7575/reparacao_e_extensao_do_alambrado_da_quadra_poliesportiva_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7577/asfaltamneto_esrada_mario_teixeira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7578/drones_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7580/cascalhamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7581/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7582/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7583/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7591/ind._no_93-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7593/ind._no_95-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7599/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7600/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7601/ind._-2026_luciano_pereira_bueiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7602/ind._no_94-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7603/recuperacao_e_limpeza_da_estrada_pao_de_lo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7604/reforma_praca_coronel_joaquim_lopes.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7615/reforma_das_barrascas_feirinha.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7618/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7619/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7620/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7621/indicacao_2026_embarque-desembarque_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7622/verificacao_e_o_reparo_de_um_buraco_que_esta_cedendo_ao_lado_da_quadra_da_pracinha_do_barreiro..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7623/ind.___-2026_-_entulho_campo_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7624/ind.___-2026_-_reforma_das_pontes_pao_de_lo_e_sapateiro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7625/ind.___-2026_-_pavimentacao_asfaltica_e_abertura_de_bueiros_na_rua_jose_batista_lopes_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7627/manutncao_rua_aparecida_carina_bnhame_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7628/reajuste_insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7630/manutencao_estrada_rio_bahia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7631/limp_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7632/designacao_de_um_agente_comunitario_de_saude_para_a_rua_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7635/patrolamento_e_cascalhamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_2026_manutencao_uniformes_garis_numerar_carrinhos__varredores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_2026_construcao_creche_dr_lele.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7638/providencias_no_bairro_catete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7639/word20260312_15572032.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7643/asfalto_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7644/creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7645/academia_sementeria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7646/buraco_localizado_na_rua_leopoldo_antonucci_bairro_cohab_3_proximo_a_residencia_no_89..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7647/melhorias_na_rua_nilo_sergio_ventura_atras_da_delta_producoes_devido_a_pavimentacao_incompleta..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_2026_ampliar_apa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_2026-_bueiro_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_2026-fumace_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7654/limpeza_corrego_avenida.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7655/asfaltamento_ate_o_itinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7656/melhoria_estrada_bitelao_ate_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7658/ind.____-2026_-_construcao_area_de_lazer_bairro_jardins.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7659/ind.____-2026-_limpeza_do_rio_xopoto.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7660/ind.___-2026_-_tapa_buracos_rua_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._no_96-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7662/ind._no_97-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7663/ind._no_98-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7669/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7670/instalacao_de_iluminacao_publica_na_quadra_do_bairro_caicaras..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7671/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7672/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7673/ind._-2026_luciano_pereira_academia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao__2026_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7708/indicacao_2026_bicicletarios.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7710/ind._no_99-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7711/ind._no_100-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7717/femur.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7718/oficina_idoso.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7720/alargamento_da_ponte_do_pito_aceso_corrigida.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7723/ind._-2026_luciano_pereira_bueiro_quebrado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7725/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7726/erosao_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7727/manutencao_estrada_sitio_esperanca.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7728/asfaltamento_capitao_machado_rodovia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7729/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7730/praca_com_academia_ao_ar_livre_no_bairro_tia_velha_rua_maria_dodo_proximo_a_escola_de_samba_em_frente_ao_beco_do_catarino..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7731/tapa_buraco_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7732/gabiao_bairro_gustavo_sabioni.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7733/uniforme_times.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7736/ind.___-2026_-_entulho_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7737/ind.___-2026_-_limpeza_bueiros_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7738/ind.___-2026_-_tapa_buracos_rua_vice_prefeito_anacleto_lopes_gomes.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7740/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7742/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7744/indicacao_-_professores_e_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7746/tia_nana.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7747/ind._2026_-_guilherme_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7748/psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7749/caixa_dgua_mina_centenario.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7750/ponte_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7754/medico_sementeirra.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7755/praca_rancho_verde_3.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7757/mutirao_itenerante_rg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7764/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7765/ind._-2026_luciano_pereira_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7769/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7770/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7771/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7772/ind._____-2026_-_limpeza_capina_e_tapa_buracos_dr._lele.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7773/ind.____-2026_-_revitalizacao_asfaltica_ladeira_jose_sores_da_costa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7774/ind.___-2026_-_manilhas_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7776/ind._no_101-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7777/ind._no_102-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7778/ind._no_103-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7781/estrada_da_grota.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7782/escolas_municipio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7784/indicacao_2026_instalacao_relogios_digitais.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7785/indicacao_2026_pavimentacao_corrego_alves_maltone_e_machado-floresta.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7786/indicacao_2026_redutor_de_velocidade_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7787/sugere_ao_sr._prefeito_a_reforma_da_lavanderia_na_praca_antonio_lopes_faria_no_bairro_dulcilia_carone_proximo_ao_antigo_matadouro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7788/sugere_ao_sr._prefeito_que_seja_realizada_a_cobertura_da_quadra_poliesportiva_da_escola_municipal_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7789/indicacao_captacaoreparo_e_manutencao_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7790/indicacao_faixa_elevada_e_2_quebra_molas_na_rua_da_policlinica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7791/indicacao_faixa_elevada_bradesco.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7425/mocao_no11_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/mocao_de_aplausos_-_lucas_goncalves_vazio_que_habita.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7592/mocao_de_aplausos_senador.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7743/mocao_aplausos_no_2026_mateus__e_miguel.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7758/mocao_de_aplausos_no_02_-_zezinho.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7783/mocao_aplausos_2026_carlos_viana_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/mocao_pesar_2026__noelza_de_cassia_jorge.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7387/mocao_pesar_04-2026_galdina_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7536/mocao_maria_eni.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7537/mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7540/mocao_pesar_2026__airton_matias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7701/mocao_sonia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7702/mocao_josue.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7703/mocao_ibys.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7704/8-mocao_de_pesar_tito_vianna.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7706/moca_de_pesar_aci_aparecida.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7724/8-mocao_de_pesar_oriaton.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7741/mocao_pesar_no_-2026__oriaton_de_oliveira_antonucci.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7752/emenda_modificativa_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7609/emenda_aditiva_1_-_pl_2272-2025_-_guarda_civil_-_prazo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7610/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7611/emenda_aditiva_6_-_pl_2272-2025_-_guarda_civil_-_camera_no_corpo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7612/emenda_aditiva_7_-_pl_2272-2025_-_guarda_civil_-_formacao_humana.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7613/emenda_aditiva_3_-_pl_2272-2025_-_guarda_civil_-_patrulha_guardia_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7614/emenda_aditiva_4_-_pl_2272-2025_-_guarda_civil_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7682/emenda_aditiva_ao_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7751/emenda_aditiva_9_-_pl_2272-2025_-_guarda_civil_-_comercio_protegido.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7767/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7562/subemen_-_2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/parecer_legislativo_ao_plo_2269-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7491/parecer_legislativo_ao_plo_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7492/parecer_legislativo_ao_plo_2277-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7584/parecer_legislativo_ao_plo_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_resolucao_753.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7586/projeto_de_resoluccao_754.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7605/parecer_legislativo_ao_plo_2282-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7606/parecer_legislativo_ao_plo_2284-2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7607/parecer_legislativo_ao_plo_2285-2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7608/parecer_legislativo_ao_plo_2286-2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7650/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7679/parecer_legislativo_ao_pl_2288-2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7685/parecer_legislativo_ao_plo_2289-2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7688/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7689/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7691/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7692/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7695/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7697/parecer_resolucao_757.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7734/parecer_legislativo_2290-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7735/parecer_legislativo_154-2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7496/parecer_projeto_2272-2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7497/parecer_projeto_150-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7498/parecer_emenda_08-2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7642/parecer_projeto_2285-2026..pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7705/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7683/parecer_educacao_plc_no_153-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7684/parecer_educacao_plc_no_154-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7686/parecer_educacao_plc_no_152-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7490/pedido_de_vista_maria_izabel_150-2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7687/parecer_juridico_-_pl_2287-2026-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/impacto_financeiro_pl_2278-2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7435/oficio_012-2026-camara-retirada_plc.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7436/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7448/oficio_015-2026-camara_retira_pl.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7476/oficio_14_-_secretaria_camara_-_retirada_requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7482/oficio_de_retirada_03.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7483/oficio_021_2026_-_camara_retirada_plo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7533/oficio_09_retirada_ind_57-2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7722/03-2026_oficio_de_retirada_13.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7766/03-2026_oficio_de_retirada_15.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7768/oficio_57_-_secretaria_camara_-_retirada_emenda_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7541/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7544/oficio_034-2026-camara_municipal_-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7760/oficio_103_2026_camra_municipal.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7761/oficio_104_2026_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7538/oficio_n_02__autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7542/oficio_n_03__autorizativo_gerson_gomes.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7588/oficio_n_03_autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7433/ind-_25_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7576/aumento_de_diaria_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H319"/>
+  <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -4202,8119 +5231,10482 @@
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>42</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H11" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H17" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>98</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>52</v>
+      </c>
+      <c r="F21" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H21" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>107</v>
       </c>
       <c r="D23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="E23" t="s">
+      <c r="H23" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E24" t="s">
+        <v>52</v>
+      </c>
+      <c r="F24" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" t="s">
+        <v>51</v>
+      </c>
+      <c r="E26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H26" t="s">
         <v>121</v>
-      </c>
-[...19 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" t="s">
+        <v>128</v>
+      </c>
+      <c r="E28" t="s">
+        <v>129</v>
+      </c>
+      <c r="F28" t="s">
+        <v>75</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>133</v>
+      </c>
+      <c r="D29" t="s">
+        <v>128</v>
+      </c>
+      <c r="E29" t="s">
+        <v>129</v>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>137</v>
+      </c>
+      <c r="D30" t="s">
+        <v>128</v>
+      </c>
+      <c r="E30" t="s">
+        <v>129</v>
+      </c>
+      <c r="F30" t="s">
         <v>138</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="G30" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>142</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" t="s">
+        <v>129</v>
+      </c>
+      <c r="F31" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H31" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>146</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H32" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>150</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>151</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H33" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>154</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>155</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H34" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>158</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>159</v>
       </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
         <v>38</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H35" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>162</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>163</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F36" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>167</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" t="s">
+        <v>75</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>170</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>171</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" t="s">
+        <v>129</v>
+      </c>
+      <c r="F38" t="s">
+        <v>99</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>174</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>175</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H39" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>179</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H40" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>183</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>128</v>
+      </c>
+      <c r="E41" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" t="s">
         <v>184</v>
       </c>
-      <c r="D41" t="s">
+      <c r="G41" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>187</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>188</v>
+      </c>
+      <c r="D42" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" t="s">
+        <v>99</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H42" t="s">
         <v>190</v>
-      </c>
-[...19 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>192</v>
+      </c>
+      <c r="D43" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" t="s">
+        <v>129</v>
+      </c>
+      <c r="F43" t="s">
+        <v>33</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H43" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>195</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>196</v>
+      </c>
+      <c r="D44" t="s">
+        <v>128</v>
+      </c>
+      <c r="E44" t="s">
+        <v>129</v>
+      </c>
+      <c r="F44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H44" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>200</v>
+      </c>
+      <c r="D45" t="s">
+        <v>128</v>
+      </c>
+      <c r="E45" t="s">
+        <v>129</v>
+      </c>
+      <c r="F45" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H45" t="s">
         <v>202</v>
-      </c>
-[...19 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D46" t="s">
-        <v>185</v>
+        <v>128</v>
       </c>
       <c r="E46" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="F46" t="s">
         <v>38</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H46" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>207</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D47" t="s">
+        <v>128</v>
+      </c>
+      <c r="E47" t="s">
+        <v>129</v>
+      </c>
+      <c r="F47" t="s">
+        <v>209</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>212</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="E48" t="s">
+        <v>129</v>
+      </c>
+      <c r="F48" t="s">
+        <v>209</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B48" t="s">
-[...14 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>216</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>217</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>218</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F49" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H49" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D50" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E50" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F50" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H50" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F51" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H51" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E52" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H52" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D53" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E53" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F53" t="s">
-        <v>235</v>
+        <v>53</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H53" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>238</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>239</v>
       </c>
       <c r="D54" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E54" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F54" t="s">
+        <v>38</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>242</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>243</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" t="s">
+        <v>38</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D55" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E56" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F56" t="s">
         <v>38</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H56" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>249</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D57" t="s">
+        <v>218</v>
+      </c>
+      <c r="E57" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" t="s">
+        <v>143</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>254</v>
+      </c>
+      <c r="D58" t="s">
+        <v>218</v>
+      </c>
+      <c r="E58" t="s">
+        <v>219</v>
+      </c>
+      <c r="F58" t="s">
+        <v>143</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" t="s">
+        <v>218</v>
+      </c>
+      <c r="E59" t="s">
+        <v>219</v>
+      </c>
+      <c r="F59" t="s">
+        <v>143</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" t="s">
+        <v>218</v>
+      </c>
+      <c r="E60" t="s">
+        <v>219</v>
+      </c>
+      <c r="F60" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>218</v>
+      </c>
+      <c r="E61" t="s">
+        <v>219</v>
+      </c>
+      <c r="F61" t="s">
         <v>267</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="G61" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D61" t="s">
-[...5 lines deleted...]
-      <c r="F61" t="s">
+      <c r="H61" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>270</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>271</v>
+      </c>
+      <c r="D62" t="s">
+        <v>218</v>
+      </c>
+      <c r="E62" t="s">
+        <v>219</v>
+      </c>
+      <c r="F62" t="s">
         <v>272</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="G62" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>276</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>218</v>
+      </c>
+      <c r="E63" t="s">
+        <v>219</v>
+      </c>
+      <c r="F63" t="s">
+        <v>33</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>279</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>280</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>218</v>
+      </c>
+      <c r="E64" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" t="s">
+        <v>38</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>283</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>284</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>218</v>
+      </c>
+      <c r="E65" t="s">
+        <v>219</v>
+      </c>
+      <c r="F65" t="s">
+        <v>38</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>288</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>218</v>
+      </c>
+      <c r="E66" t="s">
+        <v>219</v>
+      </c>
+      <c r="F66" t="s">
+        <v>33</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>291</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>292</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>218</v>
+      </c>
+      <c r="E67" t="s">
+        <v>219</v>
+      </c>
+      <c r="F67" t="s">
+        <v>209</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>295</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>296</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>218</v>
+      </c>
+      <c r="E68" t="s">
+        <v>219</v>
+      </c>
+      <c r="F68" t="s">
+        <v>143</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>299</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>300</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69" t="s">
+        <v>219</v>
+      </c>
+      <c r="F69" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H69" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>304</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>305</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E70" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F70" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H70" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>308</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>309</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E71" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F71" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H71" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>312</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>313</v>
       </c>
       <c r="D72" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E72" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F72" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H72" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>316</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>317</v>
       </c>
       <c r="D73" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E73" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F73" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H73" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>320</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>321</v>
       </c>
       <c r="D74" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E74" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F74" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H74" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>324</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>325</v>
       </c>
       <c r="D75" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="E75" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="F75" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H75" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>328</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>184</v>
+        <v>329</v>
       </c>
       <c r="D76" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E76" t="s">
+        <v>219</v>
+      </c>
+      <c r="F76" t="s">
+        <v>143</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="F76" t="s">
-[...2 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>333</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E77" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F77" t="s">
-        <v>123</v>
+        <v>143</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H77" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>336</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>195</v>
+        <v>337</v>
       </c>
       <c r="D78" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E78" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F78" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H78" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>199</v>
+        <v>341</v>
       </c>
       <c r="D79" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E79" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F79" t="s">
-        <v>187</v>
+        <v>38</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H79" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>203</v>
+        <v>345</v>
       </c>
       <c r="D80" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E80" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F80" t="s">
-        <v>187</v>
+        <v>38</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H80" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>207</v>
+        <v>349</v>
       </c>
       <c r="D81" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E81" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F81" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="H81" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>211</v>
+        <v>353</v>
       </c>
       <c r="D82" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E82" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F82" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="H82" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>357</v>
       </c>
       <c r="D83" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E83" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F83" t="s">
         <v>33</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H83" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
+        <v>361</v>
+      </c>
+      <c r="D84" t="s">
         <v>218</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F84" t="s">
-        <v>355</v>
+        <v>209</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="H84" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>222</v>
+        <v>365</v>
       </c>
       <c r="D85" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E85" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F85" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="H85" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>226</v>
+        <v>369</v>
       </c>
       <c r="D86" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E86" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F86" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="H86" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>373</v>
       </c>
       <c r="D87" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E87" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F87" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="H87" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>234</v>
+        <v>377</v>
       </c>
       <c r="D88" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E88" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F88" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="H88" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>239</v>
+        <v>381</v>
       </c>
       <c r="D89" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E89" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F89" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="H89" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>244</v>
+        <v>385</v>
       </c>
       <c r="D90" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E90" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F90" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="H90" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>248</v>
+        <v>389</v>
       </c>
       <c r="D91" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E91" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F91" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="H91" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>252</v>
+        <v>393</v>
       </c>
       <c r="D92" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E92" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F92" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="H92" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>256</v>
+        <v>397</v>
       </c>
       <c r="D93" t="s">
-        <v>329</v>
+        <v>218</v>
       </c>
       <c r="E93" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="F93" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="H93" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="D94" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E94" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F94" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="H94" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>264</v>
+        <v>223</v>
       </c>
       <c r="D95" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E95" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F95" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="H95" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>227</v>
       </c>
       <c r="D96" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E96" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F96" t="s">
-        <v>118</v>
+        <v>209</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="H96" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>273</v>
+        <v>231</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E97" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F97" t="s">
-        <v>395</v>
+        <v>209</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="H97" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>277</v>
+        <v>235</v>
       </c>
       <c r="D98" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E98" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F98" t="s">
-        <v>395</v>
+        <v>209</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="H98" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>281</v>
+        <v>239</v>
       </c>
       <c r="D99" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E99" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F99" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="H99" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>285</v>
+        <v>243</v>
       </c>
       <c r="D100" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E100" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F100" t="s">
-        <v>405</v>
+        <v>33</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="H100" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>289</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E101" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F101" t="s">
-        <v>355</v>
+        <v>33</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="H101" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>293</v>
+        <v>250</v>
       </c>
       <c r="D102" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E102" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F102" t="s">
-        <v>355</v>
+        <v>427</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="H102" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="D103" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E103" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F103" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="H103" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>301</v>
+        <v>258</v>
       </c>
       <c r="D104" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E104" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F104" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="H104" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
       <c r="D105" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E105" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F105" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="H105" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>309</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E106" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F106" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="H106" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>313</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E107" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F107" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="H107" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>317</v>
+        <v>276</v>
       </c>
       <c r="D108" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E108" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F108" t="s">
-        <v>355</v>
+        <v>75</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="H108" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>321</v>
+        <v>280</v>
       </c>
       <c r="D109" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E109" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F109" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="H109" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>325</v>
+        <v>284</v>
       </c>
       <c r="D110" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E110" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F110" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="H110" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>439</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E111" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F111" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="H111" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>443</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E112" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F112" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="H112" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>447</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E113" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F113" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="H113" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>451</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E114" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F114" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="H114" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>455</v>
+        <v>305</v>
       </c>
       <c r="D115" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E115" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F115" t="s">
-        <v>45</v>
+        <v>467</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="H115" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>459</v>
+        <v>309</v>
       </c>
       <c r="D116" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E116" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F116" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="H116" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>463</v>
+        <v>313</v>
       </c>
       <c r="D117" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E117" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F117" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="H117" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>467</v>
+        <v>317</v>
       </c>
       <c r="D118" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E118" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F118" t="s">
-        <v>33</v>
+        <v>477</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="H118" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>471</v>
+        <v>321</v>
       </c>
       <c r="D119" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E119" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F119" t="s">
-        <v>67</v>
+        <v>427</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="H119" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>475</v>
+        <v>325</v>
       </c>
       <c r="D120" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E120" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F120" t="s">
-        <v>67</v>
+        <v>427</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="H120" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>479</v>
+        <v>329</v>
       </c>
       <c r="D121" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E121" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F121" t="s">
-        <v>395</v>
+        <v>38</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="H121" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>483</v>
+        <v>333</v>
       </c>
       <c r="D122" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E122" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F122" t="s">
-        <v>395</v>
+        <v>38</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="H122" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>487</v>
+        <v>337</v>
       </c>
       <c r="D123" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E123" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F123" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="H123" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>491</v>
+        <v>341</v>
       </c>
       <c r="D124" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E124" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F124" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="H124" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>495</v>
+        <v>345</v>
       </c>
       <c r="D125" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E125" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F125" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="H125" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>499</v>
+        <v>349</v>
       </c>
       <c r="D126" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E126" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F126" t="s">
-        <v>38</v>
+        <v>427</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H126" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>503</v>
+        <v>353</v>
       </c>
       <c r="D127" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E127" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F127" t="s">
-        <v>395</v>
+        <v>209</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H127" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>507</v>
+        <v>357</v>
       </c>
       <c r="D128" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E128" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F128" t="s">
-        <v>355</v>
+        <v>209</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H128" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>510</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
+        <v>361</v>
+      </c>
+      <c r="D129" t="s">
+        <v>401</v>
+      </c>
+      <c r="E129" t="s">
+        <v>402</v>
+      </c>
+      <c r="F129" t="s">
+        <v>209</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D129" t="s">
-[...8 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>513</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>365</v>
+      </c>
+      <c r="D130" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" t="s">
+        <v>402</v>
+      </c>
+      <c r="F130" t="s">
+        <v>427</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="H130" t="s">
         <v>515</v>
-      </c>
-[...13 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>516</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>369</v>
+      </c>
+      <c r="D131" t="s">
+        <v>401</v>
+      </c>
+      <c r="E131" t="s">
+        <v>402</v>
+      </c>
+      <c r="F131" t="s">
+        <v>53</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H131" t="s">
         <v>518</v>
-      </c>
-[...19 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>523</v>
+        <v>373</v>
       </c>
       <c r="D132" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E132" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F132" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="H132" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>527</v>
+        <v>377</v>
       </c>
       <c r="D133" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E133" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F133" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="H133" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>531</v>
+        <v>381</v>
       </c>
       <c r="D134" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E134" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F134" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="H134" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>535</v>
+        <v>385</v>
       </c>
       <c r="D135" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E135" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F135" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="H135" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>539</v>
+        <v>389</v>
       </c>
       <c r="D136" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E136" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F136" t="s">
         <v>33</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="H136" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>543</v>
+        <v>393</v>
       </c>
       <c r="D137" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E137" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F137" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="H137" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>547</v>
+        <v>397</v>
       </c>
       <c r="D138" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E138" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F138" t="s">
-        <v>395</v>
+        <v>75</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="H138" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="D139" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E139" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F139" t="s">
-        <v>67</v>
+        <v>467</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="H139" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="D140" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E140" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F140" t="s">
-        <v>118</v>
+        <v>467</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="H140" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="D141" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E141" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F141" t="s">
-        <v>355</v>
+        <v>99</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="H141" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="D142" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E142" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F142" t="s">
-        <v>395</v>
+        <v>99</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H142" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="D143" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E143" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F143" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="H143" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="D144" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E144" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F144" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="H144" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="D145" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E145" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F145" t="s">
-        <v>45</v>
+        <v>467</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="H145" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="D146" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E146" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F146" t="s">
-        <v>38</v>
+        <v>427</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="H146" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="D147" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E147" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F147" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="H147" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="D148" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E148" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F148" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="H148" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="D149" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E149" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F149" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="H149" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="D150" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E150" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F150" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="H150" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="D151" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E151" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F151" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="H151" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="D152" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E152" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F152" t="s">
-        <v>187</v>
+        <v>99</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="H152" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="D153" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E153" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F153" t="s">
-        <v>187</v>
+        <v>99</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="H153" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="D154" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E154" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F154" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="H154" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="D155" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E155" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F155" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="H155" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="D156" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E156" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F156" t="s">
-        <v>123</v>
+        <v>467</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="H156" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="D157" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E157" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F157" t="s">
-        <v>187</v>
+        <v>75</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="H157" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="D158" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E158" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F158" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="H158" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="D159" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E159" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F159" t="s">
-        <v>395</v>
+        <v>427</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="H159" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="D160" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E160" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F160" t="s">
-        <v>395</v>
+        <v>467</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="H160" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="D161" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E161" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F161" t="s">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="H161" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D162" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E162" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F162" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="H162" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="D163" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E163" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F163" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="H163" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="D164" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E164" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F164" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="H164" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="D165" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E165" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F165" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="H165" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="D166" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E166" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F166" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="H166" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="D167" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E167" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F167" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="H167" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="D168" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E168" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F168" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="H168" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="D169" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E169" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F169" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="H169" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="D170" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E170" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F170" t="s">
-        <v>67</v>
+        <v>209</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="H170" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="D171" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E171" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F171" t="s">
-        <v>67</v>
+        <v>209</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="H171" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="D172" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E172" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F172" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="H172" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="D173" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E173" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F173" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="H173" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="D174" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E174" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F174" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="H174" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="D175" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E175" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F175" t="s">
-        <v>355</v>
+        <v>209</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="H175" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="D176" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E176" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F176" t="s">
-        <v>118</v>
+        <v>427</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="H176" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="D177" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E177" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F177" t="s">
-        <v>118</v>
+        <v>467</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="H177" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="D178" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E178" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F178" t="s">
-        <v>118</v>
+        <v>467</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="H178" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="D179" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E179" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F179" t="s">
-        <v>711</v>
+        <v>209</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="H179" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="D180" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E180" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F180" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="H180" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="D181" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E181" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F181" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="H181" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="D182" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E182" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F182" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="H182" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="D183" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E183" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F183" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="H183" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="D184" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E184" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F184" t="s">
-        <v>395</v>
+        <v>53</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="H184" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="D185" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E185" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F185" t="s">
-        <v>395</v>
+        <v>75</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="H185" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="D186" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E186" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F186" t="s">
-        <v>395</v>
+        <v>33</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="H186" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="D187" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E187" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F187" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="H187" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="D188" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E188" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F188" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="H188" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="D189" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E189" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F189" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="H189" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="D190" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E190" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F190" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="H190" t="s">
-        <v>757</v>
+        <v>746</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>758</v>
+        <v>747</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>759</v>
+        <v>748</v>
       </c>
       <c r="D191" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E191" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F191" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>760</v>
+        <v>749</v>
       </c>
       <c r="H191" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>762</v>
+        <v>751</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
       <c r="D192" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E192" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F192" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>764</v>
+        <v>753</v>
       </c>
       <c r="H192" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="D193" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E193" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F193" t="s">
-        <v>123</v>
+        <v>427</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="H193" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="D194" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E194" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F194" t="s">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>772</v>
+        <v>761</v>
       </c>
       <c r="H194" t="s">
-        <v>773</v>
+        <v>762</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>774</v>
+        <v>763</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>775</v>
+        <v>764</v>
       </c>
       <c r="D195" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E195" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F195" t="s">
-        <v>355</v>
+        <v>138</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>776</v>
+        <v>765</v>
       </c>
       <c r="H195" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="D196" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E196" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F196" t="s">
-        <v>45</v>
+        <v>138</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
       <c r="H196" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="D197" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E197" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F197" t="s">
-        <v>45</v>
+        <v>773</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="H197" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="D198" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E198" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F198" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="H198" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="D199" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E199" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F199" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H199" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="D200" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E200" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F200" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="H200" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="D201" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E201" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F201" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="H201" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="D202" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E202" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F202" t="s">
-        <v>67</v>
+        <v>467</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="H202" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="D203" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E203" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F203" t="s">
-        <v>355</v>
+        <v>467</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="H203" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D204" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E204" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F204" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="H204" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="D205" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E205" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F205" t="s">
-        <v>187</v>
+        <v>38</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="H205" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="D206" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E206" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F206" t="s">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="H206" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="D207" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E207" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F207" t="s">
-        <v>33</v>
+        <v>138</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="H207" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>827</v>
+        <v>817</v>
       </c>
       <c r="D208" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E208" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F208" t="s">
-        <v>33</v>
+        <v>138</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="H208" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="D209" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E209" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F209" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="H209" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="D210" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E210" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F210" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
       <c r="H210" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="D211" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E211" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F211" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="H211" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D212" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E212" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F212" t="s">
-        <v>355</v>
+        <v>209</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="H212" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="D213" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E213" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F213" t="s">
-        <v>355</v>
+        <v>427</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="H213" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="D214" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E214" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F214" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="H214" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="D215" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E215" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F215" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="H215" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="D216" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E216" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F216" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="H216" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="D217" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E217" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F217" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="H217" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="D218" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E218" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F218" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="H218" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="D219" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E219" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F219" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="H219" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="D220" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E220" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F220" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="H220" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="D221" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E221" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F221" t="s">
-        <v>45</v>
+        <v>427</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="H221" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="D222" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E222" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F222" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="H222" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="D223" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E223" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F223" t="s">
-        <v>38</v>
+        <v>209</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="H223" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="D224" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E224" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F224" t="s">
-        <v>38</v>
+        <v>209</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="H224" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="D225" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E225" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F225" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="H225" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>17</v>
+        <v>889</v>
       </c>
       <c r="D226" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E226" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F226" t="s">
-        <v>395</v>
+        <v>33</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
       <c r="H226" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>24</v>
+        <v>893</v>
       </c>
       <c r="D227" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E227" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F227" t="s">
-        <v>355</v>
+        <v>75</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="H227" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>28</v>
+        <v>897</v>
       </c>
       <c r="D228" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E228" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F228" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="H228" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>32</v>
+        <v>901</v>
       </c>
       <c r="D229" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E229" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F229" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="H229" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>910</v>
+        <v>904</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>37</v>
+        <v>905</v>
       </c>
       <c r="D230" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E230" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F230" t="s">
-        <v>395</v>
+        <v>427</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="H230" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="D231" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E231" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F231" t="s">
-        <v>123</v>
+        <v>427</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="H231" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="D232" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E232" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F232" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="H232" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="D233" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="E233" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="F233" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="H233" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>184</v>
+        <v>921</v>
       </c>
       <c r="D234" t="s">
-        <v>926</v>
+        <v>401</v>
       </c>
       <c r="E234" t="s">
-        <v>927</v>
+        <v>402</v>
       </c>
       <c r="F234" t="s">
-        <v>405</v>
+        <v>209</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>928</v>
+        <v>922</v>
       </c>
       <c r="H234" t="s">
-        <v>929</v>
+        <v>923</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>930</v>
+        <v>924</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>191</v>
+        <v>925</v>
       </c>
       <c r="D235" t="s">
+        <v>401</v>
+      </c>
+      <c r="E235" t="s">
+        <v>402</v>
+      </c>
+      <c r="F235" t="s">
+        <v>138</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="E235" t="s">
+      <c r="H235" t="s">
         <v>927</v>
-      </c>
-[...7 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>195</v>
+        <v>929</v>
       </c>
       <c r="D236" t="s">
-        <v>926</v>
+        <v>401</v>
       </c>
       <c r="E236" t="s">
-        <v>927</v>
+        <v>402</v>
       </c>
       <c r="F236" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="H236" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>199</v>
+        <v>933</v>
       </c>
       <c r="D237" t="s">
-        <v>926</v>
+        <v>401</v>
       </c>
       <c r="E237" t="s">
-        <v>927</v>
+        <v>402</v>
       </c>
       <c r="F237" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="H237" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>936</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>937</v>
+      </c>
+      <c r="D238" t="s">
+        <v>401</v>
+      </c>
+      <c r="E238" t="s">
+        <v>402</v>
+      </c>
+      <c r="F238" t="s">
+        <v>53</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H238" t="s">
         <v>939</v>
-      </c>
-[...19 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>940</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>941</v>
+      </c>
+      <c r="D239" t="s">
+        <v>401</v>
+      </c>
+      <c r="E239" t="s">
+        <v>402</v>
+      </c>
+      <c r="F239" t="s">
+        <v>53</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="B239" t="s">
-[...5 lines deleted...]
-      <c r="D239" t="s">
+      <c r="H239" t="s">
         <v>943</v>
-      </c>
-[...10 lines deleted...]
-        <v>946</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>944</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>945</v>
+      </c>
+      <c r="D240" t="s">
+        <v>401</v>
+      </c>
+      <c r="E240" t="s">
+        <v>402</v>
+      </c>
+      <c r="F240" t="s">
+        <v>53</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H240" t="s">
         <v>947</v>
-      </c>
-[...19 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>948</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>949</v>
+      </c>
+      <c r="D241" t="s">
+        <v>401</v>
+      </c>
+      <c r="E241" t="s">
+        <v>402</v>
+      </c>
+      <c r="F241" t="s">
+        <v>38</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="B241" t="s">
-[...14 lines deleted...]
-      <c r="G241" s="1" t="s">
+      <c r="H241" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>952</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
         <v>953</v>
       </c>
-      <c r="B242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D242" t="s">
-        <v>943</v>
+        <v>401</v>
       </c>
       <c r="E242" t="s">
-        <v>944</v>
+        <v>402</v>
       </c>
       <c r="F242" t="s">
-        <v>187</v>
+        <v>38</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>954</v>
       </c>
       <c r="H242" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>956</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>203</v>
+        <v>957</v>
       </c>
       <c r="D243" t="s">
-        <v>943</v>
+        <v>401</v>
       </c>
       <c r="E243" t="s">
-        <v>944</v>
+        <v>402</v>
       </c>
       <c r="F243" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H243" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>207</v>
+        <v>17</v>
       </c>
       <c r="D244" t="s">
-        <v>943</v>
+        <v>401</v>
       </c>
       <c r="E244" t="s">
-        <v>944</v>
+        <v>402</v>
       </c>
       <c r="F244" t="s">
-        <v>67</v>
+        <v>467</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H244" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>211</v>
+        <v>24</v>
       </c>
       <c r="D245" t="s">
-        <v>943</v>
+        <v>401</v>
       </c>
       <c r="E245" t="s">
-        <v>944</v>
+        <v>402</v>
       </c>
       <c r="F245" t="s">
-        <v>187</v>
+        <v>427</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H245" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>184</v>
+        <v>28</v>
       </c>
       <c r="D246" t="s">
-        <v>966</v>
+        <v>401</v>
       </c>
       <c r="E246" t="s">
+        <v>402</v>
+      </c>
+      <c r="F246" t="s">
+        <v>143</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="F246" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>969</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>32</v>
+      </c>
+      <c r="D247" t="s">
+        <v>401</v>
+      </c>
+      <c r="E247" t="s">
+        <v>402</v>
+      </c>
+      <c r="F247" t="s">
+        <v>143</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="B247" t="s">
-[...14 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>972</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>37</v>
+      </c>
+      <c r="D248" t="s">
+        <v>401</v>
+      </c>
+      <c r="E248" t="s">
+        <v>402</v>
+      </c>
+      <c r="F248" t="s">
+        <v>467</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B248" t="s">
-[...14 lines deleted...]
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>974</v>
-      </c>
-[...1 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>975</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>42</v>
+      </c>
+      <c r="D249" t="s">
+        <v>401</v>
+      </c>
+      <c r="E249" t="s">
+        <v>402</v>
+      </c>
+      <c r="F249" t="s">
+        <v>143</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="B249" t="s">
-[...14 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>978</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>46</v>
+      </c>
+      <c r="D250" t="s">
+        <v>401</v>
+      </c>
+      <c r="E250" t="s">
+        <v>402</v>
+      </c>
+      <c r="F250" t="s">
+        <v>33</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="B250" t="s">
-[...14 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>981</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
         <v>982</v>
       </c>
-      <c r="B251" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D251" t="s">
-        <v>966</v>
+        <v>401</v>
       </c>
       <c r="E251" t="s">
-        <v>967</v>
+        <v>402</v>
       </c>
       <c r="F251" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>983</v>
       </c>
       <c r="H251" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>985</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>211</v>
+        <v>986</v>
       </c>
       <c r="D252" t="s">
-        <v>966</v>
+        <v>401</v>
       </c>
       <c r="E252" t="s">
-        <v>967</v>
+        <v>402</v>
       </c>
       <c r="F252" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="H252" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>10</v>
+        <v>990</v>
       </c>
       <c r="D253" t="s">
-        <v>966</v>
+        <v>401</v>
       </c>
       <c r="E253" t="s">
-        <v>967</v>
+        <v>402</v>
       </c>
       <c r="F253" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="H253" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>218</v>
+        <v>994</v>
       </c>
       <c r="D254" t="s">
-        <v>966</v>
+        <v>401</v>
       </c>
       <c r="E254" t="s">
-        <v>967</v>
+        <v>402</v>
       </c>
       <c r="F254" t="s">
         <v>38</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="H254" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>184</v>
+        <v>998</v>
       </c>
       <c r="D255" t="s">
-        <v>995</v>
+        <v>401</v>
       </c>
       <c r="E255" t="s">
-        <v>996</v>
+        <v>402</v>
       </c>
       <c r="F255" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H255" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>184</v>
+        <v>1002</v>
       </c>
       <c r="D256" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E256" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F256" t="s">
-        <v>1002</v>
+        <v>75</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="H256" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>1005</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>191</v>
+        <v>1006</v>
       </c>
       <c r="D257" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E257" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F257" t="s">
-        <v>1002</v>
+        <v>75</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H257" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>195</v>
+        <v>1010</v>
       </c>
       <c r="D258" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E258" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F258" t="s">
-        <v>1002</v>
+        <v>33</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="H258" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>199</v>
+        <v>1014</v>
       </c>
       <c r="D259" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E259" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F259" t="s">
-        <v>1002</v>
+        <v>467</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="H259" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>203</v>
+        <v>1018</v>
       </c>
       <c r="D260" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E260" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F260" t="s">
-        <v>1002</v>
+        <v>467</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="H260" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>207</v>
+        <v>1022</v>
       </c>
       <c r="D261" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E261" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F261" t="s">
-        <v>1002</v>
+        <v>99</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="H261" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>211</v>
+        <v>1026</v>
       </c>
       <c r="D262" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E262" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F262" t="s">
-        <v>1002</v>
+        <v>99</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="H262" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>10</v>
+        <v>1030</v>
       </c>
       <c r="D263" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E263" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F263" t="s">
-        <v>1002</v>
+        <v>99</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="H263" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>218</v>
+        <v>1034</v>
       </c>
       <c r="D264" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E264" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F264" t="s">
-        <v>1002</v>
+        <v>427</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="H264" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>222</v>
+        <v>1038</v>
       </c>
       <c r="D265" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E265" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F265" t="s">
-        <v>1002</v>
+        <v>427</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1026</v>
+        <v>1039</v>
       </c>
       <c r="H265" t="s">
-        <v>1022</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>226</v>
+        <v>1042</v>
       </c>
       <c r="D266" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E266" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F266" t="s">
-        <v>1002</v>
+        <v>138</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="H266" t="s">
-        <v>1022</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1029</v>
+        <v>1045</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>230</v>
+        <v>1046</v>
       </c>
       <c r="D267" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E267" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F267" t="s">
-        <v>1002</v>
+        <v>138</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="H267" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1032</v>
+        <v>1049</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>234</v>
+        <v>1050</v>
       </c>
       <c r="D268" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E268" t="s">
-        <v>1001</v>
+        <v>402</v>
+      </c>
+      <c r="F268" t="s">
+        <v>138</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="H268" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>239</v>
+        <v>1054</v>
       </c>
       <c r="D269" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E269" t="s">
-        <v>1001</v>
+        <v>402</v>
+      </c>
+      <c r="F269" t="s">
+        <v>53</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1036</v>
+        <v>1055</v>
       </c>
       <c r="H269" t="s">
-        <v>1037</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1038</v>
+        <v>1057</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>244</v>
+        <v>1058</v>
       </c>
       <c r="D270" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E270" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F270" t="s">
-        <v>1002</v>
+        <v>53</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1039</v>
+        <v>1059</v>
       </c>
       <c r="H270" t="s">
-        <v>1040</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>248</v>
+        <v>1062</v>
       </c>
       <c r="D271" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E271" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F271" t="s">
-        <v>1002</v>
+        <v>53</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1042</v>
+        <v>1063</v>
       </c>
       <c r="H271" t="s">
-        <v>1043</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1044</v>
+        <v>1065</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>252</v>
+        <v>1066</v>
       </c>
       <c r="D272" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E272" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F272" t="s">
-        <v>1002</v>
+        <v>143</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1045</v>
+        <v>1067</v>
       </c>
       <c r="H272" t="s">
-        <v>1046</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1047</v>
+        <v>1069</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>256</v>
+        <v>1070</v>
       </c>
       <c r="D273" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E273" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F273" t="s">
-        <v>1048</v>
+        <v>143</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1049</v>
+        <v>1071</v>
       </c>
       <c r="H273" t="s">
-        <v>1050</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>260</v>
+        <v>1074</v>
       </c>
       <c r="D274" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E274" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F274" t="s">
-        <v>1002</v>
+        <v>143</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1052</v>
+        <v>1075</v>
       </c>
       <c r="H274" t="s">
-        <v>1053</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>264</v>
+        <v>1078</v>
       </c>
       <c r="D275" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E275" t="s">
-        <v>1001</v>
+        <v>402</v>
       </c>
       <c r="F275" t="s">
-        <v>1002</v>
+        <v>75</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>270</v>
+        <v>1079</v>
       </c>
       <c r="H275" t="s">
-        <v>1055</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1056</v>
+        <v>1081</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>268</v>
+        <v>1082</v>
       </c>
       <c r="D276" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E276" t="s">
-        <v>1001</v>
+        <v>402</v>
+      </c>
+      <c r="F276" t="s">
+        <v>143</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1057</v>
+        <v>1083</v>
       </c>
       <c r="H276" t="s">
-        <v>1058</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1059</v>
+        <v>1085</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>273</v>
+        <v>1086</v>
       </c>
       <c r="D277" t="s">
-        <v>1000</v>
+        <v>401</v>
       </c>
       <c r="E277" t="s">
-        <v>1001</v>
+        <v>402</v>
+      </c>
+      <c r="F277" t="s">
+        <v>138</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="H277" t="s">
-        <v>1061</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1062</v>
+        <v>1089</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>184</v>
+        <v>1090</v>
       </c>
       <c r="D278" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E278" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F278" t="s">
-        <v>1048</v>
+        <v>138</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1065</v>
+        <v>1091</v>
       </c>
       <c r="H278" t="s">
-        <v>1019</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1066</v>
+        <v>1093</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>191</v>
+        <v>1094</v>
       </c>
       <c r="D279" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E279" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F279" t="s">
-        <v>1048</v>
+        <v>138</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1067</v>
+        <v>1095</v>
       </c>
       <c r="H279" t="s">
-        <v>1019</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1068</v>
+        <v>1097</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>195</v>
+        <v>1098</v>
       </c>
       <c r="D280" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E280" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F280" t="s">
-        <v>1048</v>
+        <v>75</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1069</v>
+        <v>1099</v>
       </c>
       <c r="H280" t="s">
-        <v>1019</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1070</v>
+        <v>1101</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>199</v>
+        <v>1102</v>
       </c>
       <c r="D281" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E281" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F281" t="s">
-        <v>1048</v>
+        <v>75</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1071</v>
+        <v>1103</v>
       </c>
       <c r="H281" t="s">
-        <v>1019</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1072</v>
+        <v>1105</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>203</v>
+        <v>1106</v>
       </c>
       <c r="D282" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E282" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F282" t="s">
-        <v>1048</v>
+        <v>99</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1073</v>
+        <v>1107</v>
       </c>
       <c r="H282" t="s">
-        <v>1019</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1074</v>
+        <v>1109</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>207</v>
+        <v>1110</v>
       </c>
       <c r="D283" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E283" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F283" t="s">
-        <v>1048</v>
+        <v>467</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1075</v>
+        <v>1111</v>
       </c>
       <c r="H283" t="s">
-        <v>1019</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>211</v>
+        <v>1114</v>
       </c>
       <c r="D284" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E284" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F284" t="s">
-        <v>1048</v>
+        <v>467</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>270</v>
+        <v>1115</v>
       </c>
       <c r="H284" t="s">
-        <v>1077</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1078</v>
+        <v>1117</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>10</v>
+        <v>1118</v>
       </c>
       <c r="D285" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E285" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F285" t="s">
-        <v>1048</v>
+        <v>143</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1079</v>
+        <v>1119</v>
       </c>
       <c r="H285" t="s">
-        <v>1080</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1081</v>
+        <v>1121</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>218</v>
+        <v>1122</v>
       </c>
       <c r="D286" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E286" t="s">
-        <v>1064</v>
+        <v>402</v>
+      </c>
+      <c r="F286" t="s">
+        <v>143</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>270</v>
+        <v>1123</v>
       </c>
       <c r="H286" t="s">
-        <v>1082</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1083</v>
+        <v>1125</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>222</v>
+        <v>1126</v>
       </c>
       <c r="D287" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E287" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F287" t="s">
-        <v>1048</v>
+        <v>467</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1084</v>
+        <v>1127</v>
       </c>
       <c r="H287" t="s">
-        <v>1082</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1085</v>
+        <v>1129</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>226</v>
+        <v>1130</v>
       </c>
       <c r="D288" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E288" t="s">
-        <v>1064</v>
+        <v>402</v>
+      </c>
+      <c r="F288" t="s">
+        <v>53</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1086</v>
+        <v>1131</v>
       </c>
       <c r="H288" t="s">
-        <v>1087</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1088</v>
+        <v>1133</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>230</v>
+        <v>1134</v>
       </c>
       <c r="D289" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="E289" t="s">
-        <v>1064</v>
+        <v>402</v>
       </c>
       <c r="F289" t="s">
-        <v>1089</v>
+        <v>53</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1090</v>
+        <v>1135</v>
       </c>
       <c r="H289" t="s">
-        <v>1091</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1092</v>
+        <v>1137</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>184</v>
+        <v>1138</v>
       </c>
       <c r="D290" t="s">
-        <v>1093</v>
+        <v>401</v>
       </c>
       <c r="E290" t="s">
-        <v>1094</v>
+        <v>402</v>
+      </c>
+      <c r="F290" t="s">
+        <v>53</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1095</v>
+        <v>1139</v>
       </c>
       <c r="H290" t="s">
-        <v>1096</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1097</v>
+        <v>1141</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>191</v>
+        <v>1142</v>
       </c>
       <c r="D291" t="s">
-        <v>1093</v>
+        <v>401</v>
       </c>
       <c r="E291" t="s">
-        <v>1094</v>
+        <v>402</v>
+      </c>
+      <c r="F291" t="s">
+        <v>38</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1098</v>
+        <v>1143</v>
       </c>
       <c r="H291" t="s">
-        <v>1099</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1100</v>
+        <v>1145</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>195</v>
+        <v>1146</v>
       </c>
       <c r="D292" t="s">
-        <v>1093</v>
+        <v>401</v>
       </c>
       <c r="E292" t="s">
-        <v>1094</v>
+        <v>402</v>
+      </c>
+      <c r="F292" t="s">
+        <v>38</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1101</v>
+        <v>1147</v>
       </c>
       <c r="H292" t="s">
-        <v>1102</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1103</v>
+        <v>1149</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>199</v>
+        <v>1150</v>
       </c>
       <c r="D293" t="s">
-        <v>1093</v>
+        <v>401</v>
       </c>
       <c r="E293" t="s">
-        <v>1094</v>
+        <v>402</v>
+      </c>
+      <c r="F293" t="s">
+        <v>38</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1104</v>
+        <v>1151</v>
       </c>
       <c r="H293" t="s">
-        <v>1105</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1106</v>
+        <v>1153</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>203</v>
+        <v>1154</v>
       </c>
       <c r="D294" t="s">
-        <v>1093</v>
+        <v>401</v>
       </c>
       <c r="E294" t="s">
-        <v>1094</v>
+        <v>402</v>
       </c>
       <c r="F294" t="s">
-        <v>1107</v>
+        <v>99</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1108</v>
+        <v>1155</v>
       </c>
       <c r="H294" t="s">
-        <v>1109</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1110</v>
+        <v>1157</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>184</v>
+        <v>1158</v>
       </c>
       <c r="D295" t="s">
-        <v>1111</v>
+        <v>401</v>
       </c>
       <c r="E295" t="s">
-        <v>1112</v>
+        <v>402</v>
       </c>
       <c r="F295" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1113</v>
+        <v>1159</v>
       </c>
       <c r="H295" t="s">
-        <v>1114</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1115</v>
+        <v>1161</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>184</v>
+        <v>1162</v>
       </c>
       <c r="D296" t="s">
-        <v>1116</v>
+        <v>401</v>
       </c>
       <c r="E296" t="s">
-        <v>1117</v>
+        <v>402</v>
       </c>
       <c r="F296" t="s">
-        <v>1118</v>
+        <v>209</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1119</v>
+        <v>1163</v>
       </c>
       <c r="H296" t="s">
-        <v>1120</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1121</v>
+        <v>1165</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>184</v>
+        <v>1166</v>
       </c>
       <c r="D297" t="s">
-        <v>1122</v>
+        <v>401</v>
       </c>
       <c r="E297" t="s">
-        <v>1123</v>
+        <v>402</v>
       </c>
       <c r="F297" t="s">
-        <v>1124</v>
+        <v>209</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1125</v>
+        <v>1167</v>
       </c>
       <c r="H297" t="s">
-        <v>1126</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1127</v>
+        <v>1169</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>184</v>
+        <v>1170</v>
       </c>
       <c r="D298" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E298" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F298" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1130</v>
+        <v>1171</v>
       </c>
       <c r="H298" t="s">
-        <v>1131</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1132</v>
+        <v>1173</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>191</v>
+        <v>1174</v>
       </c>
       <c r="D299" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E299" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F299" t="s">
-        <v>33</v>
+        <v>427</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1133</v>
+        <v>1175</v>
       </c>
       <c r="H299" t="s">
-        <v>1134</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1135</v>
+        <v>1177</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>195</v>
+        <v>1178</v>
       </c>
       <c r="D300" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E300" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F300" t="s">
-        <v>20</v>
+        <v>427</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1136</v>
+        <v>1179</v>
       </c>
       <c r="H300" t="s">
-        <v>1137</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1138</v>
+        <v>1181</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>199</v>
+        <v>1182</v>
       </c>
       <c r="D301" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E301" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F301" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1139</v>
+        <v>1183</v>
       </c>
       <c r="H301" t="s">
-        <v>1140</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1141</v>
+        <v>1185</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>203</v>
+        <v>1186</v>
       </c>
       <c r="D302" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E302" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F302" t="s">
         <v>33</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1142</v>
+        <v>1187</v>
       </c>
       <c r="H302" t="s">
-        <v>1143</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1144</v>
+        <v>1189</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>207</v>
+        <v>1190</v>
       </c>
       <c r="D303" t="s">
-        <v>1128</v>
+        <v>401</v>
       </c>
       <c r="E303" t="s">
-        <v>1129</v>
+        <v>402</v>
       </c>
       <c r="F303" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1145</v>
+        <v>1191</v>
       </c>
       <c r="H303" t="s">
-        <v>1146</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1147</v>
+        <v>1193</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D304" t="s">
-        <v>1128</v>
+        <v>1194</v>
       </c>
       <c r="E304" t="s">
-        <v>1129</v>
+        <v>1195</v>
       </c>
       <c r="F304" t="s">
-        <v>33</v>
+        <v>477</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1148</v>
+        <v>1196</v>
       </c>
       <c r="H304" t="s">
-        <v>1149</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1150</v>
+        <v>1198</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>10</v>
+        <v>223</v>
       </c>
       <c r="D305" t="s">
-        <v>1128</v>
+        <v>1194</v>
       </c>
       <c r="E305" t="s">
-        <v>1129</v>
+        <v>1195</v>
       </c>
       <c r="F305" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1151</v>
+        <v>1199</v>
       </c>
       <c r="H305" t="s">
-        <v>1152</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1153</v>
+        <v>1201</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D306" t="s">
-        <v>1128</v>
+        <v>1194</v>
       </c>
       <c r="E306" t="s">
-        <v>1129</v>
+        <v>1195</v>
       </c>
       <c r="F306" t="s">
-        <v>355</v>
+        <v>38</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1154</v>
+        <v>1202</v>
       </c>
       <c r="H306" t="s">
-        <v>1155</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1156</v>
+        <v>1204</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>184</v>
+        <v>231</v>
       </c>
       <c r="D307" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="E307" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="F307" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1159</v>
+        <v>1205</v>
       </c>
       <c r="H307" t="s">
-        <v>1160</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1161</v>
+        <v>1207</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="D308" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="E308" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="F308" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1162</v>
+        <v>1208</v>
       </c>
       <c r="H308" t="s">
-        <v>1163</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1164</v>
+        <v>1210</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>195</v>
+        <v>239</v>
       </c>
       <c r="D309" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="E309" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="F309" t="s">
-        <v>1165</v>
+        <v>1211</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1166</v>
+        <v>1212</v>
       </c>
       <c r="H309" t="s">
-        <v>1167</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1168</v>
+        <v>1214</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>199</v>
+        <v>243</v>
       </c>
       <c r="D310" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="E310" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="F310" t="s">
-        <v>20</v>
+        <v>477</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1169</v>
+        <v>1215</v>
       </c>
       <c r="H310" t="s">
-        <v>1170</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1171</v>
+        <v>1217</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>203</v>
+        <v>10</v>
       </c>
       <c r="D311" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="E311" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="F311" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1172</v>
+        <v>1218</v>
       </c>
       <c r="H311" t="s">
-        <v>1173</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1174</v>
+        <v>1220</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>184</v>
+        <v>217</v>
       </c>
       <c r="D312" t="s">
-        <v>1175</v>
+        <v>1221</v>
       </c>
       <c r="E312" t="s">
-        <v>1176</v>
+        <v>1222</v>
       </c>
       <c r="F312" t="s">
-        <v>1165</v>
+        <v>209</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1177</v>
+        <v>1223</v>
       </c>
       <c r="H312" t="s">
-        <v>1178</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1179</v>
+        <v>1225</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>191</v>
+        <v>223</v>
       </c>
       <c r="D313" t="s">
-        <v>1175</v>
+        <v>1221</v>
       </c>
       <c r="E313" t="s">
-        <v>1176</v>
+        <v>1222</v>
       </c>
       <c r="F313" t="s">
-        <v>1165</v>
+        <v>209</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1180</v>
+        <v>1226</v>
       </c>
       <c r="H313" t="s">
-        <v>1181</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1182</v>
+        <v>1228</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>195</v>
+        <v>227</v>
       </c>
       <c r="D314" t="s">
-        <v>1175</v>
+        <v>1221</v>
       </c>
       <c r="E314" t="s">
-        <v>1176</v>
+        <v>1222</v>
       </c>
       <c r="F314" t="s">
-        <v>1165</v>
+        <v>209</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1183</v>
+        <v>1229</v>
       </c>
       <c r="H314" t="s">
-        <v>1184</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1185</v>
+        <v>1231</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>199</v>
+        <v>231</v>
       </c>
       <c r="D315" t="s">
-        <v>1175</v>
+        <v>1221</v>
       </c>
       <c r="E315" t="s">
-        <v>1176</v>
+        <v>1222</v>
       </c>
       <c r="F315" t="s">
-        <v>1165</v>
+        <v>209</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1186</v>
+        <v>1232</v>
       </c>
       <c r="H315" t="s">
-        <v>1181</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1187</v>
+        <v>1234</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>203</v>
+        <v>235</v>
       </c>
       <c r="D316" t="s">
-        <v>1175</v>
+        <v>1221</v>
       </c>
       <c r="E316" t="s">
-        <v>1176</v>
+        <v>1222</v>
       </c>
       <c r="F316" t="s">
-        <v>1165</v>
+        <v>99</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1188</v>
+        <v>1235</v>
       </c>
       <c r="H316" t="s">
-        <v>1189</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1190</v>
+        <v>1237</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>184</v>
+        <v>239</v>
       </c>
       <c r="D317" t="s">
-        <v>1191</v>
+        <v>1221</v>
       </c>
       <c r="E317" t="s">
-        <v>1189</v>
+        <v>1222</v>
       </c>
       <c r="F317" t="s">
-        <v>405</v>
+        <v>75</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1192</v>
+        <v>1238</v>
       </c>
       <c r="H317" t="s">
-        <v>407</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1193</v>
+        <v>1240</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="D318" t="s">
-        <v>1191</v>
+        <v>1221</v>
       </c>
       <c r="E318" t="s">
-        <v>1189</v>
+        <v>1222</v>
       </c>
       <c r="F318" t="s">
-        <v>33</v>
+        <v>209</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1194</v>
+        <v>1241</v>
       </c>
       <c r="H318" t="s">
-        <v>1195</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1196</v>
+        <v>1243</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>195</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>1191</v>
+        <v>1221</v>
       </c>
       <c r="E319" t="s">
-        <v>1189</v>
+        <v>1222</v>
       </c>
       <c r="F319" t="s">
+        <v>75</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>250</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F320" t="s">
+        <v>75</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>254</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F321" t="s">
+        <v>75</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>258</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F322" t="s">
+        <v>267</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>262</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F323" t="s">
         <v>33</v>
       </c>
-      <c r="G319" s="1" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="G323" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>266</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F324" t="s">
+        <v>75</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>271</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F325" t="s">
+        <v>209</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>217</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F326" t="s">
+        <v>38</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>217</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F327" t="s">
+        <v>75</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>223</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F328" t="s">
+        <v>143</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>227</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F329" t="s">
+        <v>143</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>231</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F330" t="s">
+        <v>143</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>235</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F331" t="s">
+        <v>143</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>239</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F332" t="s">
+        <v>143</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>243</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F333" t="s">
+        <v>143</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F334" t="s">
+        <v>143</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>250</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F335" t="s">
+        <v>38</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>254</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F336" t="s">
+        <v>143</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>258</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F337" t="s">
+        <v>143</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>217</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F338" t="s">
+        <v>143</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>217</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>223</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>227</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>231</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>235</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>239</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>243</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>10</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>250</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>254</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>258</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>262</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>266</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>271</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>276</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>280</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>284</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>288</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>292</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>296</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>300</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>305</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>309</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>313</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>217</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>223</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>227</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>231</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>235</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>239</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>243</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>10</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>250</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>254</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>258</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1379</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>262</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>266</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>217</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>223</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>227</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>231</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>235</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>217</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F381" t="s">
+        <v>38</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>217</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>217</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>217</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F384" t="s">
+        <v>20</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>223</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F385" t="s">
+        <v>33</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>227</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F386" t="s">
+        <v>20</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>231</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F387" t="s">
+        <v>143</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>235</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F388" t="s">
+        <v>33</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>239</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F389" t="s">
+        <v>20</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>243</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F390" t="s">
+        <v>33</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>10</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F391" t="s">
+        <v>75</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>250</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F392" t="s">
+        <v>427</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>254</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F393" t="s">
+        <v>33</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>258</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F394" t="s">
+        <v>33</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>262</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F395" t="s">
+        <v>143</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>217</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F396" t="s">
+        <v>20</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>223</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F397" t="s">
+        <v>33</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>227</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>231</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F399" t="s">
+        <v>20</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>235</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F400" t="s">
+        <v>53</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>239</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F401" t="s">
+        <v>20</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>243</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F402" t="s">
+        <v>20</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>217</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>223</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>227</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>231</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>235</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>217</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F408" t="s">
+        <v>477</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H408" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>223</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F409" t="s">
+        <v>33</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>227</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F410" t="s">
+        <v>33</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H410" t="s">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12593,50 +15985,141 @@
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>