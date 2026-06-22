--- v2 (2026-04-10)
+++ v3 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3269" uniqueCount="1531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6223" uniqueCount="2847">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -159,50 +159,74 @@
     <t>ALTERA O ART. 110 DA LEI COMPLEMENTAR Nº 036/2014 QUE – “DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, PARA AMPLIAR A LICENÇA – PATERNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7719/plc-refis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISCONDE DO BRANCO - REFIS 2.206 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7753/plc._n_02_-_2026_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE “AUXILIAR DE CRECHE PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8110</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8110/06_plc_criacao_monitor_educacional.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO DE MONITOR EDUCACIONAL NO QUADRO DE PESSOAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, INTEGRANTE DO GRUPO OCUPACIONAL DE SERVIÇOS ADMINISTRATIVO-EDUCACIONAIS DA LEI COMPLEMENTAR MUNICIPAL Nº 026, DE 10 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8159</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8159/07_plc_residuo_lixo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE COMBATE AO DESCARTE IRREGULAR DE RESÍDUOS SÓLIDOS E ENTULHOS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO - MG, DEFINE RESPONSABILIDADES, ESTABELECE INFRAÇÕES E PENALIDADES, CRIA MECANISMOS DE FISCALIZAÇÃO COM PARTICIPAÇÃO CIDADÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João B. de Freitas do Nascimento-Joãozinho Bigode</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE_x000D_
 PREVENÇÃO E ENFRENTAMENTO DA_x000D_
 PORNOGRAFIA ENTRE CRIANÇAS E_x000D_
 ADOLESCENTES DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -381,117 +405,324 @@
   <si>
     <t>Dispõe sobre a denominação do espaço do Auditório “Jotta Barroso” também como “Anfiteatro Maestro Tito Vianna”, no âmbito do Município de Visconde do Rio Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7714/plo._n_22_-_2026_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG O “SERVIÇO DE DENÚNCIAS DE DESCARTE IRREGULAR DE LIXO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7715/plo._n_23_-_2026_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA ALUNOS NEURODIVERGENTES (AUSTISTAS – TEA; TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE – TDAH; DISLEXIA, TOURETTE; ) EM ESCOLAS MUNICIPAIS PRÓXIMAS À SUA RESIDÊNCIA OU AO LOCAL DE TRABALHO DE SEUS DISCALCULIA, DISGRAFIA; SÍNDROME DO RESPONSÁVEIS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>DISPÕE SOBRE A PRIORIDADE DE MATRÍCULA PARA ALUNOS NEURODIVERGENTES (AUSTISTAS – TEA; TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE – TDAH; DISLEXIA, DISCALCULIA, DISGRAFIA; SÍNDROME DO TOURETTE ) EM ESCOLAS MUNICIPAIS PRÓXIMAS À SUA RESIDÊNCIA OU AO LOCAL DE TRABALHO DE SEUS RESPONSÁVEIS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7775/plo_n______-2026_carteira_municipal_do_protetor_de_animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CARTEIRA MUNICIPAL DO PROTETOR DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>7819</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7819/plo._n_24_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE “VALORIZAÇÃO E PROTEÇÃO DAS CASAS DE MATRIZ AFRICANA” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7879</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7879/projeto_de_lei_codigo_sanitario_todo.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CRIAÇÃO DO CÓDIGO SANITÁRIO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7945</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>Guilherme Guimarães de Azevedo</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7945/plo._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE PREVENÇÃO AOS IMPACTOS DAS APOSTAS ONLINE (BETS) E DE COMBATE À LUDOPATIA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>7968</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7968/plo._n_26_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CADASTRO MUNICIPAL DE INIDONEIDADE PARA ATUAÇÃO COM CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO E ESTABELECE MEDIDAS DE PROTEÇÃO À INFÂNCIA E À ADOLESCÊNCIA.</t>
+  </si>
+  <si>
+    <t>7969</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7969/plo._n_27_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA MUNICIPAL DE TRANSPARÊNCIA NA SAÚDE PÚBLICA” NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8002</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8002/proj._de_lei_fixacao_de_paineis_informativos_em_bens_imoveis_locados_ass..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre obrigatoriedade de fixação de painéis informativos em bens imóveis locados pela administração pública municipal e institui diretrizes para a publicidade dos respectivos contratos.</t>
+  </si>
+  <si>
+    <t>8024</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>Alex Vinicius Coelho - Alex da Autoescola, Cláudio Roberto de Castro - Cláudio Enfermeiro, Daniel Cândido de Oliveira - Diel do Anú, João B. de Freitas do Nascimento-Joãozinho Bigode, José S. Reis de Bittencourt - Zezinho do SuperMais, Luciano Pereira - Lucinho do Gás, Maria Izabel Martins Crovato, Marinho Jose de Almeida Neto - Marinho do Hospital, Robson-Nei Renier Capobiango - Robson Capobiango</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8024/utilidade_publica_municipal_a_associacao_agnus_dei_educacional.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação Agnus Dei Educacional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8032</t>
+  </si>
+  <si>
+    <t>2302</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8032/plo._n_28_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CIRCULAÇÃO DE “BICICLETAS ELÉTRICAS, CICLOMOTORES, EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS E BICICLETAS MOTORIZADAS” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, ESTABELECE MEDIDAS EDUCATIVAS DE CONSCIENTIZAÇÃO NO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8043</t>
+  </si>
+  <si>
+    <t>2303</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8043/10_projeto_lei_tempo_integral_educacao_final.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO INTEGRAL EM TEMPO INTEGRAL NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO, ESTABELECE DIRETRIZES PARA SUA IMPLEMENTAÇÃO, GESTÃO, MONITORAMENTO E AVALIAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8069</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8069/projeto_de_lei_ldo_2027_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027.</t>
+  </si>
+  <si>
+    <t>8078</t>
+  </si>
+  <si>
+    <t>2305</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8078/plo._n_29_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GARANTIA DE ATENDIMENTO PRIORITÁRIO ÀS PESSOAS “IDOSAS, PESSOAS COM DEFICIÊNCIA, PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), PESSOAS COM MOBILIDADE REDUZIDA, GESTANTES, LACTANTES E PESSOAS COM CRIANÇAS DE COLO EM EVENTOS PÚBLICOS” REALIZADOS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8079</t>
+  </si>
+  <si>
+    <t>2306</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8079/09_projeto_de_lei_monitor_educacional.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO DE MONITOR EDUCACIONAL NO QUADRO DE PESSOAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, INTEGRANTE DO GRUPO OCUPACIONAL DE SERVIÇOS ADMINISTRATIVO-EDUCACIONAL DA LEI COMPLEMENTAR MUNICIPAL Nº 026, DE 10 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8080</t>
+  </si>
+  <si>
+    <t>2307</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8080/08_projeto_lei_bicicleta_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CIRCULAÇÃO, NAS VIAS URBANAS DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, DE BICICLETAS ELÉTRICAS E EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8097</t>
+  </si>
+  <si>
+    <t>2308</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8097/plo_n_____-2026_institui_o_programa_municipal_de_turismo_rural.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE TURISMO RURAL “CAMINHOS RURAIS DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8111</t>
+  </si>
+  <si>
+    <t>2309</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8111/10_rojeto_de_lei_credito_especial_projetos_sociais_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO MUNICÍPIO, DESTINADO A EXECUÇÃO DE PROJETOS VOLTADOS À PROMOÇÃO DA ASSISTÊNCIA SOCIAL, SEGURANÇA ALIMENTAR E APOIO À SAÚDE FUNCIONAL DE CIDADÃOS EM SITUAÇÃO DE VULNERABILIDADE E IDOSOS INSTITUCIONALIZADOS NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8138</t>
+  </si>
+  <si>
+    <t>2310</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8138/plo._n_30_-_2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O “PROGRAMA MUNICIPAL DE IDENTIFICAÇÃO, PROTEÇÃO E ORIENTAÇÃO ÀS PESSOAS COM DOENÇA DE ALZHEIMER E OUTRAS DOENÇAS NEUROCOGNITIVAS” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8158</t>
+  </si>
+  <si>
+    <t>2311</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8158/projeto_de_lei_leia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Posto de Saúde da Família Gisléia Maria de Souza no Bairro Novo Horizonte, no Município de Visconde do Rio Branco-MG, e dá outras providências.</t>
+  </si>
+  <si>
     <t>7429</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania honorária a Sra. Rita Aparecida Ramalho Coelho.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania honorária ao Sr. Milton Rodrigues Natalino.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Alex Vinicius Coelho - Alex da Autoescola</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_cidadao_honorario_marcio_victor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária ao Sr. Márcio Moreira Victor.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>754</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guilherme Guimarães de Azevedo</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7471/pr._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA AO SENHOR ANTÔNIO FERNANDES CAMPOS.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/titulo_cidadao_honorario_bruno_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária ao Sr. Bruno Groppo Felippe.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>756</t>
   </si>
@@ -648,141 +879,543 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. CLÉBER LIMA DA SILVA.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7716/07_pr_-_jorcelino_batista.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. JORCELINO BATISTA.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
+    <t>Gerson Gomes de Freitas - Amigo Xereba, Guilherme Guimarães de Azevedo</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, A MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO, A “DAMA DA CULTURA RIO-BRANQUENSE”, DESTINADA A HOMENAGEAR PESSOAS QUE SE DESTACARAM POR RELEVANTES CONTRIBUIÇÕES À PROMOÇÃO, VALORIZAÇÃO E PRESERVAÇÃO DA CULTURA RIO-BRANQUENSE.</t>
+  </si>
+  <si>
+    <t>7763</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
     <t>Gerson Gomes de Freitas - Amigo Xereba</t>
   </si>
   <si>
-    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7763/pr_no_2026_eder_-dj_tico-cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. ÉDER FERNANDO DE MOURA.</t>
   </si>
   <si>
+    <t>7805</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7805/a-projeto_de_resolucao_merito_regis.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO DR. RÉGIS JOSUÉ DE ANDRADE REIS.</t>
+  </si>
+  <si>
+    <t>7823</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7823/pr_no_2026_denise_aparecida_cardoso_barreto_cidadao_honorario.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA À SRA. DENISE APARECIDA CARDOSO BARRETO.</t>
+  </si>
+  <si>
+    <t>7847</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7847/08_pr_-_camara_na_comunidade.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA “CÂMARA NA COMUNIDADE” NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>7856</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7856/1-resolucao_das_diarias_correto_e_assinado_pelo_presidente.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão das diárias de viagens dos agentes políticos e servidores da Câmara Municipal de_x000D_
+Visconde do Rio Branco e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7868</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7868/1-resolucao_das_diarias_em_construcao_nova_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão das diárias dos Servidores e Parlamentares do Poder Legislativo Municipal e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>7899</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7899/09_pr_-_ana_maria.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA À SRª. ANA MARIA SILVA MOREIRA.</t>
+  </si>
+  <si>
+    <t>7910</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7910/pr_no_2026_osvaldo_capistrano-pipoca.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. OSVALDO CAPISTRANO.</t>
+  </si>
+  <si>
+    <t>7928</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7928/resolucao_do_carro_com_tabela_fipe.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a classificação de bem_x000D_
+móvel como inservível, autoriza sua_x000D_
+baixa patrimonial e transferência ao_x000D_
+Poder Executivo Municipal, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>7958</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE VEREADORES, Gerson Gomes de Freitas - Amigo Xereba, Alex Vinicius Coelho - Alex da Autoescola, Cláudio Roberto de Castro - Cláudio Enfermeiro, Daniel Cândido de Oliveira - Diel do Anú, Guilherme Guimarães de Azevedo, João B. de Freitas do Nascimento-Joãozinho Bigode, José S. Reis de Bittencourt - Zezinho do SuperMais, Luciano Pereira - Lucinho do Gás, Maria Izabel Martins Crovato, Marinho Jose de Almeida Neto - Marinho do Hospital, Robson-Nei Renier Capobiango - Robson Capobiango</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7958/1-pr_no_2026_maria_de_lourdes_torres-medalha_theresinha_pinto.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO – DAMA DA CULTURA RIO-BRANQUENSE”, IN MEMORIAM, À SRA. MARIA DE LOURDES TORRES.</t>
+  </si>
+  <si>
+    <t>7959</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7959/2-pr_no_2026_oiliam_jose_medalha_theresinha_pinto.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DA MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO – DAMA DA CULTURA RIO-BRANQUENSE”, IN MEMORIAM, AO SR.OILIAM JOSÉ.</t>
+  </si>
+  <si>
+    <t>7960</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7960/4-pr_no_2026__alexandrina_lucia_medalha_theresinha_pinto.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DA MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO – DAMA DA CULTURA RIO-BRANQUENSE” À SRA. ALEXANDRINA LÚCIA DA SILVA MEDINA.</t>
+  </si>
+  <si>
+    <t>7970</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7970/3-pr_no_2026-cleber_lima_medalha_theresinha_pinto.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DA MEDALHA DE MÉRITO CULTURAL “DONA THERESINHA DE ALMEIDA PINTO – DAMA DA CULTURA RIO-BRANQUENSE” AO SR. CLÉBER LIMA DA SILVA.</t>
+  </si>
+  <si>
+    <t>8008</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>Daniel Cândido de Oliveira - Diel do Anú</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8008/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. CELIO JUNIOR ESTEVAM MOREIRA</t>
+  </si>
+  <si>
+    <t>8036</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8036/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. CÉLIO JUNIOR ESTEVAM MOREIRA.</t>
+  </si>
+  <si>
+    <t>8049</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8049/diploma_de_merito_legislativo_ao_leo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão do Diploma de Mérito Legislativo ao Sr. Leonardo Anacleto Lopes.</t>
+  </si>
+  <si>
+    <t>8056</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8056/projeto_de_resolucao_merito_rosileia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Diploma de Mérito Legislativo a Sra. Rosileia Maria Coelho de Souza.</t>
+  </si>
+  <si>
+    <t>8098</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8098/projeto_de_resolucao_merito_aline.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO A SRA. ALINE IGNACHITI.</t>
+  </si>
+  <si>
+    <t>8100</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8100/cidadania_honoraria_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. FABIANO RODRIGUES DE CAMPOS LARA.</t>
+  </si>
+  <si>
+    <t>8113</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8113/dispoe_sobre_concessao_de_titulo_de_cidadania_honoraria_a_sra._rayane_pereira_nunes_amaral..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de Título de Cidadania Honorária à Sra. Rayane Pereira Nunes Amaral.</t>
+  </si>
+  <si>
+    <t>8114</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8114/projeto_de_resolucao_cidadania_honoraria_julio_ramalho.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. JULIO MARIA RAMALHO.</t>
+  </si>
+  <si>
+    <t>8122</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8122/titulo_cidadao_honorario_tuninho.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de Título de Cidadania Honorária ao Sr. José Antônio de Oliveira Aniceto</t>
+  </si>
+  <si>
+    <t>8145</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8145/projeto_de_resolucao_cidadania_fabricio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. FABRICIO RODRIGUES DE CAMPOS LARA.</t>
+  </si>
+  <si>
+    <t>8146</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8146/merito_luciano_tigus.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. LUCIANO JOSÉ LOPES.</t>
+  </si>
+  <si>
+    <t>8147</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8147/merito_dalton.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. DALTON NEVES DUARTE.</t>
+  </si>
+  <si>
+    <t>8153</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8153/projeto_de_resolucao_comissao_da_lei_orcamentaria_corrigida_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Comissão Especial para aprovação da Prestação de Contas referente ao Exercício de 2022 do Município de Visconde do Rio Branco-MG.</t>
+  </si>
+  <si>
+    <t>8154</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8154/projeto_de_resolucao_comissao_da_lei_orcamentaria_corrigida_ass.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Comissão Especial para aprovação da Prestação de Contas referente ao Exercício de 2022 do Município de Visconde do Rio Branco-MG</t>
+  </si>
+  <si>
+    <t>8157</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8157/projeto_de_resolucao_-_merito_legislativo_-_hugo_henriques_junior.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE MÉRITO LEGISLATIVO AO SENHOR HUGO HENRIQUES JUNIOR.</t>
+  </si>
+  <si>
+    <t>7930</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7930/mensagem_de_veto_a_emenda_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA 11/2026 NO PL 2272/2025</t>
+  </si>
+  <si>
+    <t>7931</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7931/mensagem_de_veto_a_emenda_aditiva_09-2026_pl_150-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA 09/2026 NO PLC 150/2025</t>
+  </si>
+  <si>
+    <t>7932</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7932/mensagem_de_veto_a_emenda_modificativa_01-2026_-_pl_150-2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA MODIFICATIVA 01 NO PLC 150/2025</t>
+  </si>
+  <si>
+    <t>7933</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7933/mensagem_de_veto__emenda_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA 02/2026 NO PL 2272/2025</t>
+  </si>
+  <si>
+    <t>7934</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7934/mensagem_de_veto_a_emenda_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA 03/2026 NO PL 2272/2025</t>
+  </si>
+  <si>
+    <t>7935</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7935/mensagem_de_veto_a_emenda_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO A EMENDA 06/2026 NO PL 2272/2025</t>
+  </si>
+  <si>
     <t>7389</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PRESIDENTE DA CÂMARA MUNICIPAL, QUE SEJA CRIADA A COMISSÃO ESPECIAL PARA REVISÃO, ADAPTAÇÃO E MODERNIZAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL , BEM COMO A CONTRATAÇÃO, COM INEXIBILIDADE DE LICITAÇÃO DE EMPRESA PARA CONSULTORIA LEGISLATIVA PARA AUXILIAR A REVISÃO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE OBRAS E MOBILIDADE URBANA ESCLARECIMENTO SOBRE A PONTE VELHA DA CACHOEIRINHA (COLÔNIA), SE VAI DEMOLIR E QUANDO SERÁ?</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7413/req._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O CUMPRIMENTO DAS DETERMINAÇÕES DO TCE/MG NO PROCESSO Nº 1127975.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7414/req._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, A AMPLA DIVULGAÇÃO DAS INFORMAÇÕES E ORIENTAÇÕES PARA O CADASTRO DE PACIENTES ONCOLÓGICOS NO NOVO AUXÍLIO DE TRANSPORTE, ALIMENTAÇÃO E HOSPEDAGEM INSTITUÍDO PELO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7416/req.____-2026_informacoes_lei_15.326-2026.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES ACERCA DAS MEDIDAS ADOTADAS PARA A EFETIVA APLICAÇÃO DA LEI FEDERAL 15.326/2026.</t>
   </si>
   <si>
     <t>7423</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7423/req._no_43-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, E DA SECRETARIA DE OBRAS E MOBILIDADE URBANA, INFORMAÇÕES DE QUAIS MEDIDAS FORAM TOMADAS, MEDIANTE A MANUTENÇÃO DA TORRE DE TELEFONIA NO BAIRRO RANCHO VERDE 3.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7424/req._no_44-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, INFORMAÇÕES DE QUAIS MATERIAIS FORAM ADQUIRIDOS (APOSTILAS/SISTEMAS DE ENSINO), PARA OS ALUNOS DA REDE MUNICIPAL REFERENTE AO ANO LETIVO DE 2026. E QUAL É A DATA PREVISTA PARA ENTREGA EFETIVA DOS MATERIAIS NAS UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7464/req._no_45-2026_vereadora_maria_izabel.pdf</t>
   </si>
@@ -1252,50 +1885,446 @@
     <t>REQUER A SECRETÁRIA DE EDUCAÇÃO, JUNTAMENTE AO SETOR DE TRANSPORTE DA PREFEITURA MUNICIPAL, INFORMAÇÕES ATUALIZADAS ACERCA DO TRANSPORTE UNIVERSITÁRIO NO MUNICÍPIO:_x000D_
 _x000D_
 - O NÚMERO TOTAL DE ALUNOS UNIVERSITÁRIOS ATUALMENTE ATENDIDOS PELO TRANSPORTE FORNECIDO PELO MUNICÍPIO;_x000D_
 _x000D_
 - A QUANTIDADE DE ÔNIBUS DISPONIBILIZADOS PARA ESSE ATENDIMENTO;_x000D_
 _x000D_
 - A DESCRIÇÃO DA FROTA UTILIZADA (PRÓPRIA, TERCEIRIZADA OU MISTA);_x000D_
 _x000D_
 - A ESPECIFICAÇÃO DO TIPO DE RECURSO FINANCEIRO UTILIZADO PARA CUSTEIO DO TRANSPORTE UNIVERSITÁRIO (RECURSOS PRÓPRIOS DO MUNICÍPIO, CONVÊNIOS, PROGRAMAS ESTADUAIS/FEDERAIS OU OUTRAS FONTES);_x000D_
 _x000D_
 - O CUSTO MENSAL ESTIMADO DO SERVIÇO.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7780/req._no_56-2026_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DESTA CASA DE LEIS, QUE SEJA ENCAMINHADO ESTE REQUERIMENTO À EMPRESA COLETIVOS RIO BRANCO, RESPONSÁVEL PELO TRANSPORTE PÚBLICO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE EXISTE A POSSIBILIDADE DE REALIZAÇÃO DE UM MUTIRÃO PARA EMISSÃO DA CARTEIRINHA DE GRATUIDADE NO TRANSPORTE COLETIVO, EM PARCERIA COM A CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
+    <t>7817</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7817/req._no_58-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER, INFORMAÇÕES DETALHADAS SOBRE O PLANEJAMENTO, CRONOGRAMA E EXECUÇÃO ORÇAMENTÁRIA DAS ATIVIDADES CULTURAIS E ESPORTIVAS REALIZADAS PELA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER NO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>7818</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7818/req._no_57-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, QUE SEJA DIVULGADO TODOS OS CONVÊNIOS FIRMADOS COM O GOVERNO ESTADUAL OU FEDERAL NO ÚLTIMO ANO E O STATUS DE EXECUÇÃO DE CADA REPASSE.</t>
+  </si>
+  <si>
+    <t>7844</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7844/req._informacoes_sobre_bicicletas_eletricas._assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SETOR DE TRÂNSITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG, INFORMAÇÕES RELACIONADAS ÀS BICICLETAS ELÉTRICAS NAS VIAS PÚBLICAS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>7852</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7852/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES DETALHADAS SOBRE OS ÍNDICES DE ALFABETIZAÇÃO INFANTIL NO MUNICÍPIO E AS MEDIDAS ADOTADAS PARA SUA MELHORIA.</t>
+  </si>
+  <si>
+    <t>7883</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7883/requerimento_repasse_ao_hospital.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE,_x000D_
+APÓS O REPASSE DE QUINHENTOS MIL REAIS (R$ 500.000,00) A SER EFETUADO PELA_x000D_
+CÂMARA MUNICIPAL AO PODER EXECUTIVO, SEJA REALIZADO O REPASSE_x000D_
+IMEDIATO, INTEGRAL E VINCULADO DO REFERIDO VALOR AO HOSPITAL SÃO JOÃO_x000D_
+BATISTA, PARA APLICAÇÃO EXCLUSIVA NA MANUTENÇÃO E CONTINUIDADE DOS_x000D_
+SERVIÇOS DE SAÚDE PRESTADOS À POPULAÇÃO._x000D_
+DO ENVIO À TERCEIRA PROMOTORIA_x000D_
+Outrossim, requer que cópia do presente expediente seja encaminhada à 3ª_x000D_
+Promotoria de Justiça da Comarca, para ciência e eventual acompanhamento.</t>
+  </si>
+  <si>
+    <t>7903</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7903/req._no_59-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À MESA DIRETORA DESTA CASA DE LEIS, INFORMAÇÕES SOBRE A IMPLEMENTAÇÃO E FUNCIONAMENTO DA OUVIDORIA LEGISLATIVA DA CÂMARA MUNICIPAL (RESOLUÇÃO Nº 736/2025), E SOLICITA TAMBÉM OS SEGUINTES ESCLARECIMENTOS: _x000D_
+_x000D_
+1) - QUAL O ESTÁGIO ATUAL DE IMPLEMENTAÇÃO FÍSICA E ADMINISTRATIVA DA OUVIDORIA LEGISLATIVA? EXISTE UMA DATA PREVISTA PARA O INÍCIO EFETIVO DO ATENDIMENTO AO PÚBLICO?_x000D_
+_x000D_
+2) - JÁ FOI DESIGNADO O SERVIDOR RESPONSÁVEL (OUVIDOR) OU DEFINIDA A COMISSÃO QUE GERIRÁ OS TRABALHOS, CONFORME PREVISTO NA REFERIDA RESOLUÇÃO?_x000D_
+_x000D_
+3) - QUAIS CANAIS DE COMUNICAÇÃO (TELEFONE, E-MAIL, FORMULÁRIO ELETRÔNICO OU PRESENCIAL) SERÃO DISPONIBILIZADOS AO CIDADÃO RIO-BRANQUENSE PARA O REGISTRO DE DEMANDAS?_x000D_
+_x000D_
+4) - EXISTE UM PLANO DE COMUNICAÇÃO PARA INFORMAR À SOCIEDADE SOBRE A EXISTÊNCIA E A FINALIDADE DESTE NOVO ÓRGÃO DE CONTROLE E PARTICIPAÇÃO POPULAR?_x000D_
+_x000D_
+5) - HÁ NECESSIDADE DE PORTARIAS OU ATOS NORMATIVOS COMPLEMENTARES PARA O PLENO EXERCÍCIO DAS FUNÇÕES DA OUVIDORIA? CASO POSITIVO, QUAL O PRAZO PARA PUBLICAÇÃO?</t>
+  </si>
+  <si>
+    <t>7911</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7911/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE A EXECUÇÃO DOS RECURSOS DA LEI ALDIR BLANC NO MUNICÍPIO, ESPECIALMENTE QUANTO AOS CRITÉRIOS DE APLICAÇÃO, PRAZOS DO EDITAL E GARANTIA DE ACESSO AOS AGENTES CULTURAIS.</t>
+  </si>
+  <si>
+    <t>7922</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7922/req.2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE AS AÇÕES DE VACINAÇÃO CONTRA A INFLUENZA A NO MUNICÍPIO, COM FOCO NA COBERTURA DOS GRUPOS PRIORITÁRIOS E DA POPULAÇÃO VULNERÁVEL.</t>
+  </si>
+  <si>
+    <t>7927</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7927/req._doacao_do_carro_pdf.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE O CARRO DA CÂMARA MUNICIPAL SEJA DOADO PARA ASSOCIAÇÃO FOME DE VIVER.</t>
+  </si>
+  <si>
+    <t>7943</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7943/requerimento_caminhaao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve requer a V. Exa., nos termos do inciso I do art. 69 do Regimento Interno ouvindo o plenário, e se aprovado,que seja solicitado ao Sr. Prefeito Municipal as seguintes informações:,_x000D_
+_x000D_
+	1. Porque o caminhão Ford cedido pelo DER se encontra no almoxarifado sem a sua mecanização (pneus,diferencial,motor,sistema elétrico)?_x000D_
+	_x000D_
+    2.  A informação que todas a peças foram furtadas procede ou é apenas informações vazia?</t>
+  </si>
+  <si>
+    <t>7952</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7952/requerimento_2026_camara_mirim_em_pratica.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO SENHOR PRESIDENTE DESTA CASA LEGISLATIVA, QUE COLOQUE EM PRÁTICA PROJETO CÂMARA MIRIM NESTA CASA LEGISLATIVA, NOS TERMOS DO PROJETO DE RESOLUÇÃO Nº 581/2017, APROVADO EM 19 DE FEVEREIRO DE 2018.</t>
+  </si>
+  <si>
+    <t>7971</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7971/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES E ENVIO DE DOCUMENTAÇÃO REFERENTE À CONTRATAÇÃO DO INSTITUTO ALFA E BETO PARA FORNECIMENTO DE MATERIAL DIDÁTICO À REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>7972</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7972/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES ACERCA DAS EMENDAS PARLAMENTARES RECEBIDAS PELO MUNICÍPIO NOS ANOS DE 2023, 2024, 2025 E 2026.</t>
+  </si>
+  <si>
+    <t>7973</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7973/req._no_60-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, A DISPONIBILIZAÇÃO INTEGRAL DE DOCUMENTOS, INFORMAÇÕES TÉCNICAS, FINANCEIRAS E ADMINISTRATIVAS REFERENTES AO PROCESSO LICITATÓRIO Nº 137/2025, ADESÃO Nº 09/2025 E CONTRATO ADMINISTRATIVO Nº 167/2025, FIRMADOS PELO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA AQUISIÇÃO DE MATERIAIS ODONTOLÓGICOS, VISANDO SUBSIDIAR A ATIVIDADE FISCALIZATÓRIA DO PODER LEGISLATIVO QUANTO À LEGALIDADE, ECONOMICIDADE, VANTAJOSIDADE DA CONTRATAÇÃO E EVENTUAL OCORRÊNCIA DE IRREGULARIDADES ADMINISTRATIVAS.</t>
+  </si>
+  <si>
+    <t>7987</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7987/req._no_61-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, INFORMAÇÕES E PROVIDÊNCIAS ACERCA DA POSSIBILIDADE DE RETORNO E REINTEGRAÇÃO DO SR. ANTÔNIO DE PÁDUA VIEIRA SILVA (PADINHA) À ADMINISTRAÇÃO PÚBLICA MUNICIPAL, ESPECIFICAMENTE NA ÁREA DA SAÚDE, EM FACE DE SUA ABSOLVIÇÃO JUDICIAL DEFINITIVA E DO RECONHECIDO INTERESSE PÚBLICO EM SUA GESTÃO.</t>
+  </si>
+  <si>
+    <t>7988</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7988/requer_ao_sr._prefeito_informacoes_acerca_da_data_do_repasse_do_piso_salarial_da_enfermagem._ass.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SR. PREFEITO INFORMAÇÕES ACERCA DA DATA DO REPASSE DO PISO SALARIAL DA ENFERMAGEM.</t>
+  </si>
+  <si>
+    <t>7989</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7989/requer_a_secretaria_de_obras_informacoes_sobre_a_data_em_que_sera_realizado_o_patrolamento_e_cascalhamento_da_comunidade_santa_juliana._ass.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À SECRETARIA DE OBRAS INFORMAÇÕES SOBRE A DATA EM QUE SERÁ REALIZADO O PATROLAMENTO E CASCALHAMENTO DA COMUNIDADE SANTA JULIANA.</t>
+  </si>
+  <si>
+    <t>8013</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8013/req._no_62-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, INFORMAÇÕES DETALHADAS SOBRE A TRAMITAÇÃO DO PROCESSO ADMINISTRATIVO Nº 157/2026 – PREGÃO ELETRÔNICO Nº 60/2026, REFERENTE À AQUISIÇÃO DE MATERIAIS ESPORTIVOS, SOLICITANDO ESCLARECIMENTOS SOBRE RETIFICAÇÕES DO EDITAL, CRONOGRAMA DE CONCLUSÃO, CAUSAS DE EVENTUAIS ATRASOS E CÓPIA INTEGRAL DOS AUTOS, VISANDO O EXERCÍCIO DO DEVER FISCALIZATÓRIO E A TRANSPARÊNCIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>8017</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8017/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO O ENVIO DE EXEMPLARES DOS MATERIAIS DIDÁTICOS FORNECIDOS PELO INSTITUTO ALFA E BETO DO PRÉ-ESCOLAR AO 5º ANO NOS ANOS DE 2025 E 2026.</t>
+  </si>
+  <si>
+    <t>8018</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8018/req._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO O ENVIO DE PARECERES DE VALORIZAÇÃO PROFISSIONAL ELABORADOS PELO SETOR DE RECURSOS HUMANOS NOS ÚLTIMOS 2 (DOIS) ANOS.</t>
+  </si>
+  <si>
+    <t>8019</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8019/req._no_____2026__informacoes_sobre_a_lei_1765-2024.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE A LEI MUNICIPAL 1765/2024.</t>
+  </si>
+  <si>
+    <t>8030</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8030/req._no_63-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PREFEITO MUNICIPAL, EM REGIME DE URGÊNCIA, O ENVIO DE CERTIDÃO DO TCE/MG, MEMÓRIA DE CÁLCULO, RELATÓRIOS CONTÁBEIS E INFORMAÇÕES OFICIAIS ACERCA DO CUMPRIMENTO E DA EVENTUAL INCIDÊNCIA DOS MECANISMOS DE CONTENÇÃO FISCAL PREVISTOS NO ART. 167-A DA CONSTITUIÇÃO FEDERAL NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG.</t>
+  </si>
+  <si>
+    <t>8047</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8047/requerimento_lotes.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve requer a V. Exa., nos termos do inciso I do art. 69 do Regimento Interno ouvindo o plenário, e se aprovado,que seja solicitado ao Sr. Prefeito Municipal as seguinte informação:, Requer ao sr. prefeito seguintes informações e copias de documentos  referente a doações de lotes do município da concorrência publica Nº 012/2024 processo licitatório Nº 113/2024 referente ao Distrito Industrial Capela Velha ?_x000D_
+_x000D_
+_x000D_
+1-	 Levantamento topográfico oficial, arquivo georreferinciado e memorial descritivo completo de toda área do distrito industrial Capela Velha._x000D_
+_x000D_
+2-	Planta em DWG/PDF técnico com escala preciso._x000D_
+_x000D_
+_x000D_
+3-	Que o município  encaminhe a relação completa com nomes e CNPJ de todos contemplados do processo de cessão  de direito real de uso dos terrenos públicos ._x000D_
+_x000D_
+4-	Se houve ocorrência de furtos, danos ou depredação  de algum equipamento ou estrutura na área?_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+5-	Que encaminhe o cronograma atualizado  de infraestrutura e início do funcionamento efetivo do  distrito industrial Capela velha._x000D_
+6-	Ao longo do processo se ocorreu eventuais aditivos relacionados a medições ou qualquer documentos relacionados na  execução da insfraestrutura do local?</t>
+  </si>
+  <si>
+    <t>8053</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8053/req._no_64-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PRESIDENTE DESTA CASA DE LEIS, QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO PARA A PRESTAÇÃO DE CONTAS E ESCLARECIMENTOS DETALHADOS SOBRE A APLICAÇÃO DE EMENDAS PARLAMENTARES ESTADUAIS E FEDERAIS DESTINADAS AO MUNICÍPIO, ABRANGENDO AS ÁREAS DA SAÚDE, EDUCAÇÃO, OBRAS E DEMAIS SETORES DA ADMINISTRAÇÃO PÚBLICA, VISANDO ASSEGURAR A TRANSPARÊNCIA, A PUBLICIDADE E O ACOMPANHAMENTO DAS AÇÕES PELO PODER LEGISLATIVO E PELA SOCIEDADE CIVIL.</t>
+  </si>
+  <si>
+    <t>8057</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8057/req._no_____2026__informacoes_sobre_a_lei_1560-2021.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE A LEI MUNICIPAL 1560/2021.</t>
+  </si>
+  <si>
+    <t>8061</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8061/requerimento_lotes.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Visconde do Rio Branco/MG:_x000D_
+_x000D_
+O vereador que este subscreve requer a V. Exa., nos termos do inciso I do art. 69 do Regimento Interno ouvindo o plenário, e se aprovado,que seja solicitado ao Sr. Prefeito Municipal as seguintes informações:,</t>
+  </si>
+  <si>
+    <t>8093</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8093/req.__sobre_a_nao_instalacao_da_placa_de_identificacao_em_homenagem_ao_saudoso_jose_ass.pdf</t>
+  </si>
+  <si>
+    <t>REQUER ESCLARECIMENTOS SOBRE A NÃO INSTALAÇÃO DA PLACA DE IDENTIFICAÇÃO EM_x000D_
+HOMENAGEM AO SAUDOSO JOSÉ EXPEDITO TEODORO, CONFORME PREVISTO NA_x000D_
+LEI ORDINÁRIA Nº 1.866/2026, APROVADA POR ESTA CASA LEGISLATIVA EM 09 DE_x000D_
+ABRIL DE 2026, INFORMANDO: _x000D_
+1)	QUAL O MOTIVO PELO QUAL AINDA NÃO FOI PROVIDENCIADA A INSTALAÇÃO DA PLACA COM O NOME DE JOSÉ EXPEDITO TEODORO NO LOCAL DETERMINADO PELA REFERIDA LEI;_x000D_
+	_x000D_
+2)	SE EXISTE PREVISÃO PARA O CUMPRIMENTO DA LEI ORDINÁRIA Nº 1.866/2026 E A CONSEQUENTE INSTALAÇÃO DA HOMENAGEM APROVADA PELO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>8127</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8127/req._pedido_de_informacoes_e_documentacoes_referentes_a_arrecadacao_distribuicao_e_pagamento_de_honorarios_ass.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO AO SR. PREFEITO MUNICIPAL E AO PROCURADOR-GERAL DO MUNICÍPIO PEDIDO DE INFORMAÇÕES E DOCUMENTAÇÕES REFERENTES À ARRECADAÇÃO, DISTRIBUIÇÃO E PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS PELO MUNICÍPIO NO PERÍODO DOS ÚLTIMOS 6 (SEIS) ANOS, CONTENDO AS SEGUINTES INFORMAÇÕES: 1- Relação completa de todos os processos judiciais e administrativos relacionados ao PROCON/MG e demais demandas que tenham gerado honorários advocatícios em favor do Município nos últimos 06 (seis) anos. 2- Relação nominal de todos os beneficiários que receberam honorários advocatícios no período, contendo: a) Nome completo; b) Cargo ou vínculo com o Município; c) Valor recebido; d) Data do pagamento; e) Fundamento legal utilizado para autorização do pagamento._x000D_
+3– Cópia integral dos atos administrativos, pareceres jurídicos, leis, decretos, regulamentos ou decisões judiciais que embasaram a distribuição ou pagamento dos respectivos honorários. 4– Demonstrativo anual contendo os valores arrecadados e distribuídos a título de honorários advocatícios nos últimos 06 (seis) anos. 5– Informação sobre eventual existência de fundo, conta específica ou mecanismo de rateio destinado à gestão desses recursos. 6 – Esclarecimento acerca da existência de pagamentos realizados a pessoas que não integravam formalmente a Procuradoria Municipal ou que não possuíam atribuição legal para atuação nos processos que deram origem aos honorários.</t>
+  </si>
+  <si>
+    <t>8137</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8137/req._no_65-2026_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS ADOTADAS PARA A APLICAÇÃO DA LEI COMPLEMENTAR FEDERAL Nº 226/2026, QUE RESTABELECE A CONTAGEM DO PERÍODO AQUISITIVO DE VANTAGENS FUNCIONAIS POR TEMPO DE SERVIÇO, REFERENTE AO LAPSO TEMPORAL COMPREENDIDO ENTRE 28 DE MAIO DE 2020 E 31 DE DEZEMBRO DE 2021.</t>
+  </si>
+  <si>
     <t>7385</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA MUNICIPAL O ENCAMINHAMENTO À CÂMARA DE PROJETO DE LEI PARA ADEQUAÇÃO DA LEGISLAÇÃO MUNICIPAL À LEI FEDERAL Nº 15.326/2026, SANCIONADA PELO PRESIDENTE LULA, RECONHECENDO OS PROFESSORES DA EDUCAÇÃO INFANTIL COMO INTEGRANTES DA CARREIRA DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA MUNICIPAL A ADOÇÃO DE MEDIDAS PARA O ENVIO DE PROJETO DE LEI E PROVIDÊNCIAS ADMINISTRATIVAS E ORÇAMENTÁRIAS VISANDO À RECOMPOSIÇÃO DAS VANTAGENS FUNCIONAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS, REFERENTES AO PERÍODO DE 28 DE MAIO DE 2020 A 31 DE DEZEMBRO DE 2021, NOS TERMOS DA LEI COMPLEMENTAR Nº 15.326/2026.</t>
   </si>
   <si>
     <t>7388</t>
@@ -1333,53 +2362,50 @@
   <si>
     <t>QUE SEJA FEITA ILUMINAÇÃO  COM LÂMPADAS A VAPOR DE SÓDIO NO TREVO DO MASSAMBARÁ.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7393/repasse_do_hospital.pdf</t>
   </si>
   <si>
     <t>QUE AUMENTE O REPASSE MENSAL DO HOSPITAL SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/indicacao_corpo_de_bombeiro_2026_corrigida.pdf</t>
   </si>
   <si>
     <t>QUE  SEJA FEITA IMPLANTAÇÃO DE UMA BASE DO CORPO DE BOMBEIROS EM CONJUNTO COM OS BRIGADISTAS DE INCÊNDIO DE VISCONDE DO RIO BRANCO E IMPLANTAÇÃO DO SAMU EM LOCAL ESTRATÉGICO.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
-    <t>Daniel Cândido de Oliveira - Diel do Anú</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7396/reforma_e_limpeza_da_pracinha_do_bairro_mutirao..pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO A REALIZAÇÃO DA REFORMA E LIMPEZA DA PRACINHA DO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7397/rua_raposo_tavares_manutencao.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA INTERVENÇÃO URGENTE PARA MANUTENÇÃO  DA RUA RAPOSO  TAVARES, PARTE  BAIXA DO FERRO VELHO DO JOÃO BATISTA(BAIRRO FILIPINHO).</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7398/tapa_buraco_gordura_capitao_machado.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO  QUE SEJA FEITO OPERAÇÃO TAPA BURACOS INICIANDO NA POUSADA DO YPÊ ATÉ A COMUNIDADE DO GORDURA E COMUNIDADE DO CAPITÃO MACHADO.</t>
   </si>
   <si>
     <t>7399</t>
@@ -1675,392 +2701,305 @@
   <si>
     <t>QUE SEJA DISPONIBILIZADO TAMBORES DE LIXO NAS RUAS DO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE SEJA COLOCADO NA PRAÇA DO CENTENÁRIO ATIVIDADES RECREATIVAS E ATIVIDADES FíSICAS PARA POPULAÇãO.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE SEJA COSNTRUIDA UMA PRAÇA COM QUADRA E AREA DE LAZER NO BAIRRO ANTONIO SOARES.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A CAPINA E LIMPEZA GERAL DA RUA BERNARDO DE FREITAS, BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._-2026_luciano_pereira_capina.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A CAPINA E LIMPEZA GERAL DA RUA OURO PRETO, BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7462/manutencao_estrada_da_grota_cmelente_meio.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA  FEITA MANUTENÇÃO E TROCA DAS MANILHAS DA ESTRADA DA GROTA QUE VAI PARA O  PASSAROTO       ( MORRO DO ÂNGICO SENTIDO CLEMENTE DO MEIO , ÚLTIMA ENTRADA À ESQUERDA ANTES DA PONTE ).</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7463/tapa_buracos_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA  FEITA OPERAÇÃO TAPA BURACOS NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/ind._no_88-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETARIA DE OBRAS E MOBILIDADE URBANA, QUE REALIZEM A LIMPEZA DOS TERRENOS QUE PERTENCEM A PREFEITURA, NA RUA MARIA DO DODÔ (TIA VELHA), E NA RUA CAMPO BELO (FILIPINHO)</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/ind._no_89-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETARIA DE CULTURA, TURISMO, ESPORTE E LAZER, QUE SEJA DIVULGADO NAS REDES SOCIAIS DO MUNICÍPIO O CALENDÁRIO DE EVENTOS E ATIVIDADES RELACIONADOS A LEI ALDIR BLANC, E QUE SEJA DIVULGADO TAMBÉM O PLANO DE EXECUÇÃO DA REFERIDA LEI PARA O ANO DE 2026.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7467/ind._-2026_luciano_pereira_ponte.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A IMPLANTAÇÃO DE PROTEÇÃO LATERAL (GUARDA-CORPO/DEFENSAS), NA PONTE LOCALIZADA NA ESTRADA DO SANTANA QUE LIGA NA COMUNIDADE DO GORDURA.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7468/pracinha_do_bairro_cohab_2_incluindo_limpeza_e_reparo_dos_brinquedos..pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO A MANUTENÇÃO DA PRACINHA DO BAIRRO COHAB 2, INCLUINDO LIMPEZA E REPARO DOS BRINQUEDOS.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7469/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A IMPLANTAÇÃO DE PONTO DE ÔNIBUS E A ADEQUAÇÃO DO ITINERÁRIO DO TRANSPORTE COLETIVO EM FRENTE AO POSTO DE SAÚDE DA COLÔNIA (MARINHO DE ALMEIDA).</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7470/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A REFORMA, ORGANIZAÇÃO E ABERTURA DO PARQUE DE EXPOSIÇÕES MÁRIO BOUCHARDDET COMO ESPAÇO PÚBLICO DE LAZER E CONVIVÊNCIA, ESPECIALMENTE NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7473/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A ADOÇÃO DE MEDIDAS URGENTES PARA GARANTIR A DISPONIBILIZAÇÃO DE PROFISSIONAIS CAPACITADOS NO ATENDIMENTO ÀS CRIANÇAS NEURODIVERGENTES NAS ESCOLAS DA REDE MUNICIPAL, ASSEGURANDO O IMEDIATO RETORNO ÀS ATIVIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>7499</t>
-  </si>
-[...1 lines deleted...]
-    <t>57</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7499/indicacao_-_ponto_de_onibus_colonia.pdf</t>
   </si>
   <si>
     <t>sugerindo que o Poder Executivo, em conjunto com a empresa Coletivos Rio_x000D_
 Branco, providencie a organização e implantação de ponto de ônibus em frente_x000D_
 ao Posto de Saúde da Colônia (Marinho de Almeida), bem como promova a_x000D_
 adequação do itinerário da linha de transporte coletivo para que passe a atender_x000D_
 diretamente o referido local.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7500/muro_bairro_operario.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE SEJA ENVIADO COM URGÊNCIA UM ENGENHEIRO PARA AVALIAR O MURO QUE FOI CONSTRUIDO NO BAIRRO OPERÁRIO.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7501/centro_comunitario_solar.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO COMO PONTO DE APOIO DE ATENDIMENTO À SAÚDE E ESPAÇO MULTISSETORIAL  QUE ATENTA OS BAIRROS SOLAR I E II.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7502/van_odontologica_2026.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO AQUISIÇÃO DE UMA VAN ODONTOLÓGICA PARA ATENDIMENTO ITINERANTE À POPULAÇÃO.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7503/aumento_do_repasse_ao_asilo.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO REPASSE FINANCEIRO  PARA O LAR SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_compra_de_pneus_e_pa_carregadeira.pdf</t>
   </si>
   <si>
     <t>Prefeito QUE SEJA FEITO A COMPRA DE PNEUS NOVOS PARA AS MAQUINAS PATROL  E DE PÁ CARREGADEIRA.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7505/ind._-2026_luciano_pereira_buraco.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO OS DEVIDOS REPAROS EM UM BURACO QUE SE ABRIU NA RUA SEBASTIÃO LOPES FERRAZ, BAIRRO PRIMAVERA (PRÓXIMO AO NÚMERO 138).</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7506/asfalto_antonieta.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO QUE SEJA ASFALTADA A RUA ANTONIETA DE ALCÂNTARA LOCALIZADA NO BAIRRO JARDIM DA BARRA</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7507/pintura_e_placas_proximos_as_escolas.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE SEJA FEITA A PINTURA DE REDUTORES DE VELOCIDADE PROXIMOS A TODAS ESCOLAS DO MUNICÍPIO, COM A CONSTRUÇÃO DE REDUTORES  ONDE NÃO HOUVER , ALEM DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7508/destinado_a_comunidade_o_lote_localizado_em_frente_a_escolinha_do_mutirao_para_que_seja_construido_um_centro_comunitario_a_fim_de_atender_os_moradores_do_bairro_e_das_localidades_vizinhas.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA DESTINADO À COMUNIDADE O LOTE LOCALIZADO EM FRENTE À ESCOLINHA DO MUTIRÃO, PARA QUE SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO A FIM DE ATENDER OS MORADORES DO BAIRRO E DAS LOCALIDADES VIZINHAS</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7509/ind._-2026_luciano_pereira_buraco.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA, COM URGÊNCIA, A RECUPERAÇÃO DE UM BURACO NA RUA JOSÉ AMIN, BAIRRO CAPITÃO GONÇALO, BEM COMO A MELHORIA DO CALÇAMENTO NO MESMO TRECHO.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7510/subvencoes_as_associacoes.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO A DELIBERAÇÃO DE SUBVENÇÕES  AS ASSOCIAÇÕES E COOPERATIVAS URBANAS E RURAIS  QUE ESTEJAM CUMPRINDO COM AS EXIGÊNCIAS LEGAIS.</t>
   </si>
   <si>
     <t>7513</t>
-  </si>
-[...1 lines deleted...]
-    <t>69</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO AMPLIAÇÃO DA LINHA DE ÔNIBUS, PASSANDO NA RUA MARIA EDWIRGES SARAIVA E_x000D_
 PERTO DO POSTO DE SAÚDE MARINHO JOSÉ DE ALMEIDA NA COLÔNIA.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7519/ind.___-2026_-_revitalizacao_asfaltica_rua_ulisses_ferreira-_barreiro.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA UMA REVITALIZAÇÃO ASFÁLTICA NA RUA DR. ULISSES FERREIRA, NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7520/ind._no_92-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>SUGERE À SECRETÁRIA DE CULTURA, TURISMO, ESPORTE E LAZER, QUE VOLTE A REALIZAR O PROJETO ESPORTIVO “MULHER +”, QUE FOI CRIADO E  DESENVOLVIDO NA ADMINISTRAÇÃO 2020-2024.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7521/ind.____-2026_-_entulho_zumbi_dos_palmares.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO QUE FAÇA A RETIRADA DE UM ENTULHO QUE ESTA DEPOSITADO NA AVENIDA ZUMBI DOS PALMARES, PRÓXIMO A PRACINHA DO CAMPO BELO.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7522/ind.____-2026_-_cratera_beira_rio.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO JUNTAMENTE COM A SECRETARIA DE OBRAS QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO A CRATERA QUE SE FORMOU NA AVENIDA SINHO DRUMOND, NAS PROXIMIDADES DO CENTRO DE SAÚDE BEIRA RIO.</t>
   </si>
   <si>
     <t>7523</t>
-  </si>
-[...1 lines deleted...]
-    <t>74</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7523/ind._no_91-2025_vereadora_maria_izabel.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE AS SECRETARIAS DA ATUAL ADMINISTRAÇÃO, QUE SEJA REALIZADO UM EVENTO MULTISSETORIAL EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER NA PRAÇA 28 DE SETEMBRO.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7524/informatizacao.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SENHOR PREFEITO A INFORMATIZAÇÃO DOS PONTOS DE APOIO DA SAÚDE.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>76</t>
   </si>
@@ -3006,63 +3945,57 @@
   <si>
     <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO PITO ACESO, AO LADO DA QUADRA.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf</t>
   </si>
   <si>
     <t>SUGERE À PREFEITURA A REGULARIZAÇÃO URGENTE DO FORNECIMENTO DE ÁGUA NA COMUNIDADE DA PIEDADE DE CIMA, COM GARANTIA DE ABASTECIMENTO CONTÍNUO E DE QUALIDADE.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO JUNTO A SECRETARIA DE OBRAS E MOBILIDADE URBANA, O ALARGAMENTO DA PONTE DO BEIRA RIO.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>158</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO REPAROS EM VIA PÚBLICA, COM O DEVIDO TAPA-BURACO, BEM COMO A REMOÇÃO DE ENTULHOS EXISTENTES NO BAIRRO NOSSA SENHORA APARECIDA, RUA DO CONTORNO.</t>
   </si>
   <si>
     <t>7707</t>
-  </si>
-[...1 lines deleted...]
-    <t>159</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao__2026_ciclovia.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO A CONSTRUÇÃO DE UMA CICLOVIA BIDIRECIONAL, COM 2,50M DE LARGURA, COM INÍCIO NO BAIRRO GILENO SIQUEIRA (FUNDOS DA FÁBRICA DE RAÇÃO DA PIF-PAF), PASSANDO PELO PORTÃO PRINCIPAL DA COOPERTRAL, SEGUINDO PELA LINHA FÉRREA ATÉ O LOCAL ONDE FUNCIONA A SECRETARIA MUNICIPAL DE ESPORTE, CULTURA, TURISMO E LAZER.NA SEQUÊNCIA, O TRAJETO SEGUE À DIREITA PELA RUA MAJOR FELICÍSSIMO, PASSANDO PELO PONTILHÃO, PELA RUA EUGÊNIO DE MELO BARRETO, ATÉ A LOCALIDADE DA BARRA DOS COUTOS, NO VIADUTO SITUADO EM FRENTE À POUSADA DO YPÊ.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7708/indicacao_2026_bicicletarios.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SR. PREFEITO A INSTALAÇÃO DE TRÊS BICICLETÁRIOS NAS SEGUINTES LOCALIDADES: PRAÇAS 28 DE SETEMBRO, PRAÇA SANTO ANTÔNIO E PRAÇA SÃO SEBASTIÃO (BARREIRO), OU NA EVENTUAL IMPOSSIBILIDADE TÉCNICA DE INSTALAÇÃO NO INTERIOR DAS PRAÇAS, QUE OS BICICLETÁRIOS SEJAM IMPLANTADOS NO ENTORNO DA ÁREA DE ABRANGÊNCIA.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>161</t>
   </si>
@@ -3639,50 +4572,2062 @@
 COLÔNIA.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7790/indicacao_faixa_elevada_e_2_quebra_molas_na_rua_da_policlinica.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA UMA FAIXA DE PEDESTRE ELEVADA EM FRENTE A POLICLÍNICA E 2 QUEBRA-MOLAS, SENDO 1 ANTES E OUTRO DEPOIS.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7791/indicacao_faixa_elevada_bradesco.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDA UMA FAIXA ELEVADA NA RUA GENERAL OSÓRIO, EM FRENTE O BANCO BRADESCO.</t>
+  </si>
+  <si>
+    <t>7795</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7795/3-indicacao_grota_do_azedo.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO QUE SEJA FEITO JUNTO À_x000D_
+SECRETARIA DE OBRAS E MOBILIDADE URBANA, O PATROLAMENTO E_x000D_
+CASCALHAMENTO DA ESTRADA DE SANTA JULIANA, EM ESPECIAL GROTA DO_x000D_
+AZEDO.</t>
+  </si>
+  <si>
+    <t>7801</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7801/indicacao_bairro_alto_da_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO A LIMPEZA DE ENTULHO DA RUA JOÃO VIEIRA (BOQUEIRÃO), NO BAIRRO ALTO DA BOA VISTA.</t>
+  </si>
+  <si>
+    <t>7811</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7811/santo_cristo.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE COLOQUE UM VARREDOR ,FAÇA LIMPEZA E UMA AREA DE LAZER PARA AS CRIANÇAS DO BAIRRO SANTA CLARA E SANTO CRISTO.</t>
+  </si>
+  <si>
+    <t>7812</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7812/asfaltamento_sentido_a_polpa_roma.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO O ASFALTAMENTO DA ESTRADA RURAL DO FEITICEIRO SENTIDO A POLPA ROMA, QUE DÁ ACESSO AO POMBAL.</t>
+  </si>
+  <si>
+    <t>7813</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7813/iluminacao_ate_na_tial.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA COLOCADO ILUMINAÇÃO PÚBLICA DO LAGOONVILE ATE A EMPRESAA TIAL.</t>
+  </si>
+  <si>
+    <t>7814</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7814/ind._no_104-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETÁRIA DE OBRAS E MOBILIDADE URBANA, QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO DA RUA RUBENS TEIXEIRA LOPES, NO BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>7815</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7815/ind._no_105-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO PREFEITO MUNICIPAL, JUNTAMENTE A SECRETÁRIA DE OBRAS E MOBILIDADE URBANA, QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO DA RUA VEREADOR ADÃO AMORIM, E RUA MARIA ANTONIETA CORDEIRO, NO BAIRRO FILIPINHO.</t>
+  </si>
+  <si>
+    <t>7816</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7816/ind._no_106-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, A CRIAÇÃO E A IMPLEMENTAÇÃO DE UM CANAL DE COMUNICAÇÃO OFICIAL VIA APLICATIVO WHATSAPP DESTINADO AO RECEBIMENTO DE DEMANDAS DE ZELADORIA URBANA, APRESENTADAS DIRETAMENTE PELOS MUNÍCIPES.</t>
+  </si>
+  <si>
+    <t>7821</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7821/indicacao_rota_turistica_2026.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA CRIADO UMA ROTA TURÍSTICA CONTEMPLANDO AS COMUNIDADES RURAIS DOS CLEMENTES, MEMÓRIA E CAMELINHA.</t>
+  </si>
+  <si>
+    <t>7822</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7822/festival_cachaca.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO A CRIAÇÃO E REALIZAÇÃO DO “FESTIVAL DA CACHAÇA”.</t>
+  </si>
+  <si>
+    <t>7824</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7824/indicacao_2026_drenagem_corrego_santa_maria.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A REALIZAÇÃO DE  200M DE DRENAGEM DO CÓRREGO SANTA MARIA.</t>
+  </si>
+  <si>
+    <t>7825</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7825/indicacao_2026_veiculo_buscar_medicamentos_regional.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A DISPONIBILIZAÇÃO DE UM VEÍCULO, COM MOTORISTA VINCULADO À ÁREA DA SAÚDE, PARA REALIZAR A RETIRADA DOS MEDICAMENTOS FORNECIDOS PELO ESTADO AOS MORADORES DE VISCONDE DO RIO BRANCO, JUNTO À FARMÁCIA REGIONAL DE UBÁ/MG.</t>
+  </si>
+  <si>
+    <t>7826</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7826/indicacao_2026_laje-pontihao_coronel_jose_mesquita-santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SOLICITE JUNTO AO DNIT AUTORIZAÇÃO PARA A CONSTRUÇÃO DE UMA LAJE ESTRUTURAL REFORÇADA, COM ESPESSURA MÍNIMA DE 20 (VINTE) CENTÍMETROS, OU, ALTERNATIVAMENTE, PARA A INSTALAÇÃO DE UM CHAPÃO DE AÇO (PONTILHÃO), COM 4,50 METROS DE LARGURA POR 2,00 METROS DE EXTENSÃO, NO SEGUINTE ENDEREÇO: RUA CORONEL JOSÉ MESQUITA, PRÓXIMO AOS NÚMEROS 400 E 400-B, BAIRRO SANTO ANTÔNIO, VISCONDE DO RIO BRANCO/MG.</t>
+  </si>
+  <si>
+    <t>7827</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7827/faixa_de_pedreste_brown.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA UMA FAIXA DE PEDESTRE EM FRENTE À ACADEMIA BROWN TEAN NA RUA VIGÁRIO VARELA E PINTURA DAS DEMAIS FAIXAS NA PROXIMIDADE.</t>
+  </si>
+  <si>
+    <t>7828</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7828/caminhao_retro.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A AQUISIÇÃO DE UM CAMINHÃO COM RETRO ACOPLADO PARA ATENDER AS DEMANDAS DO DIA A DIA COM MAIS RAPIDEZ E EFICIÊNCIA.</t>
+  </si>
+  <si>
+    <t>7831</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7831/ind._18_pdf.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO A LIMPEZA DE ENTULHO DA TRAVESSA GERALDO AMIN, BAIRRO SÃO JORGE.</t>
+  </si>
+  <si>
+    <t>7833</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>Cláudio Roberto de Castro - Cláudio Enfermeiro, COMISSÃO DE VEREADORES, Robson-Nei Renier Capobiango - Robson Capobiango</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7833/pace_hemominas_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITO UM POSTO AVANÇADO DE COLETA EXTERNA DE SANGUE (PACE) CONVENIADA COM A FUNDAÇÃO_x000D_
+HEMOMINAS.</t>
+  </si>
+  <si>
+    <t>7838</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7838/ind._-2026_luciano_pereira_tapa_buracos.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS NO RUADO DA USINA.</t>
+  </si>
+  <si>
+    <t>7842</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7842/ind._-2026_luciano_pereira_academia.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A MANUTENÇÃO DOS APARELHOS DE ACADEMIA AO AR LIVRE DO BAIRRO SOLAR.</t>
+  </si>
+  <si>
+    <t>7845</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7845/ind._____-2026-__instalacao_semaforos_rua_nova.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA INSTALADO SEMÁFOROS NO CRUZAMENTO QUE DESCE DO ALTO DA BOA VISTA NA RUA PREFEITO JÚLIO CARONE E NA AVENIDA DR. CARLOS SOARES (NAS PROXIMIDADES DA RODOVIÁRIA).</t>
+  </si>
+  <si>
+    <t>7846</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7846/ind._____-2026-_obra_de_asfaltamento_no_morro_do_ze_bone.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE REALIZE OBRA DE ASFALTAMENTO NO MORRO DO ZÉ BONÉ.</t>
+  </si>
+  <si>
+    <t>7848</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7848/ind._-2026_luciano_pereira_capina.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A CAPINA E LIMPEZA GERAL DA RUA ALAMEDA DOS LÍRIOS, BAIRRO BELVEDERE.</t>
+  </si>
+  <si>
+    <t>7849</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7849/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO O ENCAMINHAMENTO DE PROJETO DE LEI PARA ADEQUAÇÃO DO QUADRO DE SERVIDORES MUNICIPAIS À AMPLIAÇÃO DA LICENÇA-PATERNIDADE PARA 20 DIAS, COM REGULAMENTAÇÃO NO ÂMBITO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7850</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7850/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A MANUTENÇÃO E RECUPERAÇÃO DAS VIAS PÚBLICAS DO BAIRRO JARDIM DONA JOVINA, ESPECIALMENTE DA RUA SEBASTIÃO JOSÉ DA SILVA.</t>
+  </si>
+  <si>
+    <t>7851</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7851/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A LIMPEZA COMPLETA E PERIÓDICA DE MATO E LIXO NA RUA MARIA DO DODÔ (TIA VEIA).</t>
+  </si>
+  <si>
+    <t>7854</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7854/ind.____-2026-__instalacao_de_placas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA INSTALADO NOVAS PLACAS DE IDENTIFICAÇÃO NAS RUAS ONDE AS EXISTENTES SE ENCONTRAM DANIFICADAS.</t>
+  </si>
+  <si>
+    <t>7885</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7885/infraestrutura_da_rua_maria_theresa_ferreira_de_carvalho_no_bairro_nova_chacara_com_reparo_da_via_incluindo_manutencao_dos_bloquetes_soltos_correcao_de_buracos_e_manutencao_de_bueiros..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO MELHORIAS NA INFRAESTRUTURA DA RUA MARIA THERESA FERREIRA DE CARVALHO, NO BAIRRO NOVA CHÁCARA, COM REPARO DA VIA, INCLUINDO MANUTENÇÃO DOS BLOQUETES SOLTOS, CORREÇÃO DE BURACOS E MANUTENÇÃO DE BUEIROS.</t>
+  </si>
+  <si>
+    <t>7886</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7886/manutencao_periodica_a_cada_15_dias_na_mina_dagua_localizada_no_bairro_barreiro..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A REALIZAÇÃO DE MANUTENÇÃO PERIÓDICA, A CADA 15 DIAS, NA MINA D’ÁGUA LOCALIZADA NO BAIRRO BARREIRO.</t>
+  </si>
+  <si>
+    <t>7887</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7887/ind._-2026_luciano_pereira_cascalho_1.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO O CASCALHAMENTO E MANUTENÇÃO DA ESTRADA RURAL LOCALIZADA NA COMUNIDADE DO CLEMENTE DE BAIXO, PRÓXIMO AO HARAS ARCO-ÍRIS.</t>
+  </si>
+  <si>
+    <t>7888</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7888/ind._-2026_luciano_pereira_cascalho.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO O CASCALHAMENTO E MANUTENÇÃO DA ESTRADA RURAL LOCALIZADA NA COMUNIDADE DO CLEMENTE, PRÓXIMO AO RANCHO DO VANDO AMARAL.</t>
+  </si>
+  <si>
+    <t>7889</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7889/ponte_da_barra.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A CONSTRUÇÃO DE UMA PONTE DA RUA EUGENIO DE MELO (RUA DO FÓRUM) À RUA TEÓFILO DUBRÊ SAINDO PRÓXIMO AO CRUZAMENTO QUE DÁ ACESSO AO BARRALS.</t>
+  </si>
+  <si>
+    <t>7890</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7890/quadra_formiga.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR.PREFEITO QUE FAÇA A COBERTURA  DA QUADRA E A CONSTRUÇÃO DE DOIS BANHEIROS NA QUADRA DO BAIRRO CORONEL JOAQUIM LOPES.</t>
+  </si>
+  <si>
+    <t>7891</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7891/patrolamento_estrada_perto_do_sr_ari.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL QUE FAZ A LIGAÇÃO DA ESTRADA CAMELINHA A ESTRADA BEIRA RIO (RIO DOS BAGRES) NAS PROXIMIDADES DA PROPRIEDADE DO ARI COELHO.</t>
+  </si>
+  <si>
+    <t>7892</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7892/cemiterio_pet.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA CRIADO UM CEMITÉRIO PET NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>7893</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7893/clinica_veterinaria.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA ABERTA UMA CLÍNICA VETERINÁRIA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>7894</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7894/massambara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITO O RECAPEAMENTO ASFALTICO NA ESTRADA PRINCIPAL DO MASSAMBARÁ ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>7896</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7896/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A ORGANIZAÇÃO DO TRÂNSITO NA AVENIDA SINHÔ DRUMMOND, COM IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, FAIXAS DE PEDESTRES, CALÇADAS E ORDENAMENTO DE ESTACIONAMENTO.</t>
+  </si>
+  <si>
+    <t>7897</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7897/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A REALIZAÇÃO DE LIMPEZA, CAPINA E COLETA DE LIXO EM TODA A EXTENSÃO DA RUA MELO BARRETO (BEIRA LINHA).</t>
+  </si>
+  <si>
+    <t>7900</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7900/ind.______-2026_-_pintura_faixa_de_pedestres_avenida_dr._carlos_soares.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA A PINTURA DAS FAIXAS DE PEDESTRES NA AVENIDA DR. CARLOS SOARES, NO CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>7901</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7901/ind._____-_2026_-detector_de_metal_escolas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE INSTALE PORTAL COM DETECTOR DE METAIS NA ENTRADA DE TODAS AS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>7902</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7902/ind._____-2026_-_uso_de_bicicletas_eletricas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A ADOÇÃO DE CAMPANHAS POLÍTICAS PÚBLICAS DE CONSCIENTIZAÇÃO VOLTADAS AO USO SEGURO E RESPONSÁVEL DE BICICLETAS ELÉTRICAS, INCLUSIVE NAS ESOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>7907</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7907/manutencao_ponte_do_angico.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITO LIMPEZA ,SINALIZAÇÃO E AMPLIAÇÃO DA PONTE DO MORRO DO ÂNGICO.</t>
+  </si>
+  <si>
+    <t>7908</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7908/estabilizadora_de_solo.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA ANÁLISE PARA AQUISIÇÃO DE UMA MÁQUINA ESTABILIZADORA DE SOLO.</t>
+  </si>
+  <si>
+    <t>7909</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7909/torre_telefonia_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA A INTERVENÇÃO JUNTO A UMA EMPRESA DE TELEFONIA PARA INSTALAÇÃO DE UMA TORRE COM ANTENA DE SINAL MÓVEL QUE ATENDA O BAIRRO NOVO HORIZONTE , E BAIRROS VIZINHOS.</t>
+  </si>
+  <si>
+    <t>7912</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7912/limpeza_e_capinagem_da_r._ernesto_coelho_piedade_pdf.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A LIMPEZA E CAPINAGEM DA RUA ERNESTO COELHO, BAIRRO PIEDADE.</t>
+  </si>
+  <si>
+    <t>7913</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7913/sr._prefeito_em_conjunto_a_secretaria_municipal_de_saude_que_os_moradores_do_bairro_filipinho_sejam_cadastrados_no_programa_saude_da_familia._pdf.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO, EM CONJUNTO À SECRETARIA MUNICIPAL DE SAÚDE QUE OS MORADORES DO BAIRRO FILIPINHO SEJAM CADASTRADOS NO PROGRAMA SAÚDE DA FAMÍLIA.</t>
+  </si>
+  <si>
+    <t>7914</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE VEREADORES, Robson-Nei Renier Capobiango - Robson Capobiango, Daniel Cândido de Oliveira - Diel do Anú</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7914/cemiterio_pet.pdf</t>
+  </si>
+  <si>
+    <t>7915</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7915/clinica_veterinaria.pdf</t>
+  </si>
+  <si>
+    <t>7929</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7929/ind._asso._fome_de_viver_pdf.pdf</t>
+  </si>
+  <si>
+    <t>QUE O CARRO DA CÂMARA MUNICIPAL SEJA DOADO PARA OSC- ASSOCIAÇÃO FOME DE VIVER.</t>
+  </si>
+  <si>
+    <t>7936</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7936/ind._-2026_luciano_pereira_buraco.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO OS DEVIDOS REPAROS EM UM BURACO QUE SE ABRIU NA AVENIDA THEOPHILE DUBREIL (PRÓXIMO A ENTRADA DO CHALÉ PIZZARIA).</t>
+  </si>
+  <si>
+    <t>7937</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7937/ind._-2026_luciano_pereira_pintura.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A PINTURA DA ESCOLA MUNICIPAL GABRIEL DE CARVALHO, LOCALIZADA NA COMUNIDADE DO GORDURA.</t>
+  </si>
+  <si>
+    <t>7938</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7938/sugere_ao_sr._prefeito_a_realizacao_de_manutencao_periodica_a_cada_15_dias_na_mina_dagua_localizada_no_bairro_barreiro.pdf</t>
+  </si>
+  <si>
+    <t>7939</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7939/ind._no_107-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DAS SECRETARIAS DE ASSISTÊNCIA SOCIAL, EDUCAÇÃO E SAÚDE, PROMOVA A DIVULGAÇÃO E A IMPLEMENTAÇÃO DE AÇÕES ESTRATÉGICAS REFERENTES AO "MAIO LARANJA" — MÊS DE COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES — EM CUMPRIMENTO AOS DITAMES DA LEI MUNICIPAL Nº 1817/2025, QUE INSTITUI A SEMANA DE PREVENÇÃO E COMBATE À PEDOFILIA, CYBERPEDOFILIA E ABUSO SEXUAL NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>7940</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7940/ind._no_108-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE DETERMINE, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E DA SECRETARIA MUNICIPAL DE SAÚDE, A REALIZAÇÃO DE REFORMA ESTRUTURAL, EM CARÁTER DE URGÊNCIA, NA UBS ANACLETO LOPES GOMES, SITUADA NA BARRA DOS COUTOS, COM FOCO PRIORITÁRIO NA MANUTENÇÃO TOTAL DA REDE ELÉTRICA, VISANDO SANAR O RISCO IMINENTE CAUSADO POR FIOS DESENCAPADOS E GARANTIR A SEGURANÇA DE PACIENTES E SERVIDORES.</t>
+  </si>
+  <si>
+    <t>7941</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7941/ind._no_109-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE REALIZE A REFORMA E MANUTENÇÃO COMPLETA DA QUADRA POLIESPORTIVA DO ALTO DA BOA VISTA, CONTEMPLANDO A SUBSTITUIÇÃO DO PISO, TROCA DE TODA A EXTENSÃO DOS ALAMBRADOS, ESTUDO DE VIABILIDADE PARA A INSTALAÇÃO DE COBERTURA E A IMPLANTAÇÃO DE GRADES DE SEGURANÇA NO PARQUINHO INFANTIL ANEXO AO EQUIPAMENTO ESPORTIVO.</t>
+  </si>
+  <si>
+    <t>7944</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7944/ind._a_limpeza_e_capinagem_do_bairro_colonia.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO A REALIZAÇÃO DE LIMPEZA E CAPINAGEM EM TODA A EXTENSÃO DO BAIRRO COLÔNIA.</t>
+  </si>
+  <si>
+    <t>7946</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7946/limpeza_rua_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO COM URGÊNCIA A LIMPEZA DA RUA JOSÉ PASSOS NO BAIRRO NOVO HORIZONTE E QUE SEJA ESTENDIDA A LIMPEZA EM TODO BAIRRO NOVO HORIZONTE E NOVA CIDADE.</t>
+  </si>
+  <si>
+    <t>7947</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7947/ligacao_antonio_soares_a_bairro_serra_verde.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITA A CONSTRUÇÃO DE UMA VIA LIGANDO OS BAIRROS ANTÔNIO SOARES,ALTO DA COLINA AO BAIRRO SERRA VERDE FAZENDO A LINHA DE ACESSO PELA VERTENTE AO ALTO QUE CORTA OS DOIS BAIRROS</t>
+  </si>
+  <si>
+    <t>7948</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7948/limpeza_caminho_de_cana.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA O RESTABELECIMENTO DA POLÍTICA RURAL ESTABELECIDA NO ARTIGO 233 DA LEI ORGÂNICA MUNICIPAL PARA ATENDER OS PRODUTORES DE CANA DE AÇUCAR E FRUTAS COM A LIMPEZA DAS ESTRADAS RURAIS QUE DÃO ACESSO AS SUAS PLANTAÇÕES.</t>
+  </si>
+  <si>
+    <t>7949</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7949/ind.____-2026_-_olho_vivo_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A INSTALAÇÃO DE CÂMERAS DE “OLHO VIVO” EM FRENTE À RODOVIÁRIA.</t>
+  </si>
+  <si>
+    <t>7950</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7950/ind.____-2026_-_entulho_rua_joao_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A RETIRADA DE UM ENTULHO QUE ESTA DEPOSITADO EM UM BECO NO FINAL DA RUA JOÃO DE ALMEIDA, NO BAIRRO BARREIRO.</t>
+  </si>
+  <si>
+    <t>7951</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7951/ind._____-2026_-_apoio_psicologico_profissionais_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE CRIE UM PROGRAMA DE APOIO PSICOLÓGICO A TODOS OS PROFISSIONAIS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>7953</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7953/indicacao_2026_rede_pluvial_e_pavimentacao_rua_ormindo_barbosa_-catete.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO  A ADOÇÃO DAS SEGUINTES PROVIDÊNCIAS: CONSTRUÇÃO DE UMA CURVA DE NÍVEL EM FORMA DE CANALETA, DIRECIONANDO O ESCOAMENTO DAS ÁGUAS PLUVIAIS PARA DENTRO DE UM MATA-BURRO A SER CONSTRUÍDO COM TRILHOS FERROVIÁRIOS; EXECUÇÃO DE APROXIMADAMENTE 155 METROS DE REDE DE DRENAGEM DE ÁGUAS PLUVIAIS NA PARTE ALTA DA RUA ORMINDO BARBOSA, NO TRECHO COMPREENDIDO ENTRE O BAR E RESTAURANTE DO ZECA E A CONFECÇÃO CHARM FINELY, DE PROPRIEDADE DE ROBSON E CÍNTIA, NO BAIRRO CATETE E A PAVIMENTAÇÃO DO REFERIDO TRECHO COM PARALELEPÍPEDO OU ASFALTO, PROMOVENDO A LIGAÇÃO COM A PARTE BAIXA DA RUA RAUL OLEGÁRIO, VIA QUE POSSUI LARGURA APROXIMADA DE 8,5 METROS.</t>
+  </si>
+  <si>
+    <t>7954</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7954/indicacao_2026_energia_eletrica_rua_ormindo_barbosa_-catete.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE PROCEDA COM A CONTRATAÇÃO, JUNTO À ENERGISA OU EMPRESA DO RAMO DEVIDAMENTE LICITADA, PARA A EXECUÇÃO DE APROXIMADAMENTE 155 METROS DE EXTENSÃO DE REDE ELÉTRICA BIFÁSICA, NAS TENSÕES 110V E 220V, DESTINADA AO ATENDIMENTO DE 03 RESIDÊNCIAS, UM ESTABELECIMENTO COMERCIAL E UMA EMPRESA DO RAMO DE CONFECÇÃO, LOCALIZADOS NA RUA ORMINDO BARBOSA, NO BAIRRO CATETE.</t>
+  </si>
+  <si>
+    <t>7955</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7955/indicacao_2026_plantar_ypes_calcadao.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJAM PLANTADAS 10 (DEZ) ÁRVORES DA ESPÉCIE IPÊ NO CALÇADÃO DENOMINADO “RANDERSON RONILDO DA SILVA”, POPULARMENTE CONHECIDO COMO “CALÇADÃO DOS 71 IPÊS”, LOCALIZADO ENTRE OS BAIRROS PIEDADE E RANCHO VERDE.</t>
+  </si>
+  <si>
+    <t>7956</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7956/ind._asso._fome_de_viver_pdf.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR PREFEITO QUE O CARRO DA CÂMARA MUNICIPAL SEJA DOADO PARA OSC- ASSOCIAÇÃO FOME DE VIVER.</t>
+  </si>
+  <si>
+    <t>7957</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7957/barraginha.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA UMA BARRAGINHA NA GROTA DO GORDURA PROXIMO A CASA DO SR. FIINHO</t>
+  </si>
+  <si>
+    <t>7961</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7961/manutencao_morro_santana.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL JOSÉ DE SOUZA MARIANA POPULARMENTE CONHECIDA COMO MORRO DO SANTANA.</t>
+  </si>
+  <si>
+    <t>7962</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7962/faixa_elevada_borracharia_do_bim.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA CONSTRUÍDA UMA FAIXA ELEVADA NAS PROXIMIDADES DA BORRACHARIA DO BIM, BEM COMO REALIZADO AUMENTO DA ALTURA DA FAIXA ELEVADA LOCALIZADA EM FRENTE AO MERCADO PAIS E FILHOS, AMBAS SITUADAS NA RUA WALTER CUNHA,  BAIRRO BARREIRO.</t>
+  </si>
+  <si>
+    <t>7963</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7963/caminhao_cacamba.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE PROVIDENCIE A AQUISIÇÃO DE CAMINHÃO CAÇAMBA PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE OBRAS.</t>
+  </si>
+  <si>
+    <t>7964</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7964/queimada.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA SEJA FEITAATRAVÉS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE CAMPANHA CONTRA QUEIMADAS</t>
+  </si>
+  <si>
+    <t>7965</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7965/limpeza_canaleta.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA LIMPEZA DAS CANALETAS NA COMUNIDADE DO GORDURA</t>
+  </si>
+  <si>
+    <t>7966</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7966/realizacao_de_manutencao_e_substituicao_da_grade_do_bueiro_localizado_na_rua_oscar_salermo_bairro_barreiro_proximo_ao_numero_203..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO A REALIZAÇÃO DE MANUTENÇÃO E SUBSTITUIÇÃO DA GRADE DO BUEIRO LOCALIZADO NA RUA OSCAR SALERMO, BAIRRO BARREIRO, PRÓXIMO AO NÚMERO 203.</t>
+  </si>
+  <si>
+    <t>7974</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7974/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A IMPLEMENTAÇÃO DAS LEIS MUNICIPAIS Nº 1.685/2024 E Nº 1.800/2025, QUE DISPÕEM SOBRE A CRIAÇÃO DOS CENSOS DE PESSOAS COM TEA E PESSOAS NEURODIVERGENTES E DE SEUS FAMILIARES.</t>
+  </si>
+  <si>
+    <t>7975</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7975/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À MESA DIRETORA DA CÂMARA MUNICIPAL A APRESENTAÇÃO DE PROJETO DE RESOLUÇÃO VISANDO ALTERAR O FORMATO DOS DEBATES E DA APRECIAÇÃO DAS PROPOSIÇÕES NAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS.</t>
+  </si>
+  <si>
+    <t>7976</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7976/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA O RETORNO DA OFERTA DE PROFESSORES DE EDUCAÇÃO FÍSICA PARA O ENSINO FUNDAMENTAL I NAS ESCOLAS MUNICIPAIS, COM O CHAMAMENTO DOS APROVADOS NO CONCURSO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>7991</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7991/praca_jorge_carone.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A TROCA DA TAMPA DO BUEIRO LOCALIZADO NA PRAÇA JORGE CARONE FILHO PRÓXIMO AO NÚMERO 402</t>
+  </si>
+  <si>
+    <t>7992</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7992/mata_burro_fuad_rachid_recuperado.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A TROCA DOS DOIS MATA BURRO LOCALIZADOS NA RUA FUAD RACHID NO BAIRRO CENTENÁRIO</t>
+  </si>
+  <si>
+    <t>7994</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7994/auxilio_trasnporte.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AOS SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE CONCEDER REAJUSTE NO VALOR DO AUXÍLIO-TRANSPORTE E/OU AUXÍLIO-GASOLINA DESTINADO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>7995</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7995/indicacao_bicicletas_eletricas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CONTRATAÇÃO OU IMPLANTAÇÃO DE PROGRAMA DE DISPONIBILIZAÇÃO DE BICICLETAS ELÉTRICAS PARA UTILIZAÇÃO PELOS SERVIDORES PÚBLICOS MUNICIPAIS QUE NECESSITAM DE LOCOMOÇÃO PARA EXECUÇÃO DE SUAS ATIVIDADES DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>7996</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7996/doacao_de_lote_para_o_solar.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO  QUE ESTUDE A POSSIBILIDADE DE DESTINAR O LOTE ATUALMENTE INUTILIZADO, LOCALIZADO ENTRE AS RUAS CAROLINA GOMES ALVES E RUA JANUÁRIA RAIMUNDA ALBERTO, PRÓXIMO À QUADRA DO BAIRRO SOLAR, PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO.</t>
+  </si>
+  <si>
+    <t>7997</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7997/ind._-2026_luciano_pereira_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO O ASFALTAMENTO DA TRAVESSA AGENOR GERÔNIMO DE FREITAS, ALTO DA BOA VISTA.</t>
+  </si>
+  <si>
+    <t>7999</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7999/ind.____2026_-_limpeza_bueiro_avenida_zumbi_dos_palmares.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADO SERVIÇOS DE LIMPEZA, MANUTENCÃO E SUBSTITUIÇÃO DA GRADE DO BUEIRO, LOCALIZADO NA AVENIDA ZUMBI DOS PALMARES, EM FRENTE A RESIDÊNCIA DE NÚMERO 419.</t>
+  </si>
+  <si>
+    <t>8000</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8000/ind._____2026_-calcamento_rua_eugenio_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO MELHORIAS NO CALÇAMENTO DA RUA EUGENIO DE MELO NAS PROXIMIDADES DA UNIDADE DE PRONTO ATENDIMENTO (UPA).</t>
+  </si>
+  <si>
+    <t>8001</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8001/ind.______2026_-_farmacinha_animal.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A CRIAÇÃO DE UMA FARMACINHA POPULAR ANIMAL, DESTINADA AO ATENDIMENTO DE TUTORES DE FELINOS E CANINOS DE BAIXA RENDA E AOS ANIMAIS DE RUA.</t>
+  </si>
+  <si>
+    <t>8003</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8003/ind_2026_a_construcao_de_uma_nova_escola_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA VIABILIZAR A CONSTRUÇÃO DE UMA NOVA ESCOLA, CONSIDERANDO A LOCALIZAÇÃO QUE MELHOR ATENDA ÀS NECESSIDADES DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>8004</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8004/ind_2026_que_seja_instalado_um_radar_e_redutores_de_velocidade_no_trevo_do_filipinho_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO QUE INTERCEDA JUNTO AO_x000D_
+DNIT- DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES PARA_x000D_
+QUE SEJA INSTALADO UM RADAR E REDUTORES DE VELOCIDADE NO TREVO DO_x000D_
+FILIPINHO NA ALTURA DA ENTRADA QUE DÁ ACESSO AO CLEMENTE DO MEIO.</t>
+  </si>
+  <si>
+    <t>8005</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE VEREADORES, Gerson Gomes de Freitas - Amigo Xereba, Luciano Pereira - Lucinho do Gás, Robson-Nei Renier Capobiango - Robson Capobiango</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8005/indicacao__-2026_repassar_carro_creches_santa_clara_e_sao_francisco_1.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA DESTINADO E REPASSADO O VEÍCULO FIAT/IDEA ELX FLEX 1.8, PLACA HLF-1806/MG, CHASSI nº 9BD135616A2131214, ANO 2009, MODELO 2010, COR PRATA, DEVOLVIDO PELA CÂMARA MUNICIPAL AO PODER EXECUTIVO, CONFORME RESOLUÇÃO Nº 681/2026, PARA UTILIZAÇÃO PELOS CENTROS DE EDUCAÇÃO INFANTIL SANTA CLARA E SÃO FRANCISCO DE ASSIS.</t>
+  </si>
+  <si>
+    <t>8007</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8007/sugere_ao_sr._prefeito_a_manutencao_e_limpeza_da_praca_do_bairro_serra_verde..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A MANUTENÇÃO E LIMPEZA DA PRAÇA DO BAIRRO SERRA VERDE.</t>
+  </si>
+  <si>
+    <t>8009</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8009/cessao_de_uso_de_area_publica_para_implantacao_de_unidade_de_bombeamento_de_agua_no_bairro_rancho_verde_iii..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A CESSÃO DE USO DE ÁREA PÚBLICA PARA IMPLANTAÇÃO DE UNIDADE DE BOMBEAMENTO DE ÁGUA NO BAIRRO RANCHO VERDE III.</t>
+  </si>
+  <si>
+    <t>8011</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8011/ind._no_111-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE REALIZE A REFORMA ESTRUTURAL URGENTE NA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO CHÁCARA E O FORNECIMENTO IMEDIATO DE EQUIPAMENTOS BÁSICOS DE ATENDIMENTO, VISANDO SANAR PRECARIEDADES DE INFRAESTRUTURA E GARANTIR CONDIÇÕES MÍNIMAS DE DIGNIDADE E SEGURANÇA AOS PACIENTES E SERVIDORES.</t>
+  </si>
+  <si>
+    <t>8012</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8012/ind._no_110-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, A INTENSIFICAÇÃO DA FISCALIZAÇÃO E O CUMPRIMENTO DA LEI COMPLEMENTAR Nº 040/2014, VISANDO A CONSTRUÇÃO, MANUTENÇÃO E ADEQUAÇÃO DAS CALÇADAS E PASSEIOS PÚBLICOS PELOS PROPRIETÁRIOS DE IMÓVEIS E TERRENOS URBANOS, COM VISTAS À GARANTIA DA ACESSIBILIDADE E SEGURANÇA DA MOBILIDADE URBANA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>8014</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8014/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA DO RESTABELECIMENTO DO PLENO FUNCIONAMENTO DAS CÂMERAS DE VIDEOMONITORIAMENTO DO PROGRAMA OLHO VIVO JÁ INSTALADAS NO MUNICÍPIO, BEM COMO A AMPLIAÇÃO DESSE SISTEMA PARA OUTRAS ÁREAS ESTRATÉGICAS.</t>
+  </si>
+  <si>
+    <t>8015</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8015/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A INSTALAÇÃO DE MANILHAS E A REALIZAÇÃO DE MANUTENÇÃO EM PASSAGEM NO SÍTIO CACHOEIRA SÃO FRANCISCO, NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8016</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8016/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA QUE ACIONE A COPASA PARA SOLUCIONAR VAZAMENTO DE ESGOTO NA RUA MAJOR FELICÍSSIMO, NO ENCONTRO COM A AV DR CELSO MACHADO (RUA DA FEIRA), AO LADO DO ESTACIONAMENTO DO TOKO.</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8020/iluminacao_massambara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITA A EXTENSÃO DE REDE COM ILUMINAÇÃO DA ENTRADA DO  TREVO DO MASSAMBARÁ MG 447 ATÉ AS PROXIMIDADES DA RESIDÊNCIA DO VALDINEI ZONTA E DA ENTRADA QUE DA ACESSO AO POSTO DE SAÚDE E CENTRO COMUNITÁRIO AMIGOS DO MASSAMBARÁ ATÉ PROXIMO A RESIDÊNCIA DO SENHOR PAULO SEVERIANO.</t>
+  </si>
+  <si>
+    <t>8021</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8021/volta_caef.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE VOLTE COM CAEF (CENTRO DE ATENDIMENTO AO ESTUDANTE FUNDAMENTAL).</t>
+  </si>
+  <si>
+    <t>8022</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8022/insalubridade_gari.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA CONCEDIDO O ADICIONAL DE 40% DE INSALUBRIDADE AOS GARIS (COLETORES DE LIXO E TRABALHADORES DA LIMPEZA URBANA) DO MUNÍCIPIO.</t>
+  </si>
+  <si>
+    <t>8031</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8031/ind._-2026_luciano_pereira_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO OS SERVIÇOS DE RECAPEMAENTO ASFÁLTICO NA AVENIDA THEOPHILE DUBREIL.</t>
+  </si>
+  <si>
+    <t>8033</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8033/indicacao_2026_pavimentacao_rua_sebastiao_cardoso_de_melo-piedade.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO  A REALIZAÇÃO DA PAVIMENTAÇÃO, EM PARALELEPÍPEDO OU ASFALTO,  DA RUA SEBASTIÃO CARDOSO DE MELO, LOCALIZADA NO BAIRRO PIEDADE.</t>
+  </si>
+  <si>
+    <t>8037</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8037/sugere_ao_sr._prefeito_juntamente_com_a_secretaria_de_obras_melhorias_no_escoamento_de_agua_da_rua_tereza_goncalves_no_bairro_nova_america..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS, MELHORIAS NO ESCOAMENTO DE ÁGUA DA RUA TEREZA GONÇALVES, NO BAIRRO NOVA AMÉRICA.</t>
+  </si>
+  <si>
+    <t>8038</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8038/ind.que_seja_instalado_um_semaforo_no_cruzamento_da_avenid_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO, JUNTO À SECRETARIA DE OBRAS E MOBILIDADE URBANA QUE SEJA INSTALADO UM SEMAFÓRO NO CRUZAMENTO DA AVENIDA DR. CARLOS SOARES COM AS RUAS MOREIRA CÉSAR E ADIR RACHID.</t>
+  </si>
+  <si>
+    <t>8039</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8039/ind.instalacao_com_lampadas_a_vapor_de_sodio_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO, JUNTO À SECRETARIA DE OBRAS E MOBILIDADE URBANA QUE SEJA FEITA INSTALAÇÃO COM LÂMPADAS A VAPOR DE SÓDIO NOS TREVOS QUE DÃO ACESSO AO BAIRRO COLÔNIA.</t>
+  </si>
+  <si>
+    <t>8040</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8040/buerio_entrada_bairro_jardins.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE FAÇA MANUTENÇÃO DA GRADE DE BUEIRO NO INÍCIO DA R. DR. GILSON BALBI, BAIRRO JARDINS, PRÓXIMO AO NÚMERO 10.</t>
+  </si>
+  <si>
+    <t>8041</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8041/manutenccao_estrada_gordura.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE FAÇA MANUTENÇÃO DE TODA EXTENSÃO DA ESTRADA DO GORDURA , BEM COMO A LIMPEZA E ROÇADA DO_x000D_
+MATO QUE ESTÁ INVADINDO A PISTA.</t>
+  </si>
+  <si>
+    <t>8042</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8042/iluminacao_morro_do_angico.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR QUE FAÇA A EXTENSÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA POPURLAMENTE CONHECIDA COMO “MORRO DO ÂNGICO” ATÉ A ESTRADA RIO-BAHIA NO CLEMENTE DO MEIO.</t>
+  </si>
+  <si>
+    <t>8044</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8044/cobertura_quadra_alto_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A COBERTURA DA QUADRA DO ALTO DO BOA VISTA</t>
+  </si>
+  <si>
+    <t>8045</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8045/onibus_circular_alto_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA COLOCADO UMA LINHA DE ONIBUS NO BAIRRO ALTO DO BOA VISTA.</t>
+  </si>
+  <si>
+    <t>8046</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8046/ind._-2026_luciano_pereira_meio_fio.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADO O REPARO DO MEIO-FIO DA RUA OSVALDO PASSOS, BAIRRO ANTÔNIO SOARES.</t>
+  </si>
+  <si>
+    <t>8048</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8048/ind._-2026_luciano_pereira_ponte.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA, EM CARÁTER DE URGÊNCIA, A RECUPERAÇÃO E MANUTENÇÃO DA CABECEIRA DA PONTE LOCALIZADA NO CLEMENTE (PRÓXIMO AO ENGENHO DO RAUL).</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8050/ind._no_112-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE REALIZE URGENTEMENTE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA FLORIANO PEIXOTO, ESPECIFICAMENTE EM FRENTE AO CENTRO DE APOIO AO ENSINO ESPECIAL (CAEE), VISANDO GARANTIR A SEGURANÇA DE ALUNOS, FAMILIARES E PROFISSIONAIS QUE FREQUENTAM A UNIDADE.</t>
+  </si>
+  <si>
+    <t>8051</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8051/ind._no_113-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA A CONSTRUÇÃO DE CALÇADA NA RUA EUGÊNIO DE MELO, BAIRRO BARRA DOS COUTOS, NO TRECHO COMPREENDIDO PELAS PROXIMIDADES DA CRECHE MUNICIPAL, FÓRUM, MINISTÉRIO PÚBLICO E COMÉRCIO LOCAL, VISANDO GARANTIR A ACESSIBILIDADE, A SEGURANÇA DOS PEDESTRES E A CONTINUIDADE DO FLUXO DE CIRCULAÇÃO NA VIA.</t>
+  </si>
+  <si>
+    <t>8052</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8052/ind._no_114-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL JUNTAMENTE AO PROCON, QUE CRIE E REALIZE A CAMPANHA “JUNHO VIOLETA” EM VISCONDE DO RIO BRANCO, VISANDO À CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE À VIOLÊNCIA CONTRA A PESSOA IDOSA, COM FOCO ESPECIAL NA PROTEÇÃO CONTRA GOLPES VIRTUAIS, FRAUDES ELETRÔNICAS E ABUSOS FINANCEIROS, POR MEIO DE AÇÕES EDUCATIVAS EM PARCERIA COM O GRUPO BEM VIVER E ÓRGÃOS DE PROTEÇÃO SOCIAL.</t>
+  </si>
+  <si>
+    <t>8058</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8058/ind.____-2026_-canteiros_beira_rio.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA UMA REFORMA NOS CANTEIROS LOCALIZADOS EM FRENTE AO POSTO DE SAÚDE BEIRA RIO.</t>
+  </si>
+  <si>
+    <t>8059</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8059/ind.____-_2026_-iluminacao_feira_livre.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA MELHORIAS NA ILUMINAÇÃO PÚBLICA DO LOCAL QUE ACONTECE A FEIRA LIVRE ÀS QUARTAS-FEIRAS.</t>
+  </si>
+  <si>
+    <t>8060</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8060/ind.____-_2026_-calcamento_praca_28_de_setembro.docx.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJAM REALIZADOS REPAROS E MELHORIAS NO CALÇAMENTO DA PRAÇA 28 DE SETEMBRO.</t>
+  </si>
+  <si>
+    <t>8065</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8065/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A REALIZAÇÃO DE MANUTENÇÃO, LIMPEZA, CAPINA E OPERAÇÃO TAPA-BURACOS NA RUA FREI ZACARIAS, NO BAIRRO DE LOURDES.</t>
+  </si>
+  <si>
+    <t>8066</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8066/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A ADEQUAÇÃO DOS VENCIMENTOS DOS MÉDICOS E DENTISTAS DO MUNICÍPIO EM CONFORMIDADE COM A LEI FEDERAL Nº 3.999/61.</t>
+  </si>
+  <si>
+    <t>8067</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8067/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A MANUTENÇÃO DA RUA MEIRISLENE PEREIRA DO NASCIMENTO FERRAZ, NO BAIRRO NOVA CHÁCARA, EM RAZÃO DE AFUNDAMENTO DA VIA E RISCOS À SEGURANÇA DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>8077</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8077/indicacao_sino_da_igreija_matriz_sao_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA AS PROVIDÊNCIAS NECESSÁRIAS PARA O RECONHECIMENTO E REGISTRO DO SOM DO SINO DA IGREJA SÃO JOÃO BATISTA COMO PATRIMÔNIO CULTURAL  IMATERIAL DO MUNICÍPIO DE VISCONDE DO RIO BRANCO- MG.</t>
+  </si>
+  <si>
+    <t>8081</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8081/ind._a_imediata_execucao_do_fechamento_da_galeria_eden_clubass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO, QUE DETERMINE COM A_x000D_
+MÁXIMA URGÊNCIA, A AUTORIZAÇÃO E, SE POSSÍVEL, A IMEDIATA EXECUÇÃO_x000D_
+DO FECHAMENTO DA GALERIA “EDEN CLUB” DURANTE O PERÍODO NOTURNO,_x000D_
+BEM COMO A IMPLEMENTAÇÃO DE SINALIZAÇÃO ADEQUADA E FISCALIZAÇÃO_x000D_
+RIGOROSA DO TRÂNSITO E ESTACIONAMENTO DE MOTOCICLETAS NO INTERIOR_x000D_
+DA REFERIDA GALERIA.</t>
+  </si>
+  <si>
+    <t>8082</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8082/ind.2dois_trevos_com_sinalizacao_e_iluminacao_na_colonia_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO, JUNTAMENTE A SECRETARIA_x000D_
+DE OBRAS E MOBILIDADE URBANA, QUE SEJA FEITO EM CONJUNTO COM OS_x000D_
+ORGÃOS COMPETENTES, 2(DOIS) TREVOS COM SINALIZAÇÃO E ILUMINAÇÃO_x000D_
+NA COLÔNIA, SENDO: UM EM FRENTE O BOI NA BRASA E OUTRO NA SAÍDA DA_x000D_
+RUA MARIA EDWIRGES SARAIVA QUE DÁ ACESSO À RODOVIA.</t>
+  </si>
+  <si>
+    <t>8083</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8083/faixa_de_pedestre_elevada_chacara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A TROCA DO REDUTOR DE VELOCIDADE POR UMA FAIXA DE PEDESTRE ELEVADA EM FRENTE AO PSF DO BAIRRO CHÁCARA.</t>
+  </si>
+  <si>
+    <t>8084</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8084/cobertura_quadra_chacara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITA A COBERTURA DA QUADRA DO BAIRRO CHÁCARA LOCALIZADA PRÓXIMIO AO PSF.</t>
+  </si>
+  <si>
+    <t>8085</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8085/rampa_de_acessibilidade.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA CONSTRUIDO RAMPAS DE ACESSIBILIDADE NAS FAIXAS DE PEDESTRE DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>8086</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8086/2_horarios_onibus.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE VOLTE  COM 2  HORÁRIOS DE TRANSPORTE (ÔNIBUS,CARRO) PARA JUIZ DE FORA E MURIAÉ.</t>
+  </si>
+  <si>
+    <t>8087</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8087/insalubridade_auxiliares.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO UM ESTUDO SOBRE A POSSIBILIDADE DE PAGAMENTO DE INSALUBRIDADE AOS FUNCIONARIOS AUXILIARES DE EDUCAÇÃO,AUXILIARES DE SERVIÇOS EDUCACIONAL E AUXILIARES SERVIÇOS GERAIS.</t>
+  </si>
+  <si>
+    <t>8089</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8089/hidrantes.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À COMPANHIA DE SANEAMENTO DE MINAS GERAIS – COPASA, VISANDO À REALIZAÇÃO DE ESTUDOS TÉCNICOS E POSTERIOR INSTALAÇÃO DE HIDRANTES EM PONTOS ESTRATÉGICOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8090</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8090/recapeamento_capitao_machado_gordura.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO NAS ESTRADAS DO CAPITÃO MACHADO E GORDURA.</t>
+  </si>
+  <si>
+    <t>8091</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8091/ind._-2026_luciano_pereira_ponto_de_onibus.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITO UM PONTO DE ÔNIBUS NA PRAÇA JORGE CARONE FILHO, PRÓXIMO AO BAR DO ZICO COELHO.</t>
+  </si>
+  <si>
+    <t>8092</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8092/ind._-2026_luciano_pereira_quadra.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A REFORMA COMPLETA DA QUADRA DO BAIRRO PITO ACESO.</t>
+  </si>
+  <si>
+    <t>8094</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8094/ind.____-_2026_-cascalhamento_estrada_comunidade_gordura.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA O CASCALHAMENTO NA ESTRADA DA COMUNIDADE DO GORDURA, NO TRECHO QUE SE INICIA À DIREITA LOGO APÓS A QUADRA.</t>
+  </si>
+  <si>
+    <t>8095</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8095/ind.____-2026_-_agente_de_saude_animal.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE FAÇA A CRIAÇÃO DO “AGENTE DE SAÚDE ANIMAL” NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>8096</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8096/ind.___-_2026_-estacionamento_rua_eugenio_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REGULAMENTADO O ESTACIONAMENTO DE VEÍCULOS EM APENAS UM DOS LADOS DA RUA EUGENIO DE MELO, ESPECIALMENTE NO TRECHO PRÓXIMO A POLICLÍNICA.</t>
+  </si>
+  <si>
+    <t>8099</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8099/revitalizacao__praca_nsa.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO A REVITALIZAÇÃO E MELHORIAS  NA ILUMINAÇÃO DA PRAÇA  NO BAIRRO NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>8101</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8101/limpeza_rua_nsa.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA FEITA CAPINA E LIMPEZA DAS RUAS DO  BAIRRO NOSSA SENHORA APARECIDA, COM ATENÇÃO ESPECIAL AOS CANTOS DAS CALÇADAS E DEMAIS LOCAIS ONDE HÁ ACÚMULO DE MATO E SUJEIRA.</t>
+  </si>
+  <si>
+    <t>8102</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8102/colocacao_de_tampa_em_buraco_localizado_na_rua_manoel_neto_proximo_ao_no_313..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS, A COLOCAÇÃO DE TAMPA EM BURACO LOCALIZADO NA RUA MANOEL NETO, PRÓXIMO AO Nº 313.</t>
+  </si>
+  <si>
+    <t>8103</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8103/ind._no_115-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE REALIZE A INSTALAÇÃO DE CORRIMÃOS NAS ESCADARIAS DO BALAÚSTRE QUE INTERLIGAM A PRAÇA 28 DE SETEMBRO À IGREJA MATRIZ DE SÃO JOÃO BATISTA, VISANDO PROPORCIONAR MAIOR SEGURANÇA, ACESSIBILIDADE E CONFORTO AOS USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>8104</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8104/ind._no_116-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE CRIE O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DA CULTURA, DA FÉ E DAS TRADIÇÕES DE SANTO ANTÔNIO E SÃO JOÃO BATISTA, PADROEIROS DE VISCONDE DO RIO BRANCO, COM A INCLUSÃO OFICIAL DAS FESTIVIDADES NO CALENDÁRIO PERMANENTE DE EVENTOS DO MUNICÍPIO E A IMPLEMENTAÇÃO DE AÇÕES INTEGRADAS DE CULTURA, TURISMO, EDUCAÇÃO E DESENVOLVIMENTO ECONÔMICO.</t>
+  </si>
+  <si>
+    <t>8106</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8106/ponto_de_onibus_localizado_no_bairro_catete..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS, A REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NO BAIRRO CATETE.</t>
+  </si>
+  <si>
+    <t>8107</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8107/tapa-buracos_nas_vias_publicas_do_bairro_mutirao..pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS, A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NAS VIAS PÚBLICAS DO BAIRRO MUTIRÃO.</t>
+  </si>
+  <si>
+    <t>8108</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8108/indicacao_2026_aquisicao_livros_autores_flavius_e_oiliam_jose.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO  PARA QUE INTERCEDA JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO E À SECRETARIA MUNICIPAL DE CULTURA, ESPORTE, LAZER E TURISMO, VISANDO À AQUISIÇÃO E DISPONIBILIZAÇÃO DOS LIVROS "VISCONDE DO RIO BRANCO: MEMÓRIAS DE UM PASSADO PRESENTE", DE AUTORIA DE FLAVIUS, E "VISCONDE DO RIO BRANCO: TERRA, POVO, HISTÓRIA", DE AUTORIA DE OILIAM JOSÉ, BEM COMO DE SEUS RESPECTIVOS CONTEÚDOS EM FORMATO DIGITAL, PARA TODAS AS BIBLIOTECAS DAS ESCOLAS DA REDE MUNICIPAL E ESTADUAL DE ENSINO, ABRANGENDO ESTUDANTES DO 1º AO 3º ANO DO ENSINO MÉDIO.</t>
+  </si>
+  <si>
+    <t>8116</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8116/ind.____-2026_-_reforma_campo_jequitiba.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA A CONCLUSÃO DA REFORMA DOS VESTIÁRIOS/BANHEIROS DO CAMPO JEQUITIBÁ, NA COMUNIDADE DO GORDURA.</t>
+  </si>
+  <si>
+    <t>8117</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8117/ind.____-2026_-_pintura_faixa_de_pedestres_avenida_theophile_dubreil.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA REALIZADA A PINTURA DAS FAIXAS DE PEDESTRES NA AVENIDA THEOPHILE DUBREIL, BARRRA DOS COUTOS.</t>
+  </si>
+  <si>
+    <t>8118</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8118/ind.____-2026_-_implantacao_de_acoes_socieducativas_no_alberque_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR, NO ÂMBITO DO ALBERGUE MUNICIPAL, AÇÕES SOCIOEDUCATIVAS VOLTADAS AOS USUÁRIOS ATENDIDOS PELA INSTITUIÇÃO COM FOCO NA PREVENÇÃO DO USO DE ALCOOL E DROGAS E IMPORTÂNCIA DE FORTALECIMENTO DOS VÍNCULOS FAMILIARES.</t>
+  </si>
+  <si>
+    <t>8119</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8119/ind._no_117-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE ATENÇÃO AO PÉ DIABÉTICO E TRATAMENTO DE LESÕES CRÔNICAS, INCLUINDO ATENDIMENTO ESPECIALIZADO DE PODOLOGIA PARA PESSOAS COM DIABETES NA REDE PÚBLICA MUNICIPAL DE SAÚDE, EM VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>8120</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8120/olho_vivo_escolas.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITA A INSTALAÇÃO DE CÂMARAS DE OLHO VIVO PRÓXIMO ÁS ESCOLAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>8121</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8121/salario_motorista_abcd.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJA FEITA A ADEQUAÇÃO SALARIAL PARA OS MOTORISTAS,TRATORISTAS E OPERADORES DE MÁQUINA CONFORME A MÉDIA PARA CADA CATEGORIA (A, B, C, D, E) SEGUINDO MÉDIA SALARIAL DESSA CLASSE NAS CIDADES VIZINHAS.</t>
+  </si>
+  <si>
+    <t>8123</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8123/psf_nv.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA FEITO A IMPLANTAÇÃO DE POSTO DE SAÚDE - PSF NOS BAIRROS NOVO HORIZONTE/NOVA CIDADE.</t>
+  </si>
+  <si>
+    <t>8124</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8124/olho_vivo_chacara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO QUE SEJA COLOCADO DOIS OLHO VIVO NO BAIRRO CHÁCARA UM PRÓXIMO A IGREJA E UM PROXIMO AO PSF.</t>
+  </si>
+  <si>
+    <t>8125</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8125/ind.______-2026_que_sejam_realizados_servicos_de_manutencao_e_reparo_da_via_publica_localizada_na_rua_dionisio_ferreira_de_carvalho_ass.pdf</t>
+  </si>
+  <si>
+    <t>SR. PREFEITO, JUNTO À SECRETARIA DE OBRAS E MOBILIDADE URBANA QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO E REPARO DA VIA PÚBLICA LOCALIZADA NA RUA DIONÍSIO FERREIRA DE CARVALHO, BAIRRO ESPORTIVO, NAS PROXIMIDADES DO MORRO DO FRANKAL BAR, COM A RECOMPOSIÇÃO DO CALÇAMENTO E NIVELAMENTO DA VIA, VISANDO GARANTIR MELHORES CONDIÇÕES DE TRÁFEGO E SEGURANÇA PARA MORADORES E USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>8126</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8126/ind._-2026_parque_infantil_no_bairro_gileno_siqueira_ass.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PREFEITO QUE SEJA CONSTRUÍDO UMA PRAÇA COM ACADEMIA AO AR LIVRE, ÁREA DE LAZER, QUADRA DE AREIA E PARQUE INFANTIL NO BAIRRO GILENO SIQUEIRA.</t>
+  </si>
+  <si>
+    <t>8134</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8134/ind._no_117-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, QUE REALIZE EM NOSSO MUNICÍPIO A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL "INVERNO SOLIDÁRIO – AQUECENDO VIDAS", VOLTADO À ARRECADAÇÃO E DISTRIBUIÇÃO DE ALIMENTOS, AGASALHOS E ITENS ESSENCIAIS ÀS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DURANTE O PERÍODO DE BAIXAS TEMPERATURAS, MEDIANTE ARTICULAÇÃO COM ENTIDADES DA SOCIEDADE CIVIL E INSTITUIÇÕES PARCEIRAS.</t>
+  </si>
+  <si>
+    <t>8135</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8135/ind._no_118-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE ABERTURA DE CHAMAMENTO PÚBLICO PARA O CREDENCIAMENTO DE PROFISSIONAIS DE PODOLOGIA, VISANDO À PRESTAÇÃO DE SERVIÇOS ESPECIALIZADOS AOS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE (SUS), COM FOCO PRIORITÁRIO NA PREVENÇÃO DE COMPLICAÇÕES EM PACIENTES DIABÉTICOS, IDOSOS E PORTADORES DE PATOLOGIAS CRÔNICAS.</t>
+  </si>
+  <si>
+    <t>8136</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8136/ind._no_119-2025_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SAÚDE, A NECESSIDADE DE AQUISIÇÃO DE NOVOS APARELHOS E EQUIPAMENTOS PARA O NÚCLEO DE FISIOTERAPIA DE VISCONDE DO RIO BRANCO, VISANDO À MODERNIZAÇÃO, AMPLIAÇÃO DA CAPACIDADE DE ATENDIMENTO E MELHORIA NA QUALIDADE DA REABILITAÇÃO DOS PACIENTES DA REDE MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8140</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8140/indicacao__2026_substituicao_postes_energia_eletrica_beira_linha.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A SUBSTITUIÇÃO DE 11 (ONZE) POSTES DE FERRO POR POSTES DE ALVENARIA E PARA A PADRONIZAÇÃO DE 276 METROS DA REDE ELÉTRICA NA RUA CORONEL JOSÉ MESQUITA (BEIRA-LINHA), NO TRECHO COMPREENDIDO ENTRE OS NÚMEROS 1.050 E 1.326.</t>
+  </si>
+  <si>
+    <t>8141</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE VEREADORES, Alex Vinicius Coelho - Alex da Autoescola, Gerson Gomes de Freitas - Amigo Xereba</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8141/indicacao__2026_municipalizacao_transito.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA PROMOVER A MUNICIPALIZAÇÃO DO TRÂNSITO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MEDIANTE INTEGRAÇÃO AO SISTEMA NACIONAL DE TRÂNSITO, NOS TERMOS DA LEGISLAÇÃO VIGENTE.</t>
+  </si>
+  <si>
+    <t>8142</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8142/ind._-2026_luciano_pereira_quadra.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A PINTURA E REFORMA DA QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>8143</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8143/ind._-2026_luciano_pereira_escada.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE SEJA REALIZADA A REFORMA DA ESCADA DE ACESSO AO VIADUTO, NA RUA EUGÊNIO DE MELO, BARRA DOS COUTOS.</t>
+  </si>
+  <si>
+    <t>8144</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8144/limpeza_corrego_gordura.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SENHOR PREFEITO QUE  REALIZE A LIMPEZA E DESOBSTRUÇÃO DO CÓRREGO E DAS MANILHAS LOCALIZADAS NA PONTE DA COMUNIDADE DO GORDURA, NAS PROXIMIDADES DA RESIDÊNCIA DO SR. CUSTÓDIO, POPULARMENTE CONHECIDO COMO SR. FIINHO.</t>
+  </si>
+  <si>
+    <t>8149</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8149/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A GUARDA CIVIL MUNICIPAL E O ENCAMINHAMENTO DE PROJETO DE LEI INSTITUINDO O ESTATUTO DA CORPORAÇÃO.</t>
+  </si>
+  <si>
+    <t>8150</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8150/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A ADOÇÃO DE MEDIDAS EMERGENCIAIS DE PROTEÇÃO E ASSISTÊNCIA ÀS PESSOAS EM SITUAÇÃO DE RUA DURANTE O PERÍODO DE FRIO INTENSO.</t>
+  </si>
+  <si>
+    <t>8151</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8151/ind._2026_-_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE À PREFEITURA A ADEQUAÇÃO DOS VENCIMENTOS DOS AUXILIARES E TÉCNICOS EM SAÚDE BUCAL, EM CONFORMIDADE COM A LEI FEDERAL Nº 3.999/61.</t>
+  </si>
+  <si>
+    <t>8164</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8164/indicacao_2026_construcao_escadao_morro_santo_cristo_santa_clara.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE PROCEDA COM A CONTRUÇÃO DE UM ESCADÃO COM LANCES E PATAMARES NA SUBIDA DO BAIRRO SANTO CRISTO/SANTA CLARA ( MORRO EM FRENTE À MERCEARIA PACHECO SITUADA NA RUA AVELINO CARDOSO).</t>
+  </si>
+  <si>
+    <t>8165</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8165/indicacao_2026_faixa_elevada_avelino_cardoso_piedade.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO QUE PROCEDA COM A SUBSTITUIÇÃO DO QUEBRA MOLAS (LOMBADA) LOCALIZADO NA  RUA AVELINO CARDOSO ,  BAIRRO PIEDADE, EM FRENTE A GARAGEM DO IMÓVEL DE  Nº 1052, POR UMA FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES, A SER COLOCADA APÓS O POSTE EM FRENTE AO REFERIDO IMÓVEL, ANTES DA MERCEARIA PACHECO.</t>
+  </si>
+  <si>
+    <t>8166</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8166/indicacao_2026_mercado_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SUGERE AO SR. PREFEITO A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO DE UM TERRENO PARA CONSTRUÇÃO DE UM MERCADO MUNICIPAL.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>MOCA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e_x000D_
 congratulações ao Sargento Luiz Augusto Picolli e à sua equipe, composta_x000D_
 pelo Cabo Yuri Samor e Soldado Yuri Nathan Ferreira Meneguite em_x000D_
 reconhecimento à relevante atuação profissional e ao exemplar trabalho_x000D_
 prestado à segurança pública.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf</t>
@@ -3734,50 +6679,185 @@
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7758/mocao_de_aplausos_no_02_-_zezinho.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente apresentar MOÇÃO DE APLAUSOS ao Deputado Estadual Dr. Wilson Batista, da cidade de Muriaé  / MG, pelo relevante gesto de destinação de recurso no valor no de R$ 200.000,00( duzentos mil reais ), ao município de Visconde do Rio Branco-MG._x000D_
 _x000D_
 _x000D_
 da cidade de Muriaé /MG, pelo relevante gesto de destinação de recurso_x000D_
 no valor de R$200.000,00(duzentos mil reais), ao município de Visconde/MG,_x000D_
 voltado à aquisição de maquinário para a fabricação de fraldas geriátricas,_x000D_
 iniciativa de grande importância social que beneficiará diretamente os_x000D_
 idosos do município, proporcionando mais dignidade, conforto e qualidade_x000D_
 de vida àqueles que tanto contribuíram para a sociedade</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7783/mocao_aplausos_2026_carlos_viana_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCELENTÍSSIMO SENHOR SENADOR CARLOS VIANA, PELA RELEVANTE ATUAÇÃO NA PRESIDÊNCIA DA COMISSÃO PARLAMENTAR MISTA DE INQUÉRITO (CPMI) DO INSS.</t>
   </si>
   <si>
+    <t>7820</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7820/mocao_no12_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, A FLÁVIO ROBERTO DA SILVA, PELA PRODUÇÃO E LANÇAMENTO DO DOCUMENTÁRIO “VISCONDE DO RIO BRANCO – MEMÓRIAS DE UM PASSADO PRESENTE”.</t>
+  </si>
+  <si>
+    <t>7843</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7843/mocao_de_aplausos_lucas_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO JOVEM LUCAS LINHARES DA SILVA, EM RECONHECIMENTO AO SEU DESEMPENHO E CONQUISTAS NO  JIU-JITSU.</t>
+  </si>
+  <si>
+    <t>7855</t>
+  </si>
+  <si>
+    <t>Guilherme Guimarães de Azevedo, Cláudio Roberto de Castro - Cláudio Enfermeiro, Gerson Gomes de Freitas - Amigo Xereba</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7855/mocao_de_aplausos_-_produtores_cana_de_acucar.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS AGRICULTORES FAMILIARES DAS COMUNIDADES DO CLEMENTE DO MEIO E MEMÓRIA E À EMATER PELA REALIZAÇÃO DO III ENCONTRO DE PRODUTORES DE CANA-DE-AÇÚCAR.</t>
+  </si>
+  <si>
+    <t>7857</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7857/mocao_de_aplausos_-_servidores_camara_identidades.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE MOÇÃO DE APLAUSOS À COMISSÃO DE SERVIDORES DA CÂMARA MUNICIPAL PELA ATUAÇÃO NO MUTIRÃO DE EMISSÃO DA CARTEIRA DE IDENTIDADE NACIONAL REALIZADO NOS DIAS 17 E 18 DE ABRIL.</t>
+  </si>
+  <si>
+    <t>7858</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7858/mocao_de_aplausos_no__2026_flavius.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR FLÁVIO ROBERTO SILVA (FLAVIUS), EM RECONHECIMENTO À PRODUÇÃO E AO LANÇAMENTO DO DOCUMENTÁRIO “VISCONDE DO RIO BRANCO – MEMÓRIAS DE UM PASSADO PRESENTE”, OBRA DE RELEVANTE VALOR HISTÓRICO, CULTURAL E AFETIVO PARA O MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>8006</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8006/mocao_aplausos_no_2026_alunos_e_professores_senai.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS ALUNOS E PROFESSORES DO SENAI VISCONDE DO RIO BRANCO, INTEGRANTES DA EQUIPE ATMOS, PELO BRILHANTE DESEMPENHO E PELA PARTICIPAÇÃO DE DESTAQUE NO GP NACIONAL SENAI DE INOVAÇÃO 2026, UMA DAS MAIORES MARATONAS EDUCACIONAIS E TECNOLÓGICAS DO PAÍS.</t>
+  </si>
+  <si>
+    <t>8010</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8010/mocao_no13_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, ÀS ESCOLAS, PROFESSORES E ALUNOS-ATLETAS DE VISCONDE DO RIO BRANCO QUE REPRESENTARAM COM MAESTRIA NOSSO MUNICÍPIO NAS CIDADES DE TOCANTINS (MÓDULO I) E PAULA CÂNDIDO (MÓDULO II), DURANTE A ETAPA MICRORREGIONAL DO JEMG 2026.</t>
+  </si>
+  <si>
+    <t>8054</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8054/mocao_no14_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS, À CORONEL CLEIDE BARCELOS DOS REIS RODRIGUES, PELA HISTÓRICA CONQUISTA AO ASSUMIR, PELA PRIMEIRA VEZ EM 251 ANOS, O CARGO MÁXIMO DA POLÍCIA MILITAR DE MINAS GERAIS, TORNANDO-SE A PRIMEIRA MULHER A COMANDAR A CORPORAÇÃO NO ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>8062</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8062/mocao_de_aplausos_-_deputados_6x1.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À CÂMARA DOS DEPUTADOS PELA APROVAÇÃO DA PROPOSTA DE EMENDA À CONSTITUIÇÃO QUE REDUZ A JORNADA DE TRABALHO SEMANAL PARA 40 HORAS E ESTABELECE O FIM DA ESCALA 6X1.</t>
+  </si>
+  <si>
+    <t>8088</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8088/mocao_de_aplausos_leticia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À  LETÍCIA LOPES PEREIRA, EM RECONHECIMENTO AO SEU DESEMPENHO NO CARGO DE DIRETORA DA  FISIOTERAPIA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8105</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8105/mocao_de_aplausos_ao_jovem_nathan_claudino_dos_santos_de.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao jovem Nathan Claudino dos Santos.</t>
+  </si>
+  <si>
+    <t>8115</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8115/mocao_de_aplausos_01-2026_assoripa.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO RIO-BRANQUENSE DE PROTEÇÃO AOS ANIMAIS-ASSORIPA.</t>
+  </si>
+  <si>
+    <t>8063</t>
+  </si>
+  <si>
+    <t>MOCR</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8063/mocao_de_desagravo_-_fabinho_servidores.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE DESAGRAVO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISCONDE DO RIO BRANCO EM RAZÃO DE DECLARAÇÕES DEPRECIATIVAS PROFERIDAS PELO PREFEITO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8064</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8064/mocao_de_desagravo_-_fabinho_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE DESAGRAVO À VEREADORA MARIA ISABEL MARTINS CROVATO EM RAZÃO DE DECLARAÇÕES OFENSIVAS PROFERIDAS PELO PREFEITO MUNICIPAL.</t>
+  </si>
+  <si>
     <t>7382</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA MARIA DE LOURDES TORRES.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA SHIRLEY MARTINS DE SOUZA.</t>
   </si>
   <si>
     <t>7384</t>
@@ -3866,65 +6946,200 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7706/moca_de_pesar_aci_aparecida.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Aci Aparecida Carmanini (Eci), ocorrido em 25 de Março de 2026.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7724/8-mocao_de_pesar_oriaton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ORIÁTON DE OLIVEIRA ANTONUCCI, OCORRIDO NO DIA 29 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7741/mocao_pesar_no_-2026__oriaton_de_oliveira_antonucci.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR ORIATON DE OLIVEIRA ANTONUCCI.</t>
   </si>
   <si>
+    <t>7793</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7793/mocao_de_pesar_aurea-.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ÁUREA CELESTE DREY, OCORRIDO NO DIA 09 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>7797</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7797/mocao_no_12_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. FRANCISCO DA SILVA BARBOSA</t>
+  </si>
+  <si>
+    <t>7841</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7841/8-mocao_de_pesar_ana_maria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ANA MARIA SARAIVA CHIGANE, OCORRIDO NO DIA 19 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>7866</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7866/mocao_pesar_no_2026__paulo_roberto_da_silveira.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR PAULO ROBERTO DA SILVEIRA.</t>
+  </si>
+  <si>
+    <t>7923</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7923/mocao_de_pesar_-_marilia_othon.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARÍLIA PEREIRA DA SILVA</t>
+  </si>
+  <si>
+    <t>7967</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7967/mocao_no_13_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PESAR PELO FALECIMENTO DA SRª. MARIA ELENA DE ALMEIDA DA COSTA.</t>
+  </si>
+  <si>
+    <t>7980</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7980/8-mocao_de_pesar_assunta.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE ASSUNTA CARMEN DE SALES FREITAS, OCORRIDO NO DIA 05 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>7982</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7982/mocao_pesar_no_-2026__luiz_cardoso_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SENHOR LUIZ CARDOSO DA SILVA.</t>
+  </si>
+  <si>
+    <t>7983</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7983/mocao_pesar_no__2026__rosangela_maria_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DA SENHORA ROSÂNGELA MARIA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>7984</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7984/mocao_pesar_nilva.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA  PELO FALECIMENTO DA SRA. NILZA DOS REIS FERREIRA.</t>
+  </si>
+  <si>
+    <t>7985</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7985/mocao__pesar_sr_jose_dionisio_ass..pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DO SR. JOSÉ DIONÍZIO</t>
+  </si>
+  <si>
+    <t>7986</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7986/8-mocao_de_pesar_irene_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA PELO FALECIMENTO DE IRENE LOMBARDE DA COSTA, OCORRIDO NO DIA 12 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>8055</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8055/mocao_no_15_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSÉ ALVES (MAIS CONHECIDO COMO ZÉ DO ZIM).</t>
+  </si>
+  <si>
+    <t>8163</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8163/mocao_pesar__01-2026__silvio_pereira_lima.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR SILVIO PEREIRA LIMA</t>
+  </si>
+  <si>
     <t>7752</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7752/emenda_modificativa_plc_150-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DO PLC 150/2025 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>8112</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8112/emenda_modificativa_-_guilherme_-_plc_2248-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O PARÁGRAFO ÚNICO DO ARTIGO 3ºDO PROJETO DE LEI ORDINÁRIA Nº 2248/2025</t>
+  </si>
+  <si>
     <t>7457</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 11 do Projeto de Lei Ordinária nº 2274/2025</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O §7º AO ARTIGO 4º DO PROJETO DE LEI ORDINÁRIA Nº 2272/2025</t>
   </si>
   <si>
     <t>7609</t>
@@ -4115,59 +7330,50 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7650/parecer_comissao_2283-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao PL2283/2025</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7679/parecer_legislativo_ao_pl_2288-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão ao PL 2288/2026</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7685/parecer_legislativo_ao_plo_2289-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de  Legislação ao PL 2289/2026</t>
   </si>
   <si>
-    <t>7688</t>
-[...7 lines deleted...]
-  <si>
     <t>7689</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7689/projeto_de_resolucao_758.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao PL 758/2026.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7691/projeto_de_resolucao_758.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao PL758/2026</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>COFOSP - Orçamento, Finanças, Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7692/parecer_projeto__2273-2026.pdf</t>
@@ -4205,50 +7411,434 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de legislação ao projeto de resolução 758/2026</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7734/parecer_legislativo_2290-2026.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável da comissão ao PL n°2290/2026</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7735/parecer_legislativo_154-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão ao PL n°154/2026</t>
   </si>
   <si>
+    <t>7798</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7798/projeto_de_resolucao_761.pdf</t>
+  </si>
+  <si>
+    <t>Parrcer favorável da comissão</t>
+  </si>
+  <si>
+    <t>7799</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7799/projeto_de_resolucao_760.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n° 760/2026</t>
+  </si>
+  <si>
+    <t>7804</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7804/parecer_legislativo_2290-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2290/2026</t>
+  </si>
+  <si>
+    <t>7806</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7806/projeto_de_resolucao_762.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°762</t>
+  </si>
+  <si>
+    <t>7807</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7807/projeto_de_resolucao_763.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da comissão ao PR n°763</t>
+  </si>
+  <si>
+    <t>7808</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7808/projeto_de_resolucao_765.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°765</t>
+  </si>
+  <si>
+    <t>7809</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7809/projeto_de_resolucao_764.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°764</t>
+  </si>
+  <si>
+    <t>7810</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°156/2026</t>
+  </si>
+  <si>
+    <t>7829</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7829/parecer_legislativo_ao_plo_2292-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2292/2026</t>
+  </si>
+  <si>
+    <t>7830</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7830/parecer_legislativo_ao_plo_2293-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão</t>
+  </si>
+  <si>
+    <t>7834</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°767/2026</t>
+  </si>
+  <si>
+    <t>7835</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7835/projeto_de_resolucao_768.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n° 768/2026</t>
+  </si>
+  <si>
+    <t>7836</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7836/projeto_de_resolucao_769.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°769/2026</t>
+  </si>
+  <si>
+    <t>7860</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7860/parecer_emenda_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão a emenda aditiva n°2 ao PL n°2272/2025</t>
+  </si>
+  <si>
+    <t>7861</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7861/parecer_emenda_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°02 do PL n°2272/2025</t>
+  </si>
+  <si>
+    <t>7862</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7862/parecer_emenda_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°3 ao PL n°2272/2025</t>
+  </si>
+  <si>
+    <t>7863</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7863/parecer_emenda_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°11 do PL 2272/2026</t>
+  </si>
+  <si>
+    <t>7871</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7871/parecer_emadi_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°8 do PL 2272/2026</t>
+  </si>
+  <si>
+    <t>7872</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7872/parecer_emadi_05-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°5 do PL n°2272/2026</t>
+  </si>
+  <si>
+    <t>7873</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7873/parecer_emadi_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°7 do PL n°2272/2026</t>
+  </si>
+  <si>
+    <t>7874</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7874/parecer_emadi_06-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°6 do PL 2272/2026</t>
+  </si>
+  <si>
+    <t>7882</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7882/parecer_lei__complementar_156-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLC n° 156/2026</t>
+  </si>
+  <si>
+    <t>7904</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7904/projeto_de_lei_2295.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2295/2026</t>
+  </si>
+  <si>
+    <t>7905</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7905/projeto_de_lei_2291.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2291</t>
+  </si>
+  <si>
+    <t>7917</t>
+  </si>
+  <si>
+    <t>CEC - Comissão Especial Prestação de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7917/projeto_de_resolucao_771.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°771</t>
+  </si>
+  <si>
+    <t>7918</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da comissão ao PR n°772</t>
+  </si>
+  <si>
+    <t>7919</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7919/projeto_de_resolucao_773_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°773</t>
+  </si>
+  <si>
+    <t>7920</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7920/projeto_lei_complementar_155.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLC n°155</t>
+  </si>
+  <si>
+    <t>7921</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7921/projeto_de_resolucao_774.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°774</t>
+  </si>
+  <si>
+    <t>7924</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7924/projeto_de_resolucao_776.pdf</t>
+  </si>
+  <si>
+    <t>7993</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7993/parecer_leigislativo_ao_plo_2294-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2294/2026</t>
+  </si>
+  <si>
+    <t>7998</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7998/projeto_de_resolucao_777.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°777/2026</t>
+  </si>
+  <si>
+    <t>8072</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8072/parecer_ao_plo__2301.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL 2301/2026</t>
+  </si>
+  <si>
+    <t>8073</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8073/parecer_legislativo_ao_plo_2300-2026_4.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL 2300/2026</t>
+  </si>
+  <si>
+    <t>8074</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8074/parecer_lei_780-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLC 780/2026</t>
+  </si>
+  <si>
+    <t>8075</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8075/parecer_lei_781-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR 781/2026</t>
+  </si>
+  <si>
+    <t>8076</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8076/parecer_lei_782-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR 782/2026</t>
+  </si>
+  <si>
+    <t>8129</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8129/parecer_lei_788-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°788</t>
+  </si>
+  <si>
+    <t>8130</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8130/parecer_lei_786-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°786/2026</t>
+  </si>
+  <si>
+    <t>8131</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8131/parecer_lei_785-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°785/2026</t>
+  </si>
+  <si>
+    <t>8132</t>
+  </si>
+  <si>
+    <t>Parecer  favorável da comissão ao PR n°789/2026</t>
+  </si>
+  <si>
+    <t>8133</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8133/parecer_ao_plr_787.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°787/2026</t>
+  </si>
+  <si>
+    <t>8152</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8152/parecer_lei_2308-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissãoao PLO n°2308/2026</t>
+  </si>
+  <si>
+    <t>8169</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8169/parecer_ao_plo__2303_1.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLO n°2303/2026</t>
+  </si>
+  <si>
     <t>7493</t>
   </si>
   <si>
     <t>OFOSP</t>
   </si>
   <si>
     <t>Parecer Orçamento, Finanças, Obras e Ser. Públicos</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf</t>
   </si>
   <si>
     <t>7496</t>
@@ -4286,68 +7876,125 @@
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de orçamento</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de orçamento ao PL 2273/2025</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>CEC - Comissão Especial Prestação de Contas</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorávelda comissão de orçamento ao PL 2273</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7705/parecer_lei__complementar_153-2026.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de orçamento ao PL 153/2026</t>
   </si>
   <si>
+    <t>7859</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7859/parecer_projeto_156-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLC n°156/2026</t>
+  </si>
+  <si>
+    <t>7864</t>
+  </si>
+  <si>
+    <t>7865</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7865/parecer_emenda_aditiva_06_projeto_2272-2025.docx.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°6 do PL n°2272/2026</t>
+  </si>
+  <si>
+    <t>7869</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7869/parecer_emenda_aditiva_07_projeto_2272-2025.pdf</t>
+  </si>
+  <si>
+    <t>7870</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7870/parecer_emenda_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>7875</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7875/parecer_emenda_03_projeto_2272-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda m°3 do PL n°2272/2026</t>
+  </si>
+  <si>
+    <t>7876</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7876/parecer_emenda_02_projeto_2272-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável a emenda n°2 do PL n°2272/2026</t>
+  </si>
+  <si>
+    <t>7925</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7925/parecer_comissao_776-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PR n°776/2026</t>
+  </si>
+  <si>
     <t>7680</t>
   </si>
   <si>
     <t>ESCDH</t>
   </si>
   <si>
     <t>Parecer Educação, Saúde, Cultura, D.H e Ass. Com.</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de Educação ao PL 2286/2026</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de educação ao PL 2286/2026</t>
   </si>
   <si>
     <t>7683</t>
@@ -4358,81 +8005,156 @@
   <si>
     <t>Parecer favorável da comissão de educação ao PL n°153/2026</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7684/parecer_educacao_plc_no_154-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de educação ao PL N°153/2026</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>ESCDA - Educação, Saúde, Cultura, Direitos Humanos e Assuntos Comuni</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7686/parecer_educacao_plc_no_152-2026_relator_gerson.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da comissão de Educação ao PL 152/2026</t>
   </si>
   <si>
+    <t>7877</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7877/parecer_educacao_plo_no_2290-2026_relator_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>7878</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7878/parecer_educacao_plo_no_2293-2026_relator_gerson.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da comissão ao PL 2293/2026</t>
+  </si>
+  <si>
+    <t>7880</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7880/parecer_educacao_plo_no_2294-2026_relator_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>8034</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8034/parecer_educacao_plo_no_2297-2026_relator_gerson.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PL n°2297/2026</t>
+  </si>
+  <si>
+    <t>8156</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8156/parecer_educacao_plo_no_2303-2026_relator_gerson.pdf</t>
+  </si>
+  <si>
+    <t>8161</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8161/parecer_do_pl_2296-2026_-_relator_guilherme_-_educacao_e_outros.pdf</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLO n°2296/2026</t>
+  </si>
+  <si>
+    <t>8167</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão ao PLO n° 2309/2026</t>
+  </si>
+  <si>
     <t>7490</t>
   </si>
   <si>
     <t>RELV</t>
   </si>
   <si>
     <t>Relatório de Vista</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7490/pedido_de_vista_maria_izabel_150-2026.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE VISTA</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Legislativo Municipal - LegMun</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7687/parecer_juridico_-_pl_2287-2026-credito_suplementar.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO Nº2287/2026</t>
+  </si>
+  <si>
+    <t>7794</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7794/parecer_juridico_-_pl_2272-2026-emendas_aditivas_guarda_civil.pdf</t>
+  </si>
+  <si>
+    <t>Parecer jurídico das emendas ao projeto de lei nº 2272</t>
+  </si>
+  <si>
+    <t>7881</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7881/parecer_juridico_-_plc_155_2026_-_ext._licenca_paternidade.pdf</t>
+  </si>
+  <si>
+    <t>Parecer jurídico ao projeto de lei complementar nº 155/2026</t>
+  </si>
+  <si>
+    <t>8160</t>
+  </si>
+  <si>
+    <t>Parecer jurídico ao req. nº29/2026</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Órgãos Diversos - ORGAODIVER</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/impacto_financeiro_pl_2278-2026.pdf</t>
   </si>
   <si>
     <t>Impacto Orçamentário ao PL 2278/2026</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>OFRET</t>
   </si>
@@ -4508,67 +8230,193 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação da INDICAÇÃO N° 95/2026 de minha autoria</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TRAMITAÇÃO DA INDICAÇÃO N° 83/2026</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7722/03-2026_oficio_de_retirada_13.pdf</t>
   </si>
   <si>
     <t>Ofício de retirada do requerimento n° 30/2026.</t>
   </si>
   <si>
-    <t>7766</t>
-[...2 lines deleted...]
-    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7766/03-2026_oficio_de_retirada_15.pdf</t>
+    <t>7768</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7768/oficio_57_-_secretaria_camara_-_retirada_emenda_patrulha_rural.pdf</t>
+  </si>
+  <si>
+    <t>RETIRA DE TRAMITAÇÃO A EMENDA ADITIVA 04/2026</t>
+  </si>
+  <si>
+    <t>7796</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7796/oficio_retirada_de_proposicao_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada da indicação ( IND. 202 /2026) de minha autoria, que  sugere  ao senhor prefeito que seja feita manutenção ou realizada sinalização viária e pintura horizontal no entorno de todas as escolas do Município.</t>
+  </si>
+  <si>
+    <t>7800</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7800/oficio_retirada_de_proposicao_plc_157-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO NOS TERMOS §3º DO ART.32 DO REGIMENTO INTERNO, A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI COMPLEMENTAR (Nº 157/2026) DE MINHA AUTORIA, QUE “DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE AUXILIAR DE CRECHE PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>7867</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7867/20-_oficio_de_retirada_resolucao_775-2026.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de_x000D_
-tramitação do Requerimento Nº 43/2026 de minha autoria.</t>
-[...8 lines deleted...]
-    <t>RETIRA DE TRAMITAÇÃO A EMENDA ADITIVA 04/2026</t>
+tramitação do Projeto de Resolução N° 775/2026 de autoria da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>7895</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7895/oficio_04_retirada.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação da INDICAÇÃO N° 244/2026 de minha autoria</t>
+  </si>
+  <si>
+    <t>7898</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7898/oficio_05_retirada.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação da INDICAÇÃO N° 245/2026 de minha autoria</t>
+  </si>
+  <si>
+    <t>7906</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7906/oficio_retirada_de_proposicao_req_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO NOS TERMOS §3º DO ART.32 DO REGIMENTO INTERNO, A RETIRADA DE TRAMITAÇÃO DO REQUERIMENTO (Nº 47/2026) DE MINHA AUTORIA, QUE REQUER AO EXECUTIVO MUNICIPAL, “QUE SEJA DIVULGADO TODOS OS CONVÊNIOS FIRMADOS COM O GOVERNO ESTADUAL OU FEDERAL NO ÚLTIMO ANO E O STATUS DE EXECUÇÃO DE CADA REPASSE.”</t>
+  </si>
+  <si>
+    <t>7916</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7916/15-_retirada_indicacao.pdf</t>
+  </si>
+  <si>
+    <t>RETIRADA DE TRAMITAÇÃO INDICAÇÃO  N° 238/2026</t>
+  </si>
+  <si>
+    <t>7942</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7942/22-2026_oficio_retirada_ass.pdf</t>
+  </si>
+  <si>
+    <t>RETIRADA DE TRAMITAÇÃO INDICAÇÃO N° 259/2026</t>
+  </si>
+  <si>
+    <t>8035</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8035/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf</t>
+  </si>
+  <si>
+    <t>RETIRADA DE TRAMITAÇÃO PROJETO DE RESOLUÇÃO N°784/2026</t>
+  </si>
+  <si>
+    <t>8068</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8068/10__oficio_retirada_requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação do REQUERIMENTO 68/2026- de minha autoria.</t>
+  </si>
+  <si>
+    <t>8071</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8071/oficio_ind._-_retirada.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO DE RETIRADA DE INDICAÇÃO 309/2026</t>
+  </si>
+  <si>
+    <t>8109</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8109/oficio_160_-_2026_camara_retirada_de_pl.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO GAB/PREF. 160/2026 - RETIRADA PROJETO DE LEI 2.306/2026 - DISPÕE SOBRE A CRIAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO DE MONITOR EDUCACIONAL NO QUADRO DE PESSOAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, INTEGRANTE DO GRUPO OCUPACIONAL DE SERVIÇOS ADMINISTRATIVO-EDUCACIONAL DA LEI COMPLEMENTAR MUNICIPAL Nº 026, DE 10 DE JULHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8139</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8139/oficio_retirada_de_proposicao_ind_356-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO NOS TERMOS §3º DO ART.32 DO REGIMENTO INTERNO, A RETIRADA DE TRAMITAÇÃO DA INDICAÇÃO (Nº 356/2026) DE MINHA AUTORIA, QUE “SUGERE AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE ATENÇÃO AO PÉ DIABÉTICO E TRATAMENTO DE LESÕES CRÔNICAS, INCLUINDO ATENDIMENTO ESPECIALIZADO DE PODOLOGIA PARA PESSOAS COM DIABETES NA REDE PÚBLICA MUNICIPAL DE SAÚDE, EM VISCONDE DO RIO BRANCO.”</t>
+  </si>
+  <si>
+    <t>8148</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8148/36-2026_pedido_de_retirada_req.73.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação do Requerimento N° 73/2026 de minha autoria.</t>
+  </si>
+  <si>
+    <t>8155</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8155/16-2026_oficio_36_retirada__pr796_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nos termos §3º do art.32 do Regimento Interno, a retirada de tramitação do Projeto de Resolução N° 796/2026 de minha autoria.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Ofícios Diversos</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AGENDAMENTO DE AUDIÊNCIA PÚBLICA - PRESTAÇÃO DE CONTAS DO 3º QUADRIMESTRE/2025</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf</t>
   </si>
   <si>
     <t>Requeiro a alteração do arquivo PDF por erro material da indicação 69/2026 de minha autoria, que  SEJA FEITO_x000D_
 AMPLIAÇÃO DA LINHA DE ÔNIBUS, PASSANDO NA RUA MARIA EDWIRGES SARAIVA E_x000D_
@@ -4602,121 +8450,299 @@
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf</t>
   </si>
   <si>
     <t>Oficio de justificativa, e retirada  pauta de projeto de lei  2277/2025.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7760/oficio_103_2026_camra_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES COM FUNDAMENTOS NA LEI FEDERAL Nº 12.527/2011</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7761/oficio_104_2026_camara_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A PORTARIA Nº 061/2026, COM FUNDAMENTO NA LEI FEDERAL Nº 12.527/2011.</t>
   </si>
   <si>
+    <t>7802</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7802/oficio_114-2026_camara_lei_sancionada.pdf</t>
+  </si>
+  <si>
+    <t>SANCIONA PROJETO DE LEI DO LEGISLATIVO:_x000D_
+PL 2286/2026 - LEI Nº 1.868/2026_x000D_
+PL 2288/2026 - LEI Nº 1.869/2026_x000D_
+PL 2289/2026 - LEI Nº 1.870/2026</t>
+  </si>
+  <si>
+    <t>7803</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7803/oficio_106-2026_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇOES SOBRE O VEÍCULO DA CASA LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>7832</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7832/oficio_124-2026_camara_reuniao_hospital.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO 124/2026</t>
+  </si>
+  <si>
+    <t>7837</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7837/oficio_125-2026_camara-fiscalizacao_hospital_sjb.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO 125/2026</t>
+  </si>
+  <si>
+    <t>7884</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7884/17-_oficio_ausencia_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO JUSTIFICATIVO - AUSÊNCIA REUNIÃO EXTRAORDINÁRIA DIA 28 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>7926</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7926/oficio_para_marinho-maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>Renúncia à participação em Comissão Especial</t>
+  </si>
+  <si>
+    <t>7977</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7977/oficio_marcela.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à tramitação do Projeto de Resolução nº 762/2026, protocolados por este Gabinete e disponíveis no Sistema de Apoio ao Processo Legislativo (SAPL), solicito a análise e a devida retificação formal da referida matéria.</t>
+  </si>
+  <si>
+    <t>7978</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7978/oficio_marcela_02.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à tramitação do Projeto de Resolução nº 758/2026, protocolados por este Gabinete e disponíveis no Sistema de Apoio ao Processo Legislativo (SAPL), solicito a análise e a devida retificação formal da referida matéria.</t>
+  </si>
+  <si>
+    <t>7979</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7979/oficio_marcela_03.pdf</t>
+  </si>
+  <si>
+    <t>Em atenção à tramitação do Projeto de Resolução nº 757/2026, protocolados por este Gabinete e disponíveis no Sistema de Apoio ao Processo Legislativo (SAPL), solicito a análise e a devida retificação formal da referida matéria.</t>
+  </si>
+  <si>
+    <t>7990</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7990/oficio_137-2026_agenda_audiencia_publica.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE AGENDAMENTO DE AUDIÊNCIA PÚBLICA - PRESTAÇÃO DE CONTAS DO 1º QUADRIMESTRE/2026</t>
+  </si>
+  <si>
+    <t>8026</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8026/oficio_144-2026_camara-relatorio_fase_3_hospital_sjb_1.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO 144/2026 - ENVIO DO RELATÓRIO FASE 3 DO HOSPITAL SÃO JOÃO BATISTA.</t>
+  </si>
+  <si>
+    <t>8029</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8029/oficio_29.pdf</t>
+  </si>
+  <si>
+    <t>Agendamento referente ao Ofício  de agendamento de prestação de contas</t>
+  </si>
+  <si>
+    <t>8162</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8162/oficio_172-2026_-camara_municipal_-_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO 172/2026 - SOLICITA REUNIÃO EXTRAORDINÁRIA AO PROJETO DE LEI ORDINÁRIA Nº 2303/2026 - INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO INTEGRAL EM TEMPO INTEGRAL NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO, ESTABELECE DIRETRIZES PARA SUA IMPLEMENTAÇÃO, GESTÃO, MONITORAMENTO E AVALIAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8168</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8168/oficio_173-2026_camara_lei_sancionada.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO 173/2026 - PROJETOS DE LEI ORDINÁRIA DE AUTORIA DO LEGISLATIVO SANCIONADAS:_x000D_
+PROJETO DE LEI 2300/2026 - LEI Nº 1874/2026_x000D_
+PROJETO DE LEI 2301/2026 - LEI Nº 1875/2026_x000D_
+PROJETO DE LEI 2294/2026 - LEI Nº 1876/2026_x000D_
+PROJETO DE LEI 2295/2026 - LEI Nº 1877/2026</t>
+  </si>
+  <si>
     <t>7477</t>
   </si>
   <si>
     <t>OFIAU</t>
   </si>
   <si>
     <t>Ofício Autorizativo</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf</t>
   </si>
   <si>
     <t>Autorizo a troca de arquivo, devido falta de assinatura.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf</t>
   </si>
   <si>
     <t>Autorizo a troca de arquivo devido falta de assinatura.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7538/oficio_n_02__autorizativo_marinho.pdf</t>
   </si>
   <si>
     <t>Autorizo a troca do arquivo da proposição ind. 69</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7542/oficio_n_03__autorizativo_gerson_gomes.pdf</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7588/oficio_n_03_autorizativo_marinho.pdf</t>
   </si>
   <si>
     <t>Arquivo Novo</t>
+  </si>
+  <si>
+    <t>7839</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7839/oficio_n_15_autorizativo_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>Troca de arquivo.</t>
+  </si>
+  <si>
+    <t>8023</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8023/oficio_n_25_autorizativo_guilherme_guimaraes_de_azevedo.pdf</t>
+  </si>
+  <si>
+    <t>Autorizativo conforme solicitação de oficio nº66/2026</t>
+  </si>
+  <si>
+    <t>8025</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8025/oficio_n_25_autorizativo_guilherme_guimaraes_de_azevedo.pdf</t>
+  </si>
+  <si>
+    <t>Autorizo a troca de arquivo conforme oficio nº66  recebido de solicitação por erro material</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>ARQNV</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7433/ind-_25_2026.pdf</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia_assinada.pdf</t>
   </si>
   <si>
     <t>QUE  SEJA FEITO AMPLIAÇÃO DA LINHA DE ÔNIBUS, PASSANDO NA RUA MARIA EDWIRGES SARAIVA E_x000D_
 PERTO DO POSTO DE SAÚDE MARINHO JOSÉ DE ALMEIDA NA COLÔNIA..</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7576/aumento_de_diaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>7840</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7840/mocao_no12_vereadora_maria_izabel.pdf</t>
+  </si>
+  <si>
+    <t>ARQUIVO EDITADO COM AS ALTERAÇÕES NECESSÁRIAS</t>
+  </si>
+  <si>
+    <t>8027</t>
+  </si>
+  <si>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8027/ind._2026_-_guilherme_-_arquivo_novo.pdf</t>
+  </si>
+  <si>
+    <t>ARQUIVO SUBSTITUTIVO AO ORIGINAL PROTOCOLADO NA INDICAÇÃO 303/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5020,56 +9046,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7443/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/projeto_de_lei_complementar_decimo_terceiro_magisterio_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7545/projeto_auxiliar_de_acessiblidade_educacional___nutricionista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7589/04_-_plc_altera_lc26-09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_lei_-_requisito_-_professor_de_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7666/plc._n_01_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7719/plc-refis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7753/plc._n_02_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/projeto_de_lei_reajuste.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7437/pl_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7438/projeto_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7453/plo_reajuste_salaria_atual_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/projeto_de_lei_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7484/plo_reajuste_atualizado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7485/projeto_centro_cultural_filipinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7517/plo._n_20_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7518/plo_n____-2026_programa_vidas_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7543/pl_credito_especial_construcao_casas_populares_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7568/carteira_municipal_de_identificacao_do_idoso_com_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7572/idiomas_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7634/projeto_de_lei_receituario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7700/projeto_maestro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7714/plo._n_22_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7715/plo._n_23_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7775/plo_n______-2026_carteira_municipal_do_protetor_de_animais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_cidadao_honorario_marcio_victor.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7471/pr._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/titulo_cidadao_honorario_bruno_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7488/projeto_de_resolucao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7511/02_pr_-_marlon_deleon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7516/01_pr_-_hugo_vidal.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7539/projeto_de_resolucao_-_aumento_diarias_correto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7564/15-projeto_de_lei_parlamento.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7570/merito_andrey.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7596/03_pr_-_flavio_roberto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7597/04_pr_-_fabricio_ignacchiti.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_merito_legislativo_luciano_sobral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7629/merito_zezinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_resolucao_comissao_especial_novo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7667/05_pr_-_jesalva_amorim.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7716/07_pr_-_jorcelino_batista.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7763/pr_no_2026_eder_-dj_tico-cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7413/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7414/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7416/req.____-2026_informacoes_lei_15.326-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7423/req._no_43-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7424/req._no_44-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7464/req._no_45-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7472/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7474/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7475/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7478/req._no_46-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7486/req_13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7487/req._14-2026_comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7489/requerimento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7512/req._no_47-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7514/req._no_48-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_pavimentacao_asfaltica_tomba_morro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7528/requerimento_2026_informacoes_prefeito_imoveis_alugados_2024_-2025-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7546/camscanner_04-03-2026_09.47.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7551/requerimento_2026_informacoes_aplicabilidade_lei_1840-2025_funcionamento_mercados_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7558/req._no____-2026_enchentes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7594/req._no_49-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7595/req._no_50-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7616/req._2025_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7617/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7633/requerimento_doacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7664/req._no_51-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7665/req._no_52-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7676/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7678/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7699/requerimento_copasa_nova.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7709/requerimento_2026_informacoes_manutencao_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7712/req._no_53-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7713/req._no_54-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7721/word20260330_11384486.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7739/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7745/requerimento_-_atingidos_pelas_chuvas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7759/requerimento_matadouro_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7762/requerimento_em_frente_a_mbc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7779/req._no_55-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7780/req._no_56-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_2026_ponte_inhambu_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_2026_reforma_galeria_eden_clube.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_2026_pavimentacao_asfaltica_rua_no_dist_indutrial_colonia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7392/trevo_do_massambara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7393/repasse_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/indicacao_corpo_de_bombeiro_2026_corrigida.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7396/reforma_e_limpeza_da_pracinha_do_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7397/rua_raposo_tavares_manutencao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7398/tapa_buraco_gordura_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7399/praca_com_academia_memoria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7400/ind._linha_onibus_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7401/passeio_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7402/quebra_mola_sementeira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7404/ind.____-2026_-_limpeza_bueiros_rua_do_divino_rua_coronel_geraldo_praca_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7405/ind.____-2026_-_capina_joanico_cadedo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7406/ind.____-2026_-_tapa_buracos_capitao_geraldo_walter_cunha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7408/rede_eletrica_boa_vista_gordura.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7409/salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7410/salario_motorista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7411/ind._-2026_luciano_pereira_solar_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7412/ind._-2026_luciano_pereira_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7415/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7418/ind._faixa_pedestre_praca_vinte_oito_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7419/limpeza_e_manutencao_da_academia_ao_ar_livre_localizada_no_rancho_verde_1..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_da_rua__bem_vinda_no_bairro_mutirao_2..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7421/ind._no_86-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7422/ind._no_87-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7439/rua_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7440/construcao_quebra_mola_cel_moveis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7441/troca_caixa_dgua_bela_vista_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7442/cobertura_na_quadra_de_esportes_do_bairro_tia_velha..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_2026_presidente_camara_compra_notebook_e_impressora_plenario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_2026_construcao_calcadao_rua_feira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7446/indicacao_2026_parquinho_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7447/vistoria_e_correcoes_estruturais_no_posto_de_saude_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7449/ind.___-2026_-_construcao_calcada_rua_coronel_jose_mesquita.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7450/ind.___-2026_-_limpeza_e_capina_catete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7451/ind.___-2026_-_quadros.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_quadra_da_colonia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/indicacao_patrolamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/indicacao_tambores_de_lixo_gileno_siqueira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7462/manutencao_estrada_da_grota_cmelente_meio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7463/tapa_buracos_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/ind._no_88-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/ind._no_89-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7467/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7468/pracinha_do_bairro_cohab_2_incluindo_limpeza_e_reparo_dos_brinquedos..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7469/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7470/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7473/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7499/indicacao_-_ponto_de_onibus_colonia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7500/muro_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7501/centro_comunitario_solar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7502/van_odontologica_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7503/aumento_do_repasse_ao_asilo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_compra_de_pneus_e_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7505/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7506/asfalto_antonieta.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7507/pintura_e_placas_proximos_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7508/destinado_a_comunidade_o_lote_localizado_em_frente_a_escolinha_do_mutirao_para_que_seja_construido_um_centro_comunitario_a_fim_de_atender_os_moradores_do_bairro_e_das_localidades_vizinhas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7509/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7510/subvencoes_as_associacoes.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7519/ind.___-2026_-_revitalizacao_asfaltica_rua_ulisses_ferreira-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7520/ind._no_92-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7521/ind.____-2026_-_entulho_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7522/ind.____-2026_-_cratera_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7523/ind._no_91-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7524/informatizacao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7525/ind._no_90-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_2026_patrolamento_santa_maria_p_sao_francisco-corrego_do_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7527/indicacao_2026_tapa_buracos_zona_rural-patrolamento_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7529/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7530/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7531/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_2026_ponte_matucho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7548/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7549/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7550/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7552/indicacao__2026_dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_2026_presidente_camara_intalacao_central_telefonica_camara.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao__2026_melhorias_estrada_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7555/ind.___-2026_-_buraco_rua_eliza_miranda_cardoso.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7556/ind.___-2026_-_melhoria_na_iluminacao_e_pode_de_arvore_no_bairro_nova_veneza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7557/ind.___-2026_-_tapa_buracos_capina_e_limpeza_rua_sebastiao_faustino_santana.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7559/reajuste.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7563/redutor_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7565/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7567/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7569/torre_gordura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7571/academia_gordura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_grora_da_mae_filomena.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7575/reparacao_e_extensao_do_alambrado_da_quadra_poliesportiva_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7577/asfaltamneto_esrada_mario_teixeira.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7578/drones_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7580/cascalhamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7581/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7582/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7583/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7591/ind._no_93-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7593/ind._no_95-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7599/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7600/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7601/ind._-2026_luciano_pereira_bueiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7602/ind._no_94-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7603/recuperacao_e_limpeza_da_estrada_pao_de_lo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7604/reforma_praca_coronel_joaquim_lopes.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7615/reforma_das_barrascas_feirinha.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7618/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7619/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7620/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7621/indicacao_2026_embarque-desembarque_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7622/verificacao_e_o_reparo_de_um_buraco_que_esta_cedendo_ao_lado_da_quadra_da_pracinha_do_barreiro..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7623/ind.___-2026_-_entulho_campo_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7624/ind.___-2026_-_reforma_das_pontes_pao_de_lo_e_sapateiro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7625/ind.___-2026_-_pavimentacao_asfaltica_e_abertura_de_bueiros_na_rua_jose_batista_lopes_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7627/manutncao_rua_aparecida_carina_bnhame_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7628/reajuste_insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7630/manutencao_estrada_rio_bahia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7631/limp_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7632/designacao_de_um_agente_comunitario_de_saude_para_a_rua_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7635/patrolamento_e_cascalhamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_2026_manutencao_uniformes_garis_numerar_carrinhos__varredores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_2026_construcao_creche_dr_lele.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7638/providencias_no_bairro_catete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7639/word20260312_15572032.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7643/asfalto_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7644/creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7645/academia_sementeria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7646/buraco_localizado_na_rua_leopoldo_antonucci_bairro_cohab_3_proximo_a_residencia_no_89..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7647/melhorias_na_rua_nilo_sergio_ventura_atras_da_delta_producoes_devido_a_pavimentacao_incompleta..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_2026_ampliar_apa.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_2026-_bueiro_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_2026-fumace_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7654/limpeza_corrego_avenida.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7655/asfaltamento_ate_o_itinga.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7656/melhoria_estrada_bitelao_ate_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7658/ind.____-2026_-_construcao_area_de_lazer_bairro_jardins.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7659/ind.____-2026-_limpeza_do_rio_xopoto.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7660/ind.___-2026_-_tapa_buracos_rua_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._no_96-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7662/ind._no_97-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7663/ind._no_98-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7669/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7670/instalacao_de_iluminacao_publica_na_quadra_do_bairro_caicaras..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7671/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7672/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7673/ind._-2026_luciano_pereira_academia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao__2026_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7708/indicacao_2026_bicicletarios.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7710/ind._no_99-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7711/ind._no_100-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7717/femur.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7718/oficina_idoso.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7720/alargamento_da_ponte_do_pito_aceso_corrigida.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7723/ind._-2026_luciano_pereira_bueiro_quebrado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7725/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7726/erosao_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7727/manutencao_estrada_sitio_esperanca.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7728/asfaltamento_capitao_machado_rodovia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7729/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7730/praca_com_academia_ao_ar_livre_no_bairro_tia_velha_rua_maria_dodo_proximo_a_escola_de_samba_em_frente_ao_beco_do_catarino..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7731/tapa_buraco_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7732/gabiao_bairro_gustavo_sabioni.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7733/uniforme_times.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7736/ind.___-2026_-_entulho_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7737/ind.___-2026_-_limpeza_bueiros_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7738/ind.___-2026_-_tapa_buracos_rua_vice_prefeito_anacleto_lopes_gomes.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7740/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7742/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7744/indicacao_-_professores_e_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7746/tia_nana.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7747/ind._2026_-_guilherme_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7748/psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7749/caixa_dgua_mina_centenario.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7750/ponte_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7754/medico_sementeirra.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7755/praca_rancho_verde_3.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7757/mutirao_itenerante_rg.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7764/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7765/ind._-2026_luciano_pereira_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7769/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7770/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7771/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7772/ind._____-2026_-_limpeza_capina_e_tapa_buracos_dr._lele.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7773/ind.____-2026_-_revitalizacao_asfaltica_ladeira_jose_sores_da_costa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7774/ind.___-2026_-_manilhas_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7776/ind._no_101-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7777/ind._no_102-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7778/ind._no_103-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7781/estrada_da_grota.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7782/escolas_municipio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7784/indicacao_2026_instalacao_relogios_digitais.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7785/indicacao_2026_pavimentacao_corrego_alves_maltone_e_machado-floresta.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7786/indicacao_2026_redutor_de_velocidade_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7787/sugere_ao_sr._prefeito_a_reforma_da_lavanderia_na_praca_antonio_lopes_faria_no_bairro_dulcilia_carone_proximo_ao_antigo_matadouro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7788/sugere_ao_sr._prefeito_que_seja_realizada_a_cobertura_da_quadra_poliesportiva_da_escola_municipal_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7789/indicacao_captacaoreparo_e_manutencao_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7790/indicacao_faixa_elevada_e_2_quebra_molas_na_rua_da_policlinica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7791/indicacao_faixa_elevada_bradesco.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7425/mocao_no11_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/mocao_de_aplausos_-_lucas_goncalves_vazio_que_habita.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7592/mocao_de_aplausos_senador.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7743/mocao_aplausos_no_2026_mateus__e_miguel.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7758/mocao_de_aplausos_no_02_-_zezinho.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7783/mocao_aplausos_2026_carlos_viana_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/mocao_pesar_2026__noelza_de_cassia_jorge.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7387/mocao_pesar_04-2026_galdina_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7536/mocao_maria_eni.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7537/mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7540/mocao_pesar_2026__airton_matias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7701/mocao_sonia.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7702/mocao_josue.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7703/mocao_ibys.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7704/8-mocao_de_pesar_tito_vianna.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7706/moca_de_pesar_aci_aparecida.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7724/8-mocao_de_pesar_oriaton.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7741/mocao_pesar_no_-2026__oriaton_de_oliveira_antonucci.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7752/emenda_modificativa_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7609/emenda_aditiva_1_-_pl_2272-2025_-_guarda_civil_-_prazo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7610/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7611/emenda_aditiva_6_-_pl_2272-2025_-_guarda_civil_-_camera_no_corpo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7612/emenda_aditiva_7_-_pl_2272-2025_-_guarda_civil_-_formacao_humana.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7613/emenda_aditiva_3_-_pl_2272-2025_-_guarda_civil_-_patrulha_guardia_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7614/emenda_aditiva_4_-_pl_2272-2025_-_guarda_civil_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7682/emenda_aditiva_ao_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7751/emenda_aditiva_9_-_pl_2272-2025_-_guarda_civil_-_comercio_protegido.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7767/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7562/subemen_-_2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/parecer_legislativo_ao_plo_2269-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7491/parecer_legislativo_ao_plo_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7492/parecer_legislativo_ao_plo_2277-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7584/parecer_legislativo_ao_plo_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_resolucao_753.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7586/projeto_de_resoluccao_754.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7605/parecer_legislativo_ao_plo_2282-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7606/parecer_legislativo_ao_plo_2284-2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7607/parecer_legislativo_ao_plo_2285-2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7608/parecer_legislativo_ao_plo_2286-2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7650/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7679/parecer_legislativo_ao_pl_2288-2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7685/parecer_legislativo_ao_plo_2289-2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7688/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7689/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7691/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7692/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7695/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7697/parecer_resolucao_757.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7734/parecer_legislativo_2290-2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7735/parecer_legislativo_154-2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7496/parecer_projeto_2272-2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7497/parecer_projeto_150-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7498/parecer_emenda_08-2026.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7642/parecer_projeto_2285-2026..pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7705/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7683/parecer_educacao_plc_no_153-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7684/parecer_educacao_plc_no_154-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7686/parecer_educacao_plc_no_152-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7490/pedido_de_vista_maria_izabel_150-2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7687/parecer_juridico_-_pl_2287-2026-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/impacto_financeiro_pl_2278-2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7435/oficio_012-2026-camara-retirada_plc.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7436/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7448/oficio_015-2026-camara_retira_pl.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7476/oficio_14_-_secretaria_camara_-_retirada_requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7482/oficio_de_retirada_03.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7483/oficio_021_2026_-_camara_retirada_plo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7533/oficio_09_retirada_ind_57-2026.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7722/03-2026_oficio_de_retirada_13.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7766/03-2026_oficio_de_retirada_15.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7768/oficio_57_-_secretaria_camara_-_retirada_emenda_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7541/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7544/oficio_034-2026-camara_municipal_-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7760/oficio_103_2026_camra_municipal.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7761/oficio_104_2026_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7538/oficio_n_02__autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7542/oficio_n_03__autorizativo_gerson_gomes.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7588/oficio_n_03_autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7433/ind-_25_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7576/aumento_de_diaria_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7443/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7427/projeto_de_lei_complementar_decimo_terceiro_magisterio_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7545/projeto_auxiliar_de_acessiblidade_educacional___nutricionista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7589/04_-_plc_altera_lc26-09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7640/projeto_de_lei_-_requisito_-_professor_de_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7666/plc._n_01_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7719/plc-refis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7753/plc._n_02_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8110/06_plc_criacao_monitor_educacional.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8159/07_plc_residuo_lixo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7407/plo_n______-2026_programa_municipal_de_prevencao_a_pornografia_entre_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7431/projeto_de_lei_reajuste.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7437/pl_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7438/projeto_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7453/plo_reajuste_salaria_atual_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7481/projeto_de_lei_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7484/plo_reajuste_atualizado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7485/projeto_centro_cultural_filipinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7517/plo._n_20_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7518/plo_n____-2026_programa_vidas_em_movimento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7543/pl_credito_especial_construcao_casas_populares_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7568/carteira_municipal_de_identificacao_do_idoso_com_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7572/idiomas_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7634/projeto_de_lei_receituario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7700/projeto_maestro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7714/plo._n_22_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7715/plo._n_23_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7775/plo_n______-2026_carteira_municipal_do_protetor_de_animais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7819/plo._n_24_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7879/projeto_de_lei_codigo_sanitario_todo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7945/plo._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7968/plo._n_26_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7969/plo._n_27_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8002/proj._de_lei_fixacao_de_paineis_informativos_em_bens_imoveis_locados_ass..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8024/utilidade_publica_municipal_a_associacao_agnus_dei_educacional.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8032/plo._n_28_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8043/10_projeto_lei_tempo_integral_educacao_final.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8069/projeto_de_lei_ldo_2027_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8078/plo._n_29_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8079/09_projeto_de_lei_monitor_educacional.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8080/08_projeto_lei_bicicleta_eletrica.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8097/plo_n_____-2026_institui_o_programa_municipal_de_turismo_rural.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8111/10_rojeto_de_lei_credito_especial_projetos_sociais_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8138/plo._n_30_-_2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8158/projeto_de_lei_leia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7429/projeto_de_resolucao_cidadania_rita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7430/projeto_de_resolucao_cidadania_milton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7434/titulo_cidadao_honorario_marcio_victor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7471/pr._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7480/titulo_cidadao_honorario_bruno_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7488/projeto_de_resolucao_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7511/02_pr_-_marlon_deleon.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7516/01_pr_-_hugo_vidal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7539/projeto_de_resolucao_-_aumento_diarias_correto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7564/15-projeto_de_lei_parlamento.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7570/merito_andrey.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7596/03_pr_-_flavio_roberto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7597/04_pr_-_fabricio_ignacchiti.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7626/projeto_de_resolucao_merito_legislativo_luciano_sobral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7629/merito_zezinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7657/projeto_de_resolucao_comissao_especial_novo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7667/05_pr_-_jesalva_amorim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7668/06_pr_-_cleber_lima.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7716/07_pr_-_jorcelino_batista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7756/0-pr_2026__medalha_dona_theresinha_de_almeida_pinto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7763/pr_no_2026_eder_-dj_tico-cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7805/a-projeto_de_resolucao_merito_regis.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7823/pr_no_2026_denise_aparecida_cardoso_barreto_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7847/08_pr_-_camara_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7856/1-resolucao_das_diarias_correto_e_assinado_pelo_presidente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7868/1-resolucao_das_diarias_em_construcao_nova_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7899/09_pr_-_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7910/pr_no_2026_osvaldo_capistrano-pipoca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7928/resolucao_do_carro_com_tabela_fipe.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7958/1-pr_no_2026_maria_de_lourdes_torres-medalha_theresinha_pinto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7959/2-pr_no_2026_oiliam_jose_medalha_theresinha_pinto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7960/4-pr_no_2026__alexandrina_lucia_medalha_theresinha_pinto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7970/3-pr_no_2026-cleber_lima_medalha_theresinha_pinto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8008/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8036/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8049/diploma_de_merito_legislativo_ao_leo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8056/projeto_de_resolucao_merito_rosileia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8098/projeto_de_resolucao_merito_aline.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8100/cidadania_honoraria_fabiano.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8113/dispoe_sobre_concessao_de_titulo_de_cidadania_honoraria_a_sra._rayane_pereira_nunes_amaral..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8114/projeto_de_resolucao_cidadania_honoraria_julio_ramalho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8122/titulo_cidadao_honorario_tuninho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8145/projeto_de_resolucao_cidadania_fabricio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8146/merito_luciano_tigus.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8147/merito_dalton.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8153/projeto_de_resolucao_comissao_da_lei_orcamentaria_corrigida_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8154/projeto_de_resolucao_comissao_da_lei_orcamentaria_corrigida_ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8157/projeto_de_resolucao_-_merito_legislativo_-_hugo_henriques_junior.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7930/mensagem_de_veto_a_emenda_11-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7931/mensagem_de_veto_a_emenda_aditiva_09-2026_pl_150-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7932/mensagem_de_veto_a_emenda_modificativa_01-2026_-_pl_150-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7933/mensagem_de_veto__emenda_02-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7934/mensagem_de_veto_a_emenda_03-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7935/mensagem_de_veto_a_emenda_06-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7389/requerimento_2026_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7395/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7413/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7414/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7416/req.____-2026_informacoes_lei_15.326-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7423/req._no_43-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7424/req._no_44-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7464/req._no_45-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7472/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7474/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7475/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7478/req._no_46-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7486/req_13.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7487/req._14-2026_comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7489/requerimento_piso_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7512/req._no_47-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7514/req._no_48-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7515/requerimento_pavimentacao_asfaltica_tomba_morro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7528/requerimento_2026_informacoes_prefeito_imoveis_alugados_2024_-2025-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7546/camscanner_04-03-2026_09.47.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7551/requerimento_2026_informacoes_aplicabilidade_lei_1840-2025_funcionamento_mercados_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7558/req._no____-2026_enchentes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7561/requerimento_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7579/requerimento_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7594/req._no_49-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7595/req._no_50-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7616/req._2025_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7617/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7633/requerimento_doacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7664/req._no_51-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7665/req._no_52-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7676/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7678/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7699/requerimento_copasa_nova.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7709/requerimento_2026_informacoes_manutencao_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7712/req._no_53-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7713/req._no_54-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7721/word20260330_11384486.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7739/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7745/requerimento_-_atingidos_pelas_chuvas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7759/requerimento_matadouro_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7762/requerimento_em_frente_a_mbc.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7779/req._no_55-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7780/req._no_56-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7817/req._no_58-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7818/req._no_57-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7844/req._informacoes_sobre_bicicletas_eletricas._assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7852/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7883/requerimento_repasse_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7903/req._no_59-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7911/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7922/req.2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7927/req._doacao_do_carro_pdf.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7943/requerimento_caminhaao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7952/requerimento_2026_camara_mirim_em_pratica.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7971/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7972/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7973/req._no_60-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7987/req._no_61-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7988/requer_ao_sr._prefeito_informacoes_acerca_da_data_do_repasse_do_piso_salarial_da_enfermagem._ass.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7989/requer_a_secretaria_de_obras_informacoes_sobre_a_data_em_que_sera_realizado_o_patrolamento_e_cascalhamento_da_comunidade_santa_juliana._ass.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8013/req._no_62-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8017/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8018/req._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8019/req._no_____2026__informacoes_sobre_a_lei_1765-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8030/req._no_63-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8047/requerimento_lotes.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8053/req._no_64-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8057/req._no_____2026__informacoes_sobre_a_lei_1560-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8061/requerimento_lotes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8093/req.__sobre_a_nao_instalacao_da_placa_de_identificacao_em_homenagem_ao_saudoso_jose_ass.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8127/req._pedido_de_informacoes_e_documentacoes_referentes_a_arrecadacao_distribuicao_e_pagamento_de_honorarios_ass.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8137/req._no_65-2026_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7385/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7386/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7388/indicacao_2026_ponte_inhambu_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7390/indicacao_2026_reforma_galeria_eden_clube.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7391/indicacao_2026_pavimentacao_asfaltica_rua_no_dist_indutrial_colonia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7392/trevo_do_massambara.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7393/repasse_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7394/indicacao_corpo_de_bombeiro_2026_corrigida.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7396/reforma_e_limpeza_da_pracinha_do_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7397/rua_raposo_tavares_manutencao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7398/tapa_buraco_gordura_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7399/praca_com_academia_memoria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7400/ind._linha_onibus_antonio_soares.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7401/passeio_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7402/quebra_mola_sementeira.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7404/ind.____-2026_-_limpeza_bueiros_rua_do_divino_rua_coronel_geraldo_praca_28_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7405/ind.____-2026_-_capina_joanico_cadedo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7406/ind.____-2026_-_tapa_buracos_capitao_geraldo_walter_cunha.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7408/rede_eletrica_boa_vista_gordura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7409/salario_minimo_municipal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7410/salario_motorista.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7411/ind._-2026_luciano_pereira_solar_2.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7412/ind._-2026_luciano_pereira_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7415/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7418/ind._faixa_pedestre_praca_vinte_oito_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7419/limpeza_e_manutencao_da_academia_ao_ar_livre_localizada_no_rancho_verde_1..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7420/asfaltamento_da_rua__bem_vinda_no_bairro_mutirao_2..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7421/ind._no_86-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7422/ind._no_87-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7439/rua_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7440/construcao_quebra_mola_cel_moveis.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7441/troca_caixa_dgua_bela_vista_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7442/cobertura_na_quadra_de_esportes_do_bairro_tia_velha..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7444/indicacao_2026_presidente_camara_compra_notebook_e_impressora_plenario.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7445/indicacao_2026_construcao_calcadao_rua_feira.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7446/indicacao_2026_parquinho_praca_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7447/vistoria_e_correcoes_estruturais_no_posto_de_saude_beira_rio..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7449/ind.___-2026_-_construcao_calcada_rua_coronel_jose_mesquita.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7450/ind.___-2026_-_limpeza_e_capina_catete.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7451/ind.___-2026_-_quadros.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7454/indicacao_quadra_da_colonia.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7455/indicacao_patrolamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7456/indicacao_tambores_de_lixo_gileno_siqueira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7458/praca_centenario.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7459/praca_antonio_soares_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7460/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7461/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7462/manutencao_estrada_da_grota_cmelente_meio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7463/tapa_buracos_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7465/ind._no_88-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7466/ind._no_89-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7467/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7468/pracinha_do_bairro_cohab_2_incluindo_limpeza_e_reparo_dos_brinquedos..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7469/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7470/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7473/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7499/indicacao_-_ponto_de_onibus_colonia.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7500/muro_bairro_operario.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7501/centro_comunitario_solar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7502/van_odontologica_2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7503/aumento_do_repasse_ao_asilo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7504/indicacao_compra_de_pneus_e_pa_carregadeira.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7505/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7506/asfalto_antonieta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7507/pintura_e_placas_proximos_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7508/destinado_a_comunidade_o_lote_localizado_em_frente_a_escolinha_do_mutirao_para_que_seja_construido_um_centro_comunitario_a_fim_de_atender_os_moradores_do_bairro_e_das_localidades_vizinhas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7509/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7510/subvencoes_as_associacoes.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7513/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7519/ind.___-2026_-_revitalizacao_asfaltica_rua_ulisses_ferreira-_barreiro.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7520/ind._no_92-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7521/ind.____-2026_-_entulho_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7522/ind.____-2026_-_cratera_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7523/ind._no_91-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7524/informatizacao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7525/ind._no_90-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7526/indicacao_2026_patrolamento_santa_maria_p_sao_francisco-corrego_do_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7527/indicacao_2026_tapa_buracos_zona_rural-patrolamento_tanque_grande.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7529/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7530/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7531/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7532/indicacao_2026_ponte_matucho.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7548/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7549/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7550/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7552/indicacao__2026_dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7553/indicacao_2026_presidente_camara_intalacao_central_telefonica_camara.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7554/indicacao__2026_melhorias_estrada_piedade_de_cima.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7555/ind.___-2026_-_buraco_rua_eliza_miranda_cardoso.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7556/ind.___-2026_-_melhoria_na_iluminacao_e_pode_de_arvore_no_bairro_nova_veneza.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7557/ind.___-2026_-_tapa_buracos_capina_e_limpeza_rua_sebastiao_faustino_santana.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7559/reajuste.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7560/indicacao_aquisicao_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7563/redutor_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7565/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7567/asfalto_travessa.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7569/torre_gordura.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7571/academia_gordura.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7573/indicacao_grora_da_mae_filomena.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7575/reparacao_e_extensao_do_alambrado_da_quadra_poliesportiva_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7577/asfaltamneto_esrada_mario_teixeira.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7578/drones_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7580/cascalhamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7581/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7582/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7583/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7591/ind._no_93-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7593/ind._no_95-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7599/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7600/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7601/ind._-2026_luciano_pereira_bueiro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7602/ind._no_94-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7603/recuperacao_e_limpeza_da_estrada_pao_de_lo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7604/reforma_praca_coronel_joaquim_lopes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7615/reforma_das_barrascas_feirinha.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7618/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7619/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7620/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7621/indicacao_2026_embarque-desembarque_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7622/verificacao_e_o_reparo_de_um_buraco_que_esta_cedendo_ao_lado_da_quadra_da_pracinha_do_barreiro..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7623/ind.___-2026_-_entulho_campo_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7624/ind.___-2026_-_reforma_das_pontes_pao_de_lo_e_sapateiro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7625/ind.___-2026_-_pavimentacao_asfaltica_e_abertura_de_bueiros_na_rua_jose_batista_lopes_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7627/manutncao_rua_aparecida_carina_bnhame_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7628/reajuste_insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7630/manutencao_estrada_rio_bahia.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7631/limp_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7632/designacao_de_um_agente_comunitario_de_saude_para_a_rua_dos_bois..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7635/patrolamento_e_cascalhamento_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7636/indicacao_2026_manutencao_uniformes_garis_numerar_carrinhos__varredores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7637/indicacao_2026_construcao_creche_dr_lele.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7638/providencias_no_bairro_catete.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7639/word20260312_15572032.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7643/asfalto_nova_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7644/creche_noturna.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7645/academia_sementeria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7646/buraco_localizado_na_rua_leopoldo_antonucci_bairro_cohab_3_proximo_a_residencia_no_89..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7647/melhorias_na_rua_nilo_sergio_ventura_atras_da_delta_producoes_devido_a_pavimentacao_incompleta..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7651/indicacao_2026_ampliar_apa.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7652/indicacao_2026-_bueiro_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7653/indicacao_2026-fumace_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7654/limpeza_corrego_avenida.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7655/asfaltamento_ate_o_itinga.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7656/melhoria_estrada_bitelao_ate_corrego_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7658/ind.____-2026_-_construcao_area_de_lazer_bairro_jardins.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7659/ind.____-2026-_limpeza_do_rio_xopoto.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7660/ind.___-2026_-_tapa_buracos_rua_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7661/ind._no_96-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7662/ind._no_97-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7663/ind._no_98-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7669/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7670/instalacao_de_iluminacao_publica_na_quadra_do_bairro_caicaras..pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7671/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7672/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7673/ind._-2026_luciano_pereira_academia.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7674/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7675/alargamento_da_ponte_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7677/ind.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7707/indicacao__2026_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7708/indicacao_2026_bicicletarios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7710/ind._no_99-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7711/ind._no_100-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7717/femur.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7718/oficina_idoso.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7720/alargamento_da_ponte_do_pito_aceso_corrigida.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7723/ind._-2026_luciano_pereira_bueiro_quebrado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7725/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7726/erosao_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7727/manutencao_estrada_sitio_esperanca.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7728/asfaltamento_capitao_machado_rodovia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7729/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7730/praca_com_academia_ao_ar_livre_no_bairro_tia_velha_rua_maria_dodo_proximo_a_escola_de_samba_em_frente_ao_beco_do_catarino..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7731/tapa_buraco_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7732/gabiao_bairro_gustavo_sabioni.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7733/uniforme_times.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7736/ind.___-2026_-_entulho_rosa_pacheco.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7737/ind.___-2026_-_limpeza_bueiros_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7738/ind.___-2026_-_tapa_buracos_rua_vice_prefeito_anacleto_lopes_gomes.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7740/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7742/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7744/indicacao_-_professores_e_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7746/tia_nana.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7747/ind._2026_-_guilherme_2.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7748/psiquiatra_infantil.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7749/caixa_dgua_mina_centenario.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7750/ponte_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7754/medico_sementeirra.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7755/praca_rancho_verde_3.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7757/mutirao_itenerante_rg.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7764/ind._-2026_luciano_pereira_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7765/ind._-2026_luciano_pereira_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7769/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7770/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7771/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7772/ind._____-2026_-_limpeza_capina_e_tapa_buracos_dr._lele.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7773/ind.____-2026_-_revitalizacao_asfaltica_ladeira_jose_sores_da_costa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7774/ind.___-2026_-_manilhas_santa_juliana.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7776/ind._no_101-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7777/ind._no_102-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7778/ind._no_103-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7781/estrada_da_grota.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7782/escolas_municipio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7784/indicacao_2026_instalacao_relogios_digitais.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7785/indicacao_2026_pavimentacao_corrego_alves_maltone_e_machado-floresta.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7786/indicacao_2026_redutor_de_velocidade_rua_avelino_cardoso.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7787/sugere_ao_sr._prefeito_a_reforma_da_lavanderia_na_praca_antonio_lopes_faria_no_bairro_dulcilia_carone_proximo_ao_antigo_matadouro.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7788/sugere_ao_sr._prefeito_que_seja_realizada_a_cobertura_da_quadra_poliesportiva_da_escola_municipal_capitao_machado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7789/indicacao_captacaoreparo_e_manutencao_na_colonia.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7790/indicacao_faixa_elevada_e_2_quebra_molas_na_rua_da_policlinica.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7791/indicacao_faixa_elevada_bradesco.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7795/3-indicacao_grota_do_azedo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7801/indicacao_bairro_alto_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7811/santo_cristo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7812/asfaltamento_sentido_a_polpa_roma.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7813/iluminacao_ate_na_tial.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7814/ind._no_104-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7815/ind._no_105-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7816/ind._no_106-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7821/indicacao_rota_turistica_2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7822/festival_cachaca.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7824/indicacao_2026_drenagem_corrego_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7825/indicacao_2026_veiculo_buscar_medicamentos_regional.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7826/indicacao_2026_laje-pontihao_coronel_jose_mesquita-santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7827/faixa_de_pedreste_brown.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7828/caminhao_retro.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7831/ind._18_pdf.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7833/pace_hemominas_2026_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7838/ind._-2026_luciano_pereira_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7842/ind._-2026_luciano_pereira_academia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7845/ind._____-2026-__instalacao_semaforos_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7846/ind._____-2026-_obra_de_asfaltamento_no_morro_do_ze_bone.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7848/ind._-2026_luciano_pereira_capina.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7849/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7850/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7851/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7854/ind.____-2026-__instalacao_de_placas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7885/infraestrutura_da_rua_maria_theresa_ferreira_de_carvalho_no_bairro_nova_chacara_com_reparo_da_via_incluindo_manutencao_dos_bloquetes_soltos_correcao_de_buracos_e_manutencao_de_bueiros..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7886/manutencao_periodica_a_cada_15_dias_na_mina_dagua_localizada_no_bairro_barreiro..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7887/ind._-2026_luciano_pereira_cascalho_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7888/ind._-2026_luciano_pereira_cascalho.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7889/ponte_da_barra.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7890/quadra_formiga.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7891/patrolamento_estrada_perto_do_sr_ari.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7892/cemiterio_pet.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7893/clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7894/massambara.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7896/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7897/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7900/ind.______-2026_-_pintura_faixa_de_pedestres_avenida_dr._carlos_soares.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7901/ind._____-_2026_-detector_de_metal_escolas.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7902/ind._____-2026_-_uso_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7907/manutencao_ponte_do_angico.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7908/estabilizadora_de_solo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7909/torre_telefonia_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7912/limpeza_e_capinagem_da_r._ernesto_coelho_piedade_pdf.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7913/sr._prefeito_em_conjunto_a_secretaria_municipal_de_saude_que_os_moradores_do_bairro_filipinho_sejam_cadastrados_no_programa_saude_da_familia._pdf.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7914/cemiterio_pet.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7915/clinica_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7929/ind._asso._fome_de_viver_pdf.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7936/ind._-2026_luciano_pereira_buraco.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7937/ind._-2026_luciano_pereira_pintura.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7938/sugere_ao_sr._prefeito_a_realizacao_de_manutencao_periodica_a_cada_15_dias_na_mina_dagua_localizada_no_bairro_barreiro.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7939/ind._no_107-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7940/ind._no_108-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7941/ind._no_109-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7944/ind._a_limpeza_e_capinagem_do_bairro_colonia.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7946/limpeza_rua_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7947/ligacao_antonio_soares_a_bairro_serra_verde.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7948/limpeza_caminho_de_cana.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7949/ind.____-2026_-_olho_vivo_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7950/ind.____-2026_-_entulho_rua_joao_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7951/ind._____-2026_-_apoio_psicologico_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7953/indicacao_2026_rede_pluvial_e_pavimentacao_rua_ormindo_barbosa_-catete.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7954/indicacao_2026_energia_eletrica_rua_ormindo_barbosa_-catete.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7955/indicacao_2026_plantar_ypes_calcadao.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7956/ind._asso._fome_de_viver_pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7957/barraginha.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7961/manutencao_morro_santana.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7962/faixa_elevada_borracharia_do_bim.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7963/caminhao_cacamba.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7964/queimada.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7965/limpeza_canaleta.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7966/realizacao_de_manutencao_e_substituicao_da_grade_do_bueiro_localizado_na_rua_oscar_salermo_bairro_barreiro_proximo_ao_numero_203..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7974/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7975/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7976/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7991/praca_jorge_carone.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7992/mata_burro_fuad_rachid_recuperado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7994/auxilio_trasnporte.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7995/indicacao_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7996/doacao_de_lote_para_o_solar.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7997/ind._-2026_luciano_pereira_asfalto.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7999/ind.____2026_-_limpeza_bueiro_avenida_zumbi_dos_palmares.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8000/ind._____2026_-calcamento_rua_eugenio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8001/ind.______2026_-_farmacinha_animal.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8003/ind_2026_a_construcao_de_uma_nova_escola_ass.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8004/ind_2026_que_seja_instalado_um_radar_e_redutores_de_velocidade_no_trevo_do_filipinho_ass.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8005/indicacao__-2026_repassar_carro_creches_santa_clara_e_sao_francisco_1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8007/sugere_ao_sr._prefeito_a_manutencao_e_limpeza_da_praca_do_bairro_serra_verde..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8009/cessao_de_uso_de_area_publica_para_implantacao_de_unidade_de_bombeamento_de_agua_no_bairro_rancho_verde_iii..pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8011/ind._no_111-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8012/ind._no_110-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8014/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8015/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8016/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8020/iluminacao_massambara.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8021/volta_caef.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8022/insalubridade_gari.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8031/ind._-2026_luciano_pereira_asfalto.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8033/indicacao_2026_pavimentacao_rua_sebastiao_cardoso_de_melo-piedade.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8037/sugere_ao_sr._prefeito_juntamente_com_a_secretaria_de_obras_melhorias_no_escoamento_de_agua_da_rua_tereza_goncalves_no_bairro_nova_america..pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8038/ind.que_seja_instalado_um_semaforo_no_cruzamento_da_avenid_ass.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8039/ind.instalacao_com_lampadas_a_vapor_de_sodio_ass.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8040/buerio_entrada_bairro_jardins.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8041/manutenccao_estrada_gordura.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8042/iluminacao_morro_do_angico.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8044/cobertura_quadra_alto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8045/onibus_circular_alto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8046/ind._-2026_luciano_pereira_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8048/ind._-2026_luciano_pereira_ponte.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8050/ind._no_112-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8051/ind._no_113-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8052/ind._no_114-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8058/ind.____-2026_-canteiros_beira_rio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8059/ind.____-_2026_-iluminacao_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8060/ind.____-_2026_-calcamento_praca_28_de_setembro.docx.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8065/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8066/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8067/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8077/indicacao_sino_da_igreija_matriz_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8081/ind._a_imediata_execucao_do_fechamento_da_galeria_eden_clubass.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8082/ind.2dois_trevos_com_sinalizacao_e_iluminacao_na_colonia_ass.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8083/faixa_de_pedestre_elevada_chacara.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8084/cobertura_quadra_chacara.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8085/rampa_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8086/2_horarios_onibus.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8087/insalubridade_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8089/hidrantes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8090/recapeamento_capitao_machado_gordura.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8091/ind._-2026_luciano_pereira_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8092/ind._-2026_luciano_pereira_quadra.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8094/ind.____-_2026_-cascalhamento_estrada_comunidade_gordura.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8095/ind.____-2026_-_agente_de_saude_animal.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8096/ind.___-_2026_-estacionamento_rua_eugenio_de_melo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8099/revitalizacao__praca_nsa.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8101/limpeza_rua_nsa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8102/colocacao_de_tampa_em_buraco_localizado_na_rua_manoel_neto_proximo_ao_no_313..pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8103/ind._no_115-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8104/ind._no_116-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8106/ponto_de_onibus_localizado_no_bairro_catete..pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8107/tapa-buracos_nas_vias_publicas_do_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8108/indicacao_2026_aquisicao_livros_autores_flavius_e_oiliam_jose.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8116/ind.____-2026_-_reforma_campo_jequitiba.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8117/ind.____-2026_-_pintura_faixa_de_pedestres_avenida_theophile_dubreil.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8118/ind.____-2026_-_implantacao_de_acoes_socieducativas_no_alberque_municipal.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8119/ind._no_117-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8120/olho_vivo_escolas.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8121/salario_motorista_abcd.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8123/psf_nv.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8124/olho_vivo_chacara.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8125/ind.______-2026_que_sejam_realizados_servicos_de_manutencao_e_reparo_da_via_publica_localizada_na_rua_dionisio_ferreira_de_carvalho_ass.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8126/ind._-2026_parque_infantil_no_bairro_gileno_siqueira_ass.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8134/ind._no_117-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8135/ind._no_118-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8136/ind._no_119-2025_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8140/indicacao__2026_substituicao_postes_energia_eletrica_beira_linha.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8141/indicacao__2026_municipalizacao_transito.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8142/ind._-2026_luciano_pereira_quadra.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8143/ind._-2026_luciano_pereira_escada.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8144/limpeza_corrego_gordura.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8149/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8150/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8151/ind._2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8164/indicacao_2026_construcao_escadao_morro_santo_cristo_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8165/indicacao_2026_faixa_elevada_avelino_cardoso_piedade.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8166/indicacao_2026_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7403/mocao_de_aplauso_01_zezinho.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7417/mocao_de_aplausos_-_elisangela_jeronimo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7425/mocao_no11_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7426/mocao_de_aplausos_-_lucas_goncalves_vazio_que_habita.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7592/mocao_de_aplausos_senador.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7743/mocao_aplausos_no_2026_mateus__e_miguel.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7758/mocao_de_aplausos_no_02_-_zezinho.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7783/mocao_aplausos_2026_carlos_viana_1.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7820/mocao_no12_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7843/mocao_de_aplausos_lucas_2.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7855/mocao_de_aplausos_-_produtores_cana_de_acucar.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7857/mocao_de_aplausos_-_servidores_camara_identidades.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7858/mocao_de_aplausos_no__2026_flavius.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8006/mocao_aplausos_no_2026_alunos_e_professores_senai.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8010/mocao_no13_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8054/mocao_no14_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8062/mocao_de_aplausos_-_deputados_6x1.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8088/mocao_de_aplausos_leticia.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8105/mocao_de_aplausos_ao_jovem_nathan_claudino_dos_santos_de.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8115/mocao_de_aplausos_01-2026_assoripa.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8063/mocao_de_desagravo_-_fabinho_servidores.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8064/mocao_de_desagravo_-_fabinho_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7382/mocao_pesar_2026-_maria_de_lourdes_torres.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7383/mocao_pesar_2026__shirley_martins_de_souza.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7384/mocao_pesar_2026__noelza_de_cassia_jorge.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7387/mocao_pesar_04-2026_galdina_silva_cardoso.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7536/mocao_maria_eni.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7537/mocao_de_pesar_fernando.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7540/mocao_pesar_2026__airton_matias_da_silva.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7701/mocao_sonia.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7702/mocao_josue.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7703/mocao_ibys.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7704/8-mocao_de_pesar_tito_vianna.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7706/moca_de_pesar_aci_aparecida.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7724/8-mocao_de_pesar_oriaton.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7741/mocao_pesar_no_-2026__oriaton_de_oliveira_antonucci.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7793/mocao_de_pesar_aurea-.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7797/mocao_no_12_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7841/8-mocao_de_pesar_ana_maria.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7866/mocao_pesar_no_2026__paulo_roberto_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7923/mocao_de_pesar_-_marilia_othon.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7967/mocao_no_13_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7980/8-mocao_de_pesar_assunta.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7982/mocao_pesar_no_-2026__luiz_cardoso_da_silva.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7983/mocao_pesar_no__2026__rosangela_maria_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7984/mocao_pesar_nilva.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7985/mocao__pesar_sr_jose_dionisio_ass..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7986/8-mocao_de_pesar_irene_-_copia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8055/mocao_no_15_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8163/mocao_pesar__01-2026__silvio_pereira_lima.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7752/emenda_modificativa_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8112/emenda_modificativa_-_guilherme_-_plc_2248-2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7457/emenda_2274.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7598/emenda_aditiva_2_-_pl_2272-2025_-_guarda_civil_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7609/emenda_aditiva_1_-_pl_2272-2025_-_guarda_civil_-_prazo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7610/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7611/emenda_aditiva_6_-_pl_2272-2025_-_guarda_civil_-_camera_no_corpo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7612/emenda_aditiva_7_-_pl_2272-2025_-_guarda_civil_-_formacao_humana.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7613/emenda_aditiva_3_-_pl_2272-2025_-_guarda_civil_-_patrulha_guardia_infancia_e_juventude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7614/emenda_aditiva_4_-_pl_2272-2025_-_guarda_civil_-_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7682/emenda_aditiva_ao_plc_150-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7751/emenda_aditiva_9_-_pl_2272-2025_-_guarda_civil_-_comercio_protegido.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7767/emenda_aditiva_5_-_pl_2272-2025_-_guarda_civil_-_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7562/subemen_-_2026_-_guilherme.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7428/parecer_legislativo_ao_plo_2269-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7491/parecer_legislativo_ao_plo_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7492/parecer_legislativo_ao_plo_2277-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7584/parecer_legislativo_ao_plo_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7585/projeto_resolucao_753.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7586/projeto_de_resoluccao_754.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7605/parecer_legislativo_ao_plo_2282-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7606/parecer_legislativo_ao_plo_2284-2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7607/parecer_legislativo_ao_plo_2285-2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7608/parecer_legislativo_ao_plo_2286-2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7650/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7679/parecer_legislativo_ao_pl_2288-2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7685/parecer_legislativo_ao_plo_2289-2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7689/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7691/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7692/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7695/projeto_de_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7697/parecer_resolucao_757.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7698/parecer_resolucao_758.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7734/parecer_legislativo_2290-2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7735/parecer_legislativo_154-2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7798/projeto_de_resolucao_761.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7799/projeto_de_resolucao_760.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7804/parecer_legislativo_2290-2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7806/projeto_de_resolucao_762.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7807/projeto_de_resolucao_763.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7808/projeto_de_resolucao_765.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7809/projeto_de_resolucao_764.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7829/parecer_legislativo_ao_plo_2292-2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7830/parecer_legislativo_ao_plo_2293-2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7835/projeto_de_resolucao_768.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7836/projeto_de_resolucao_769.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7860/parecer_emenda_02-2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7861/parecer_emenda_02-2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7862/parecer_emenda_03-2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7863/parecer_emenda_11-2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7871/parecer_emadi_08-2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7872/parecer_emadi_05-2026_1.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7873/parecer_emadi_07-2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7874/parecer_emadi_06-2026_1.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7882/parecer_lei__complementar_156-2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7904/projeto_de_lei_2295.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7905/projeto_de_lei_2291.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7917/projeto_de_resolucao_771.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7919/projeto_de_resolucao_773_1.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7920/projeto_lei_complementar_155.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7921/projeto_de_resolucao_774.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7924/projeto_de_resolucao_776.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7993/parecer_leigislativo_ao_plo_2294-2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7998/projeto_de_resolucao_777.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8072/parecer_ao_plo__2301.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8073/parecer_legislativo_ao_plo_2300-2026_4.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8074/parecer_lei_780-2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8075/parecer_lei_781-2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8076/parecer_lei_782-2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8129/parecer_lei_788-2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8130/parecer_lei_786-2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8131/parecer_lei_785-2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8133/parecer_ao_plr_787.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8152/parecer_lei_2308-2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8169/parecer_ao_plo__2303_1.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7493/parecer_projeto_2276-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7494/parecer_projeto_2275-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7495/parecer_projeto_2274-2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7496/parecer_projeto_2272-2026.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7497/parecer_projeto_150-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7498/parecer_emenda_08-2026.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7642/parecer_projeto_2285-2026..pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7649/parecer_comissao_2283-2026.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7693/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7694/parecer_projeto__2273-2026.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7705/parecer_lei__complementar_153-2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7859/parecer_projeto_156-2026.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7865/parecer_emenda_aditiva_06_projeto_2272-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7869/parecer_emenda_aditiva_07_projeto_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7870/parecer_emenda_08-2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7875/parecer_emenda_03_projeto_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7876/parecer_emenda_02_projeto_2272-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7925/parecer_comissao_776-2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7680/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7681/parecer_educacao_plo_no_2286-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7683/parecer_educacao_plc_no_153-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7684/parecer_educacao_plc_no_154-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7686/parecer_educacao_plc_no_152-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7877/parecer_educacao_plo_no_2290-2026_relator_guilherme.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7878/parecer_educacao_plo_no_2293-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7880/parecer_educacao_plo_no_2294-2026_relator_guilherme.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8034/parecer_educacao_plo_no_2297-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8156/parecer_educacao_plo_no_2303-2026_relator_gerson.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8161/parecer_do_pl_2296-2026_-_relator_guilherme_-_educacao_e_outros.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7490/pedido_de_vista_maria_izabel_150-2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7687/parecer_juridico_-_pl_2287-2026-credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7794/parecer_juridico_-_pl_2272-2026-emendas_aditivas_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7881/parecer_juridico_-_plc_155_2026_-_ext._licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7432/impacto_financeiro_pl_2278-2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7435/oficio_012-2026-camara-retirada_plc.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7436/requerimento_ponte_velha_da_cachoierinha.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7448/oficio_015-2026-camara_retira_pl.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7476/oficio_14_-_secretaria_camara_-_retirada_requerimento_09-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7482/oficio_de_retirada_03.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7483/oficio_021_2026_-_camara_retirada_plo.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7533/oficio_09_retirada_ind_57-2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7566/oficio_01_retirada_ind_95.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7574/sugere_ao_sr._prefeito_reparos_no_calcamento_da_rua_jose_amim_localizada_no_bairro_mutirao..pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7722/03-2026_oficio_de_retirada_13.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7768/oficio_57_-_secretaria_camara_-_retirada_emenda_patrulha_rural.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7796/oficio_retirada_de_proposicao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7800/oficio_retirada_de_proposicao_plc_157-2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7867/20-_oficio_de_retirada_resolucao_775-2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7895/oficio_04_retirada.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7898/oficio_05_retirada.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7906/oficio_retirada_de_proposicao_req_47-2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7916/15-_retirada_indicacao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7942/22-2026_oficio_retirada_ass.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8035/diploma_de_merito_legislativo_ao_sr._celio_junior_estevam_moreira..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8068/10__oficio_retirada_requerimento.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8071/oficio_ind._-_retirada.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8109/oficio_160_-_2026_camara_retirada_de_pl.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8139/oficio_retirada_de_proposicao_ind_356-2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8148/36-2026_pedido_de_retirada_req.73.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8155/16-2026_oficio_36_retirada__pr796_ass.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7452/oficio_014-2026_ag._audiencia_prest._contas_3quadr-25.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7534/oficios_diversos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7541/oficio_11.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7544/oficio_034-2026-camara_municipal_-1_compressed.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7590/oficio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7760/oficio_103_2026_camra_municipal.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7761/oficio_104_2026_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7802/oficio_114-2026_camara_lei_sancionada.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7803/oficio_106-2026_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7832/oficio_124-2026_camara_reuniao_hospital.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7837/oficio_125-2026_camara-fiscalizacao_hospital_sjb.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7884/17-_oficio_ausencia_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7926/oficio_para_marinho-maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7977/oficio_marcela.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7978/oficio_marcela_02.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7979/oficio_marcela_03.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7990/oficio_137-2026_agenda_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8026/oficio_144-2026_camara-relatorio_fase_3_hospital_sjb_1.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8029/oficio_29.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8162/oficio_172-2026_-camara_municipal_-_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8168/oficio_173-2026_camara_lei_sancionada.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7477/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7479/oficio_09_gab05.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7538/oficio_n_02__autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7542/oficio_n_03__autorizativo_gerson_gomes.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7588/oficio_n_03_autorizativo_marinho.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7839/oficio_n_15_autorizativo_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8023/oficio_n_25_autorizativo_guilherme_guimaraes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8025/oficio_n_25_autorizativo_guilherme_guimaraes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7433/ind-_25_2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7535/indicacao_-_amplicao_do_ponto_de_onibus_na_colonia_assinada.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7576/aumento_de_diaria_2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/7840/mocao_no12_vereadora_maria_izabel.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2026/8027/ind._2026_-_guilherme_-_arquivo_novo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H410"/>
+  <dimension ref="A1:H780"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -5283,10430 +9309,20032 @@
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>102</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>106</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H23" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F24" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>115</v>
       </c>
       <c r="D25" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H25" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>118</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H26" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H27" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>127</v>
       </c>
       <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F30" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" t="s">
+        <v>60</v>
+      </c>
+      <c r="F31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" t="s">
+        <v>60</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" t="s">
+        <v>60</v>
+      </c>
+      <c r="F33" t="s">
+        <v>38</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H33" t="s">
         <v>150</v>
-      </c>
-[...19 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>59</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" t="s">
+        <v>33</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
         <v>158</v>
-      </c>
-[...19 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F36" t="s">
+        <v>161</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" t="s">
+        <v>60</v>
+      </c>
+      <c r="F37" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="H37" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>169</v>
+      </c>
+      <c r="D38" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" t="s">
+        <v>60</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="H38" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" t="s">
+        <v>59</v>
+      </c>
+      <c r="E39" t="s">
+        <v>60</v>
+      </c>
+      <c r="F39" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="H39" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D40" t="s">
-        <v>128</v>
+        <v>59</v>
       </c>
       <c r="E40" t="s">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H40" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" t="s">
+        <v>60</v>
+      </c>
+      <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>59</v>
+      </c>
+      <c r="E42" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>59</v>
+      </c>
+      <c r="E43" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E44" t="s">
+        <v>60</v>
+      </c>
+      <c r="F44" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D45" t="s">
-        <v>128</v>
+        <v>59</v>
       </c>
       <c r="E45" t="s">
-        <v>129</v>
+        <v>60</v>
       </c>
       <c r="F45" t="s">
         <v>38</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H45" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>200</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>201</v>
+      </c>
+      <c r="D46" t="s">
+        <v>59</v>
+      </c>
+      <c r="E46" t="s">
+        <v>60</v>
+      </c>
+      <c r="F46" t="s">
+        <v>83</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H46" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" t="s">
+        <v>206</v>
+      </c>
+      <c r="E47" t="s">
         <v>207</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="F47" t="s">
+        <v>83</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D47" t="s">
-[...5 lines deleted...]
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" t="s">
+        <v>206</v>
+      </c>
+      <c r="E48" t="s">
+        <v>207</v>
+      </c>
+      <c r="F48" t="s">
+        <v>83</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" t="s">
+        <v>206</v>
+      </c>
+      <c r="E49" t="s">
+        <v>207</v>
+      </c>
+      <c r="F49" t="s">
         <v>216</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="G49" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D49" t="s">
+      <c r="H49" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>220</v>
+      </c>
+      <c r="D50" t="s">
+        <v>206</v>
+      </c>
+      <c r="E50" t="s">
+        <v>207</v>
+      </c>
+      <c r="F50" t="s">
+        <v>144</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" t="s">
         <v>222</v>
-      </c>
-[...19 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D51" t="s">
+        <v>206</v>
+      </c>
+      <c r="E51" t="s">
+        <v>207</v>
+      </c>
+      <c r="F51" t="s">
+        <v>216</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H51" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>227</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D52" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>207</v>
+      </c>
+      <c r="F52" t="s">
+        <v>33</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H52" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>232</v>
+      </c>
+      <c r="D53" t="s">
+        <v>206</v>
+      </c>
+      <c r="E53" t="s">
+        <v>207</v>
+      </c>
+      <c r="F53" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D54" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E54" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F54" t="s">
         <v>38</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="H54" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" t="s">
+        <v>206</v>
+      </c>
+      <c r="E55" t="s">
+        <v>207</v>
+      </c>
+      <c r="F55" t="s">
+        <v>33</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H55" t="s">
         <v>242</v>
-      </c>
-[...19 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>243</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>244</v>
+      </c>
+      <c r="D56" t="s">
+        <v>206</v>
+      </c>
+      <c r="E56" t="s">
+        <v>207</v>
+      </c>
+      <c r="F56" t="s">
+        <v>83</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H56" t="s">
         <v>246</v>
-      </c>
-[...19 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>247</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>248</v>
+      </c>
+      <c r="D57" t="s">
+        <v>206</v>
+      </c>
+      <c r="E57" t="s">
+        <v>207</v>
+      </c>
+      <c r="F57" t="s">
+        <v>107</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>251</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>252</v>
+      </c>
+      <c r="D58" t="s">
+        <v>206</v>
+      </c>
+      <c r="E58" t="s">
+        <v>207</v>
+      </c>
+      <c r="F58" t="s">
+        <v>38</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>254</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>256</v>
+      </c>
+      <c r="D59" t="s">
+        <v>206</v>
+      </c>
+      <c r="E59" t="s">
+        <v>207</v>
+      </c>
+      <c r="F59" t="s">
+        <v>38</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>259</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>260</v>
+      </c>
+      <c r="D60" t="s">
+        <v>206</v>
+      </c>
+      <c r="E60" t="s">
+        <v>207</v>
+      </c>
+      <c r="F60" t="s">
         <v>261</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="G60" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>264</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>265</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>206</v>
+      </c>
+      <c r="E61" t="s">
+        <v>207</v>
+      </c>
+      <c r="F61" t="s">
+        <v>107</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D61" t="s">
-[...5 lines deleted...]
-      <c r="F61" t="s">
+      <c r="H61" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>268</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>269</v>
+      </c>
+      <c r="D62" t="s">
+        <v>206</v>
+      </c>
+      <c r="E62" t="s">
+        <v>207</v>
+      </c>
+      <c r="F62" t="s">
+        <v>33</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>272</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>273</v>
+      </c>
+      <c r="D63" t="s">
+        <v>206</v>
+      </c>
+      <c r="E63" t="s">
+        <v>207</v>
+      </c>
+      <c r="F63" t="s">
+        <v>38</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H63" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D64" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E64" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F64" t="s">
         <v>38</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="H64" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D65" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E65" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="H65" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>285</v>
+      </c>
+      <c r="D66" t="s">
+        <v>206</v>
+      </c>
+      <c r="E66" t="s">
+        <v>207</v>
+      </c>
+      <c r="F66" t="s">
+        <v>286</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="H66" t="s">
         <v>288</v>
-      </c>
-[...13 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>289</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>290</v>
+      </c>
+      <c r="D67" t="s">
+        <v>206</v>
+      </c>
+      <c r="E67" t="s">
+        <v>207</v>
+      </c>
+      <c r="F67" t="s">
         <v>291</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="G67" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>294</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>295</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>206</v>
+      </c>
+      <c r="E68" t="s">
+        <v>207</v>
+      </c>
+      <c r="F68" t="s">
+        <v>83</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>298</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>299</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>206</v>
+      </c>
+      <c r="E69" t="s">
+        <v>207</v>
+      </c>
+      <c r="F69" t="s">
+        <v>291</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D69" t="s">
-[...5 lines deleted...]
-      <c r="F69" t="s">
+      <c r="H69" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>302</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>303</v>
+      </c>
+      <c r="D70" t="s">
+        <v>206</v>
+      </c>
+      <c r="E70" t="s">
+        <v>207</v>
+      </c>
+      <c r="F70" t="s">
+        <v>38</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>307</v>
+      </c>
+      <c r="D71" t="s">
+        <v>206</v>
+      </c>
+      <c r="E71" t="s">
+        <v>207</v>
+      </c>
+      <c r="F71" t="s">
         <v>308</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="G71" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D71" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>311</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>312</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>206</v>
+      </c>
+      <c r="E72" t="s">
+        <v>207</v>
+      </c>
+      <c r="F72" t="s">
+        <v>308</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D72" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>315</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>316</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" t="s">
+        <v>207</v>
+      </c>
+      <c r="F73" t="s">
+        <v>38</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>319</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>320</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>206</v>
+      </c>
+      <c r="E74" t="s">
+        <v>207</v>
+      </c>
+      <c r="F74" t="s">
+        <v>291</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D74" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>323</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>324</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>206</v>
+      </c>
+      <c r="E75" t="s">
+        <v>207</v>
+      </c>
+      <c r="F75" t="s">
+        <v>33</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>327</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>328</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>206</v>
+      </c>
+      <c r="E76" t="s">
+        <v>207</v>
+      </c>
+      <c r="F76" t="s">
         <v>329</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H76" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>332</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>333</v>
       </c>
       <c r="D77" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E77" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F77" t="s">
-        <v>143</v>
+        <v>329</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H77" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>336</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>337</v>
       </c>
       <c r="D78" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E78" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F78" t="s">
-        <v>33</v>
+        <v>329</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H78" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>340</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>341</v>
       </c>
       <c r="D79" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E79" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F79" t="s">
-        <v>38</v>
+        <v>329</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>342</v>
       </c>
       <c r="H79" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>344</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>345</v>
       </c>
       <c r="D80" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E80" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F80" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H80" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D81" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E81" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F81" t="s">
-        <v>143</v>
+        <v>346</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H81" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E82" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F82" t="s">
-        <v>143</v>
+        <v>346</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H82" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D83" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E83" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F83" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H83" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E84" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F84" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H84" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D85" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E85" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F85" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H85" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D86" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E86" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F86" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H86" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D87" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E87" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F87" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H87" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D88" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E88" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F88" t="s">
-        <v>143</v>
+        <v>216</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H88" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D89" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E89" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F89" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H89" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D90" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E90" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F90" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H90" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D91" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E91" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F91" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H91" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E92" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F92" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H92" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D93" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="E93" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="F93" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H93" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>217</v>
+        <v>402</v>
       </c>
       <c r="D94" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="E94" t="s">
-        <v>402</v>
+        <v>207</v>
       </c>
       <c r="F94" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H94" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>405</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>223</v>
+        <v>406</v>
       </c>
       <c r="D95" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E95" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F95" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H95" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>411</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>412</v>
+      </c>
+      <c r="D96" t="s">
+        <v>407</v>
+      </c>
+      <c r="E96" t="s">
         <v>408</v>
       </c>
-      <c r="B96" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F96" t="s">
-        <v>209</v>
+        <v>20</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H96" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>231</v>
+        <v>416</v>
       </c>
       <c r="D97" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E97" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F97" t="s">
-        <v>209</v>
+        <v>20</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="H97" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>235</v>
+        <v>420</v>
       </c>
       <c r="D98" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E98" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F98" t="s">
-        <v>209</v>
+        <v>20</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="H98" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>239</v>
+        <v>424</v>
       </c>
       <c r="D99" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E99" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F99" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="H99" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>243</v>
+        <v>428</v>
       </c>
       <c r="D100" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E100" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F100" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="H100" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>406</v>
       </c>
       <c r="D101" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E101" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F101" t="s">
-        <v>33</v>
+        <v>291</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
       <c r="H101" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>250</v>
+        <v>412</v>
       </c>
       <c r="D102" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E102" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F102" t="s">
-        <v>427</v>
+        <v>33</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="H102" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>254</v>
+        <v>416</v>
       </c>
       <c r="D103" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E103" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F103" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="H103" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>442</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>420</v>
+      </c>
+      <c r="D104" t="s">
+        <v>432</v>
+      </c>
+      <c r="E104" t="s">
         <v>433</v>
       </c>
-      <c r="B104" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="H104" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>262</v>
+        <v>424</v>
       </c>
       <c r="D105" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E105" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F105" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="H105" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>266</v>
+        <v>428</v>
       </c>
       <c r="D106" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E106" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F106" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="H106" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>271</v>
+        <v>452</v>
       </c>
       <c r="D107" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E107" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F107" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="H107" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>276</v>
+        <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E108" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F108" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="H108" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>280</v>
+        <v>459</v>
       </c>
       <c r="D109" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E109" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F109" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="H109" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>284</v>
+        <v>463</v>
       </c>
       <c r="D110" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E110" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F110" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="H110" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>288</v>
+        <v>467</v>
       </c>
       <c r="D111" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E111" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F111" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="H111" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>292</v>
+        <v>471</v>
       </c>
       <c r="D112" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E112" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F112" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>458</v>
+        <v>472</v>
       </c>
       <c r="H112" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>475</v>
       </c>
       <c r="D113" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E113" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F113" t="s">
-        <v>138</v>
+        <v>476</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
       <c r="H113" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>300</v>
+        <v>480</v>
       </c>
       <c r="D114" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E114" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F114" t="s">
-        <v>138</v>
+        <v>481</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="H114" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>305</v>
+        <v>485</v>
       </c>
       <c r="D115" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E115" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F115" t="s">
-        <v>467</v>
+        <v>33</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="H115" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>309</v>
+        <v>489</v>
       </c>
       <c r="D116" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E116" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F116" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="H116" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>313</v>
+        <v>493</v>
       </c>
       <c r="D117" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E117" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F117" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="H117" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>317</v>
+        <v>497</v>
       </c>
       <c r="D118" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E118" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F118" t="s">
-        <v>477</v>
+        <v>33</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="H118" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>321</v>
+        <v>501</v>
       </c>
       <c r="D119" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E119" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F119" t="s">
-        <v>427</v>
+        <v>291</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="H119" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>325</v>
+        <v>505</v>
       </c>
       <c r="D120" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E120" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F120" t="s">
-        <v>427</v>
+        <v>144</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="H120" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>329</v>
+        <v>509</v>
       </c>
       <c r="D121" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E121" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F121" t="s">
-        <v>38</v>
+        <v>510</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
       <c r="H121" t="s">
-        <v>488</v>
+        <v>512</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>489</v>
+        <v>513</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>333</v>
+        <v>514</v>
       </c>
       <c r="D122" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E122" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F122" t="s">
-        <v>38</v>
+        <v>291</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="H122" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>492</v>
+        <v>517</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>337</v>
+        <v>518</v>
       </c>
       <c r="D123" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E123" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F123" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="H123" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>341</v>
+        <v>522</v>
       </c>
       <c r="D124" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E124" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F124" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="H124" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>345</v>
+        <v>526</v>
       </c>
       <c r="D125" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E125" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F125" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="H125" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>501</v>
+        <v>529</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>349</v>
+        <v>530</v>
       </c>
       <c r="D126" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E126" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F126" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="H126" t="s">
-        <v>503</v>
+        <v>532</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>504</v>
+        <v>533</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>353</v>
+        <v>534</v>
       </c>
       <c r="D127" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E127" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F127" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>505</v>
+        <v>535</v>
       </c>
       <c r="H127" t="s">
-        <v>506</v>
+        <v>536</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>507</v>
+        <v>537</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>357</v>
+        <v>538</v>
       </c>
       <c r="D128" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E128" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F128" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>508</v>
+        <v>539</v>
       </c>
       <c r="H128" t="s">
-        <v>509</v>
+        <v>540</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>510</v>
+        <v>541</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>361</v>
+        <v>542</v>
       </c>
       <c r="D129" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E129" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F129" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>511</v>
+        <v>543</v>
       </c>
       <c r="H129" t="s">
-        <v>512</v>
+        <v>544</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>513</v>
+        <v>545</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>365</v>
+        <v>546</v>
       </c>
       <c r="D130" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E130" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F130" t="s">
-        <v>427</v>
+        <v>33</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="H130" t="s">
-        <v>515</v>
+        <v>548</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>516</v>
+        <v>549</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>369</v>
+        <v>550</v>
       </c>
       <c r="D131" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E131" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F131" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>517</v>
+        <v>551</v>
       </c>
       <c r="H131" t="s">
-        <v>518</v>
+        <v>552</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>373</v>
+        <v>554</v>
       </c>
       <c r="D132" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E132" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F132" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="H132" t="s">
-        <v>521</v>
+        <v>556</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>522</v>
+        <v>557</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>377</v>
+        <v>558</v>
       </c>
       <c r="D133" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E133" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F133" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>523</v>
+        <v>559</v>
       </c>
       <c r="H133" t="s">
-        <v>524</v>
+        <v>560</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>525</v>
+        <v>561</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>381</v>
+        <v>562</v>
       </c>
       <c r="D134" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E134" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F134" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>526</v>
+        <v>563</v>
       </c>
       <c r="H134" t="s">
-        <v>527</v>
+        <v>564</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>528</v>
+        <v>565</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>385</v>
+        <v>566</v>
       </c>
       <c r="D135" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E135" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>529</v>
+        <v>567</v>
       </c>
       <c r="H135" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>531</v>
+        <v>569</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>389</v>
+        <v>570</v>
       </c>
       <c r="D136" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E136" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F136" t="s">
-        <v>33</v>
+        <v>291</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>532</v>
+        <v>571</v>
       </c>
       <c r="H136" t="s">
-        <v>533</v>
+        <v>572</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>534</v>
+        <v>573</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>393</v>
+        <v>574</v>
       </c>
       <c r="D137" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E137" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F137" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>535</v>
+        <v>575</v>
       </c>
       <c r="H137" t="s">
-        <v>536</v>
+        <v>576</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>537</v>
+        <v>577</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>397</v>
+        <v>578</v>
       </c>
       <c r="D138" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E138" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F138" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>538</v>
+        <v>579</v>
       </c>
       <c r="H138" t="s">
-        <v>539</v>
+        <v>580</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>541</v>
+        <v>582</v>
       </c>
       <c r="D139" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E139" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F139" t="s">
-        <v>467</v>
+        <v>33</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>542</v>
+        <v>583</v>
       </c>
       <c r="H139" t="s">
-        <v>543</v>
+        <v>584</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>544</v>
+        <v>585</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>545</v>
+        <v>586</v>
       </c>
       <c r="D140" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E140" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F140" t="s">
-        <v>467</v>
+        <v>144</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>546</v>
+        <v>587</v>
       </c>
       <c r="H140" t="s">
-        <v>547</v>
+        <v>588</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>548</v>
+        <v>589</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>549</v>
+        <v>590</v>
       </c>
       <c r="D141" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E141" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F141" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>550</v>
+        <v>591</v>
       </c>
       <c r="H141" t="s">
-        <v>551</v>
+        <v>592</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>552</v>
+        <v>593</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>553</v>
+        <v>594</v>
       </c>
       <c r="D142" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E142" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F142" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>554</v>
+        <v>595</v>
       </c>
       <c r="H142" t="s">
-        <v>555</v>
+        <v>596</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>556</v>
+        <v>597</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>557</v>
+        <v>598</v>
       </c>
       <c r="D143" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E143" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F143" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>558</v>
+        <v>599</v>
       </c>
       <c r="H143" t="s">
-        <v>559</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>560</v>
+        <v>601</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>561</v>
+        <v>602</v>
       </c>
       <c r="D144" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E144" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F144" t="s">
         <v>38</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>562</v>
+        <v>603</v>
       </c>
       <c r="H144" t="s">
-        <v>563</v>
+        <v>604</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>564</v>
+        <v>605</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>565</v>
+        <v>606</v>
       </c>
       <c r="D145" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E145" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F145" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>566</v>
+        <v>607</v>
       </c>
       <c r="H145" t="s">
-        <v>567</v>
+        <v>608</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>568</v>
+        <v>609</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="D146" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E146" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F146" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>570</v>
+        <v>611</v>
       </c>
       <c r="H146" t="s">
-        <v>571</v>
+        <v>612</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>572</v>
+        <v>613</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>573</v>
+        <v>614</v>
       </c>
       <c r="D147" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E147" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F147" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>574</v>
+        <v>615</v>
       </c>
       <c r="H147" t="s">
-        <v>575</v>
+        <v>616</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>576</v>
+        <v>617</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>577</v>
+        <v>618</v>
       </c>
       <c r="D148" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E148" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F148" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>578</v>
+        <v>619</v>
       </c>
       <c r="H148" t="s">
-        <v>579</v>
+        <v>620</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>580</v>
+        <v>621</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>581</v>
+        <v>622</v>
       </c>
       <c r="D149" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E149" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F149" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>582</v>
+        <v>623</v>
       </c>
       <c r="H149" t="s">
-        <v>583</v>
+        <v>624</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>584</v>
+        <v>625</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>585</v>
+        <v>626</v>
       </c>
       <c r="D150" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E150" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F150" t="s">
         <v>33</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>586</v>
+        <v>627</v>
       </c>
       <c r="H150" t="s">
-        <v>587</v>
+        <v>628</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>588</v>
+        <v>629</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="D151" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E151" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F151" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
       <c r="H151" t="s">
-        <v>591</v>
+        <v>632</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>592</v>
+        <v>633</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>593</v>
+        <v>634</v>
       </c>
       <c r="D152" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E152" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F152" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>594</v>
+        <v>635</v>
       </c>
       <c r="H152" t="s">
-        <v>595</v>
+        <v>636</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>596</v>
+        <v>637</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>597</v>
+        <v>638</v>
       </c>
       <c r="D153" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E153" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F153" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>598</v>
+        <v>639</v>
       </c>
       <c r="H153" t="s">
-        <v>599</v>
+        <v>640</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>600</v>
+        <v>641</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="D154" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E154" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F154" t="s">
         <v>33</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>602</v>
+        <v>643</v>
       </c>
       <c r="H154" t="s">
-        <v>603</v>
+        <v>644</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>604</v>
+        <v>645</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>605</v>
+        <v>646</v>
       </c>
       <c r="D155" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E155" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F155" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>606</v>
+        <v>647</v>
       </c>
       <c r="H155" t="s">
-        <v>607</v>
+        <v>648</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>608</v>
+        <v>649</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>609</v>
+        <v>650</v>
       </c>
       <c r="D156" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E156" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F156" t="s">
-        <v>467</v>
+        <v>291</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>610</v>
+        <v>651</v>
       </c>
       <c r="H156" t="s">
-        <v>611</v>
+        <v>652</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>612</v>
+        <v>653</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>613</v>
+        <v>654</v>
       </c>
       <c r="D157" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E157" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F157" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>614</v>
+        <v>655</v>
       </c>
       <c r="H157" t="s">
-        <v>615</v>
+        <v>656</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>616</v>
+        <v>657</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>617</v>
+        <v>658</v>
       </c>
       <c r="D158" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E158" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F158" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>618</v>
+        <v>659</v>
       </c>
       <c r="H158" t="s">
-        <v>619</v>
+        <v>660</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>661</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>621</v>
+        <v>662</v>
       </c>
       <c r="D159" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E159" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F159" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="H159" t="s">
-        <v>623</v>
+        <v>664</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>624</v>
+        <v>665</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>625</v>
+        <v>666</v>
       </c>
       <c r="D160" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E160" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F160" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>626</v>
+        <v>667</v>
       </c>
       <c r="H160" t="s">
-        <v>627</v>
+        <v>668</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>628</v>
+        <v>669</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>629</v>
+        <v>670</v>
       </c>
       <c r="D161" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E161" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F161" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>630</v>
+        <v>671</v>
       </c>
       <c r="H161" t="s">
-        <v>631</v>
+        <v>672</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>632</v>
+        <v>673</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>633</v>
+        <v>674</v>
       </c>
       <c r="D162" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E162" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F162" t="s">
         <v>33</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>634</v>
+        <v>675</v>
       </c>
       <c r="H162" t="s">
-        <v>635</v>
+        <v>676</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>636</v>
+        <v>677</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>637</v>
+        <v>678</v>
       </c>
       <c r="D163" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E163" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F163" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>638</v>
+        <v>679</v>
       </c>
       <c r="H163" t="s">
-        <v>639</v>
+        <v>680</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>640</v>
+        <v>681</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>641</v>
+        <v>682</v>
       </c>
       <c r="D164" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E164" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F164" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
       <c r="H164" t="s">
-        <v>643</v>
+        <v>684</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>644</v>
+        <v>685</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>645</v>
+        <v>686</v>
       </c>
       <c r="D165" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E165" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F165" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>646</v>
+        <v>687</v>
       </c>
       <c r="H165" t="s">
-        <v>647</v>
+        <v>688</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>648</v>
+        <v>689</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>649</v>
+        <v>690</v>
       </c>
       <c r="D166" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E166" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F166" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>650</v>
+        <v>691</v>
       </c>
       <c r="H166" t="s">
-        <v>651</v>
+        <v>692</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>652</v>
+        <v>693</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>653</v>
+        <v>694</v>
       </c>
       <c r="D167" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E167" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F167" t="s">
         <v>38</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>654</v>
+        <v>695</v>
       </c>
       <c r="H167" t="s">
-        <v>655</v>
+        <v>696</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>656</v>
+        <v>697</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>657</v>
+        <v>698</v>
       </c>
       <c r="D168" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E168" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F168" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>658</v>
+        <v>699</v>
       </c>
       <c r="H168" t="s">
-        <v>659</v>
+        <v>700</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>660</v>
+        <v>701</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>661</v>
+        <v>702</v>
       </c>
       <c r="D169" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E169" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F169" t="s">
         <v>38</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>662</v>
+        <v>703</v>
       </c>
       <c r="H169" t="s">
-        <v>663</v>
+        <v>704</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>664</v>
+        <v>705</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>665</v>
+        <v>706</v>
       </c>
       <c r="D170" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E170" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F170" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>666</v>
+        <v>707</v>
       </c>
       <c r="H170" t="s">
-        <v>667</v>
+        <v>708</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>668</v>
+        <v>709</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>669</v>
+        <v>710</v>
       </c>
       <c r="D171" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E171" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F171" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="H171" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>672</v>
+        <v>713</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>673</v>
+        <v>714</v>
       </c>
       <c r="D172" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E172" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F172" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>674</v>
+        <v>715</v>
       </c>
       <c r="H172" t="s">
-        <v>675</v>
+        <v>716</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>676</v>
+        <v>717</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>677</v>
+        <v>718</v>
       </c>
       <c r="D173" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E173" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F173" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="H173" t="s">
-        <v>679</v>
+        <v>720</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>680</v>
+        <v>721</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>681</v>
+        <v>722</v>
       </c>
       <c r="D174" t="s">
-        <v>401</v>
+        <v>432</v>
       </c>
       <c r="E174" t="s">
-        <v>402</v>
+        <v>433</v>
       </c>
       <c r="F174" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>682</v>
+        <v>723</v>
       </c>
       <c r="H174" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>685</v>
+        <v>406</v>
       </c>
       <c r="D175" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E175" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F175" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>686</v>
+        <v>728</v>
       </c>
       <c r="H175" t="s">
-        <v>687</v>
+        <v>729</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>688</v>
+        <v>730</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>689</v>
+        <v>412</v>
       </c>
       <c r="D176" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E176" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F176" t="s">
-        <v>427</v>
+        <v>144</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>690</v>
+        <v>731</v>
       </c>
       <c r="H176" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>693</v>
+        <v>416</v>
       </c>
       <c r="D177" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E177" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F177" t="s">
-        <v>467</v>
+        <v>291</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>694</v>
+        <v>734</v>
       </c>
       <c r="H177" t="s">
-        <v>695</v>
+        <v>735</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>696</v>
+        <v>736</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>697</v>
+        <v>420</v>
       </c>
       <c r="D178" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E178" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F178" t="s">
-        <v>467</v>
+        <v>291</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="H178" t="s">
-        <v>699</v>
+        <v>738</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>700</v>
+        <v>739</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>701</v>
+        <v>424</v>
       </c>
       <c r="D179" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E179" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F179" t="s">
-        <v>209</v>
+        <v>291</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>702</v>
+        <v>740</v>
       </c>
       <c r="H179" t="s">
-        <v>703</v>
+        <v>741</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>704</v>
+        <v>742</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>705</v>
+        <v>428</v>
       </c>
       <c r="D180" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E180" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F180" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>706</v>
+        <v>743</v>
       </c>
       <c r="H180" t="s">
-        <v>707</v>
+        <v>744</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>708</v>
+        <v>745</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>709</v>
+        <v>452</v>
       </c>
       <c r="D181" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E181" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F181" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>710</v>
+        <v>746</v>
       </c>
       <c r="H181" t="s">
-        <v>711</v>
+        <v>747</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>712</v>
+        <v>748</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>713</v>
+        <v>10</v>
       </c>
       <c r="D182" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E182" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F182" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="H182" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>717</v>
+        <v>459</v>
       </c>
       <c r="D183" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E183" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F183" t="s">
-        <v>53</v>
+        <v>346</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>718</v>
+        <v>752</v>
       </c>
       <c r="H183" t="s">
-        <v>719</v>
+        <v>753</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>720</v>
+        <v>754</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>721</v>
+        <v>463</v>
       </c>
       <c r="D184" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E184" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F184" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>722</v>
+        <v>755</v>
       </c>
       <c r="H184" t="s">
-        <v>723</v>
+        <v>756</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>724</v>
+        <v>757</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>725</v>
+        <v>467</v>
       </c>
       <c r="D185" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E185" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F185" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>726</v>
+        <v>758</v>
       </c>
       <c r="H185" t="s">
-        <v>727</v>
+        <v>759</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>728</v>
+        <v>760</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>729</v>
+        <v>471</v>
       </c>
       <c r="D186" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E186" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F186" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="H186" t="s">
-        <v>731</v>
+        <v>762</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>732</v>
+        <v>763</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>733</v>
+        <v>475</v>
       </c>
       <c r="D187" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E187" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F187" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>734</v>
+        <v>764</v>
       </c>
       <c r="H187" t="s">
-        <v>735</v>
+        <v>765</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>736</v>
+        <v>766</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>737</v>
+        <v>480</v>
       </c>
       <c r="D188" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E188" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F188" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>738</v>
+        <v>767</v>
       </c>
       <c r="H188" t="s">
-        <v>739</v>
+        <v>768</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>740</v>
+        <v>769</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>741</v>
+        <v>485</v>
       </c>
       <c r="D189" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E189" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F189" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="H189" t="s">
-        <v>739</v>
+        <v>771</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>743</v>
+        <v>772</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>744</v>
+        <v>489</v>
       </c>
       <c r="D190" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E190" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F190" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
       <c r="H190" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>747</v>
+        <v>775</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>748</v>
+        <v>493</v>
       </c>
       <c r="D191" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E191" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F191" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>749</v>
+        <v>776</v>
       </c>
       <c r="H191" t="s">
-        <v>750</v>
+        <v>777</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>751</v>
+        <v>778</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>752</v>
+        <v>497</v>
       </c>
       <c r="D192" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E192" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F192" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>753</v>
+        <v>779</v>
       </c>
       <c r="H192" t="s">
-        <v>754</v>
+        <v>780</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>755</v>
+        <v>781</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>756</v>
+        <v>501</v>
       </c>
       <c r="D193" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E193" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F193" t="s">
-        <v>427</v>
+        <v>216</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>757</v>
+        <v>782</v>
       </c>
       <c r="H193" t="s">
-        <v>758</v>
+        <v>783</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>759</v>
+        <v>784</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>760</v>
+        <v>505</v>
       </c>
       <c r="D194" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E194" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F194" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>761</v>
+        <v>785</v>
       </c>
       <c r="H194" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>763</v>
+        <v>787</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>764</v>
+        <v>509</v>
       </c>
       <c r="D195" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E195" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F195" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>765</v>
+        <v>788</v>
       </c>
       <c r="H195" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>768</v>
+        <v>514</v>
       </c>
       <c r="D196" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E196" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F196" t="s">
-        <v>138</v>
+        <v>791</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>769</v>
+        <v>792</v>
       </c>
       <c r="H196" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>771</v>
+        <v>794</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>772</v>
+        <v>518</v>
       </c>
       <c r="D197" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E197" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F197" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>774</v>
+        <v>795</v>
       </c>
       <c r="H197" t="s">
-        <v>775</v>
+        <v>796</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>776</v>
+        <v>797</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>777</v>
+        <v>522</v>
       </c>
       <c r="D198" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E198" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F198" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="H198" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>781</v>
+        <v>526</v>
       </c>
       <c r="D199" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E199" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F199" t="s">
-        <v>143</v>
+        <v>801</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="H199" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>785</v>
+        <v>530</v>
       </c>
       <c r="D200" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E200" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F200" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>786</v>
+        <v>805</v>
       </c>
       <c r="H200" t="s">
-        <v>787</v>
+        <v>806</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>788</v>
+        <v>807</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>789</v>
+        <v>534</v>
       </c>
       <c r="D201" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E201" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F201" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>790</v>
+        <v>808</v>
       </c>
       <c r="H201" t="s">
-        <v>791</v>
+        <v>809</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>792</v>
+        <v>810</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>793</v>
+        <v>538</v>
       </c>
       <c r="D202" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E202" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F202" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="H202" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>797</v>
+        <v>542</v>
       </c>
       <c r="D203" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E203" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F203" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="H203" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>801</v>
+        <v>546</v>
       </c>
       <c r="D204" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E204" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F204" t="s">
-        <v>467</v>
+        <v>216</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>802</v>
+        <v>817</v>
       </c>
       <c r="H204" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>804</v>
+        <v>819</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>805</v>
+        <v>550</v>
       </c>
       <c r="D205" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E205" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F205" t="s">
-        <v>38</v>
+        <v>216</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="H205" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>809</v>
+        <v>554</v>
       </c>
       <c r="D206" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E206" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F206" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>810</v>
+        <v>823</v>
       </c>
       <c r="H206" t="s">
-        <v>811</v>
+        <v>824</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>813</v>
+        <v>558</v>
       </c>
       <c r="D207" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E207" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F207" t="s">
-        <v>138</v>
+        <v>346</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="H207" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>817</v>
+        <v>562</v>
       </c>
       <c r="D208" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E208" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F208" t="s">
-        <v>138</v>
+        <v>291</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="H208" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>821</v>
+        <v>566</v>
       </c>
       <c r="D209" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E209" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F209" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="H209" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>825</v>
+        <v>570</v>
       </c>
       <c r="D210" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E210" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F210" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="H210" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>829</v>
+        <v>574</v>
       </c>
       <c r="D211" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E211" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F211" t="s">
-        <v>143</v>
+        <v>346</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="H211" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>833</v>
+        <v>578</v>
       </c>
       <c r="D212" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E212" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F212" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="H212" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>837</v>
+        <v>582</v>
       </c>
       <c r="D213" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E213" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F213" t="s">
-        <v>427</v>
+        <v>61</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="H213" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>841</v>
+        <v>586</v>
       </c>
       <c r="D214" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E214" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F214" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="H214" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>845</v>
+        <v>590</v>
       </c>
       <c r="D215" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E215" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F215" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="H215" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>849</v>
+        <v>594</v>
       </c>
       <c r="D216" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E216" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F216" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="H216" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>853</v>
+        <v>598</v>
       </c>
       <c r="D217" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E217" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F217" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="H217" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>857</v>
+        <v>602</v>
       </c>
       <c r="D218" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E218" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F218" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H218" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>861</v>
+        <v>606</v>
       </c>
       <c r="D219" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E219" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F219" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>862</v>
       </c>
       <c r="H219" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>864</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
+        <v>610</v>
+      </c>
+      <c r="D220" t="s">
+        <v>726</v>
+      </c>
+      <c r="E220" t="s">
+        <v>727</v>
+      </c>
+      <c r="F220" t="s">
+        <v>791</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="D220" t="s">
-[...8 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>867</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>614</v>
+      </c>
+      <c r="D221" t="s">
+        <v>726</v>
+      </c>
+      <c r="E221" t="s">
+        <v>727</v>
+      </c>
+      <c r="F221" t="s">
+        <v>791</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="B221" t="s">
-[...2 lines deleted...]
-      <c r="C221" t="s">
+      <c r="H221" t="s">
         <v>869</v>
-      </c>
-[...13 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>870</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>618</v>
+      </c>
+      <c r="D222" t="s">
+        <v>726</v>
+      </c>
+      <c r="E222" t="s">
+        <v>727</v>
+      </c>
+      <c r="F222" t="s">
+        <v>107</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H222" t="s">
         <v>872</v>
-      </c>
-[...19 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>877</v>
+        <v>622</v>
       </c>
       <c r="D223" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E223" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F223" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="H223" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>881</v>
+        <v>626</v>
       </c>
       <c r="D224" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E224" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F224" t="s">
-        <v>209</v>
+        <v>38</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="H224" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>885</v>
+        <v>630</v>
       </c>
       <c r="D225" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E225" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F225" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="H225" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>889</v>
+        <v>634</v>
       </c>
       <c r="D226" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E226" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F226" t="s">
-        <v>33</v>
+        <v>791</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="H226" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>893</v>
+        <v>638</v>
       </c>
       <c r="D227" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E227" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F227" t="s">
-        <v>75</v>
+        <v>346</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
       <c r="H227" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>897</v>
+        <v>642</v>
       </c>
       <c r="D228" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E228" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F228" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>898</v>
+        <v>889</v>
       </c>
       <c r="H228" t="s">
-        <v>899</v>
+        <v>890</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>901</v>
+        <v>646</v>
       </c>
       <c r="D229" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E229" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F229" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="H229" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>905</v>
+        <v>650</v>
       </c>
       <c r="D230" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E230" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F230" t="s">
-        <v>427</v>
+        <v>144</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="H230" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>909</v>
+        <v>654</v>
       </c>
       <c r="D231" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E231" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F231" t="s">
-        <v>427</v>
+        <v>33</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>910</v>
+        <v>898</v>
       </c>
       <c r="H231" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>913</v>
+        <v>658</v>
       </c>
       <c r="D232" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E232" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F232" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="H232" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>916</v>
+        <v>903</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>917</v>
+        <v>662</v>
       </c>
       <c r="D233" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E233" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F233" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>918</v>
+        <v>904</v>
       </c>
       <c r="H233" t="s">
-        <v>919</v>
+        <v>905</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>920</v>
+        <v>906</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>921</v>
+        <v>666</v>
       </c>
       <c r="D234" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E234" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F234" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="H234" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>925</v>
+        <v>670</v>
       </c>
       <c r="D235" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E235" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F235" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>926</v>
+        <v>910</v>
       </c>
       <c r="H235" t="s">
-        <v>927</v>
+        <v>911</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>928</v>
+        <v>912</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>929</v>
+        <v>674</v>
       </c>
       <c r="D236" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E236" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F236" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="H236" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>933</v>
+        <v>678</v>
       </c>
       <c r="D237" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E237" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F237" t="s">
-        <v>138</v>
+        <v>791</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="H237" t="s">
-        <v>935</v>
+        <v>917</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>937</v>
+        <v>682</v>
       </c>
       <c r="D238" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E238" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F238" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="H238" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>941</v>
+        <v>686</v>
       </c>
       <c r="D239" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E239" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F239" t="s">
-        <v>53</v>
+        <v>216</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>942</v>
+        <v>922</v>
       </c>
       <c r="H239" t="s">
-        <v>943</v>
+        <v>923</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>945</v>
+        <v>690</v>
       </c>
       <c r="D240" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E240" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F240" t="s">
-        <v>53</v>
+        <v>346</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>946</v>
+        <v>925</v>
       </c>
       <c r="H240" t="s">
-        <v>947</v>
+        <v>926</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>948</v>
+        <v>927</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>949</v>
+        <v>694</v>
       </c>
       <c r="D241" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E241" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F241" t="s">
-        <v>38</v>
+        <v>791</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>950</v>
+        <v>928</v>
       </c>
       <c r="H241" t="s">
-        <v>951</v>
+        <v>929</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>952</v>
+        <v>930</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>953</v>
+        <v>698</v>
       </c>
       <c r="D242" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E242" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F242" t="s">
-        <v>38</v>
+        <v>216</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>954</v>
+        <v>931</v>
       </c>
       <c r="H242" t="s">
-        <v>955</v>
+        <v>932</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>956</v>
+        <v>933</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>957</v>
+        <v>702</v>
       </c>
       <c r="D243" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E243" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F243" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>958</v>
+        <v>934</v>
       </c>
       <c r="H243" t="s">
-        <v>959</v>
+        <v>935</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>960</v>
+        <v>936</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>17</v>
+        <v>706</v>
       </c>
       <c r="D244" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E244" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F244" t="s">
-        <v>467</v>
+        <v>61</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>961</v>
+        <v>937</v>
       </c>
       <c r="H244" t="s">
-        <v>962</v>
+        <v>938</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>963</v>
+        <v>939</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>24</v>
+        <v>710</v>
       </c>
       <c r="D245" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E245" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F245" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>964</v>
+        <v>940</v>
       </c>
       <c r="H245" t="s">
-        <v>965</v>
+        <v>941</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>966</v>
+        <v>942</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>28</v>
+        <v>714</v>
       </c>
       <c r="D246" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E246" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F246" t="s">
-        <v>143</v>
+        <v>61</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>967</v>
+        <v>943</v>
       </c>
       <c r="H246" t="s">
-        <v>968</v>
+        <v>944</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>969</v>
+        <v>945</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>32</v>
+        <v>718</v>
       </c>
       <c r="D247" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E247" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F247" t="s">
-        <v>143</v>
+        <v>61</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>970</v>
+        <v>946</v>
       </c>
       <c r="H247" t="s">
-        <v>971</v>
+        <v>947</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>972</v>
+        <v>948</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>37</v>
+        <v>722</v>
       </c>
       <c r="D248" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E248" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F248" t="s">
-        <v>467</v>
+        <v>38</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>973</v>
+        <v>949</v>
       </c>
       <c r="H248" t="s">
-        <v>974</v>
+        <v>950</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>975</v>
+        <v>951</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>42</v>
+        <v>952</v>
       </c>
       <c r="D249" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E249" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F249" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>976</v>
+        <v>953</v>
       </c>
       <c r="H249" t="s">
-        <v>977</v>
+        <v>954</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>978</v>
+        <v>955</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>46</v>
+        <v>956</v>
       </c>
       <c r="D250" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E250" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F250" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>979</v>
+        <v>957</v>
       </c>
       <c r="H250" t="s">
-        <v>980</v>
+        <v>958</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>981</v>
+        <v>959</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>982</v>
+        <v>960</v>
       </c>
       <c r="D251" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E251" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F251" t="s">
-        <v>33</v>
+        <v>291</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>983</v>
+        <v>961</v>
       </c>
       <c r="H251" t="s">
-        <v>984</v>
+        <v>962</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>985</v>
+        <v>963</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>986</v>
+        <v>964</v>
       </c>
       <c r="D252" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E252" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F252" t="s">
-        <v>209</v>
+        <v>291</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>987</v>
+        <v>965</v>
       </c>
       <c r="H252" t="s">
-        <v>988</v>
+        <v>966</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>989</v>
+        <v>967</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>990</v>
+        <v>968</v>
       </c>
       <c r="D253" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E253" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F253" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>991</v>
+        <v>969</v>
       </c>
       <c r="H253" t="s">
-        <v>992</v>
+        <v>970</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>993</v>
+        <v>971</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>994</v>
+        <v>972</v>
       </c>
       <c r="D254" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E254" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F254" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>995</v>
+        <v>973</v>
       </c>
       <c r="H254" t="s">
-        <v>996</v>
+        <v>974</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>997</v>
+        <v>975</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>998</v>
+        <v>976</v>
       </c>
       <c r="D255" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E255" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F255" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>999</v>
+        <v>977</v>
       </c>
       <c r="H255" t="s">
-        <v>1000</v>
+        <v>978</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1001</v>
+        <v>979</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1002</v>
+        <v>980</v>
       </c>
       <c r="D256" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E256" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F256" t="s">
-        <v>75</v>
+        <v>291</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1003</v>
+        <v>981</v>
       </c>
       <c r="H256" t="s">
-        <v>1004</v>
+        <v>982</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1005</v>
+        <v>983</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1006</v>
+        <v>984</v>
       </c>
       <c r="D257" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E257" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F257" t="s">
-        <v>75</v>
+        <v>346</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1007</v>
+        <v>985</v>
       </c>
       <c r="H257" t="s">
-        <v>1008</v>
+        <v>986</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1009</v>
+        <v>987</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1010</v>
+        <v>988</v>
       </c>
       <c r="D258" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E258" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F258" t="s">
-        <v>33</v>
+        <v>791</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1011</v>
+        <v>989</v>
       </c>
       <c r="H258" t="s">
-        <v>1012</v>
+        <v>990</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1013</v>
+        <v>991</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1014</v>
+        <v>992</v>
       </c>
       <c r="D259" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E259" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F259" t="s">
-        <v>467</v>
+        <v>791</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1015</v>
+        <v>993</v>
       </c>
       <c r="H259" t="s">
-        <v>1016</v>
+        <v>994</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1017</v>
+        <v>995</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1018</v>
+        <v>996</v>
       </c>
       <c r="D260" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E260" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F260" t="s">
-        <v>467</v>
+        <v>291</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1019</v>
+        <v>997</v>
       </c>
       <c r="H260" t="s">
-        <v>1020</v>
+        <v>998</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1021</v>
+        <v>999</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1022</v>
+        <v>1000</v>
       </c>
       <c r="D261" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E261" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F261" t="s">
-        <v>99</v>
+        <v>291</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1023</v>
+        <v>1001</v>
       </c>
       <c r="H261" t="s">
-        <v>1024</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1025</v>
+        <v>1003</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1026</v>
+        <v>1004</v>
       </c>
       <c r="D262" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E262" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F262" t="s">
-        <v>99</v>
+        <v>291</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1027</v>
+        <v>1005</v>
       </c>
       <c r="H262" t="s">
-        <v>1028</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1029</v>
+        <v>1007</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1030</v>
+        <v>1008</v>
       </c>
       <c r="D263" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E263" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F263" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1031</v>
+        <v>1009</v>
       </c>
       <c r="H263" t="s">
-        <v>1032</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1034</v>
+        <v>1012</v>
       </c>
       <c r="D264" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E264" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F264" t="s">
-        <v>427</v>
+        <v>61</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1035</v>
+        <v>1013</v>
       </c>
       <c r="H264" t="s">
-        <v>1036</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1037</v>
+        <v>1015</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1038</v>
+        <v>1016</v>
       </c>
       <c r="D265" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E265" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F265" t="s">
-        <v>427</v>
+        <v>61</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1039</v>
+        <v>1017</v>
       </c>
       <c r="H265" t="s">
-        <v>1040</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1041</v>
+        <v>1019</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1042</v>
+        <v>1020</v>
       </c>
       <c r="D266" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E266" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F266" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1043</v>
+        <v>1021</v>
       </c>
       <c r="H266" t="s">
-        <v>1044</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1045</v>
+        <v>1023</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1046</v>
+        <v>1024</v>
       </c>
       <c r="D267" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E267" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F267" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1047</v>
+        <v>1025</v>
       </c>
       <c r="H267" t="s">
-        <v>1048</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1049</v>
+        <v>1027</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1050</v>
+        <v>1028</v>
       </c>
       <c r="D268" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E268" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F268" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1051</v>
+        <v>1029</v>
       </c>
       <c r="H268" t="s">
-        <v>1052</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1053</v>
+        <v>1031</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1054</v>
+        <v>1032</v>
       </c>
       <c r="D269" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E269" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F269" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1055</v>
+        <v>1033</v>
       </c>
       <c r="H269" t="s">
-        <v>1056</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1057</v>
+        <v>1035</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1058</v>
+        <v>1036</v>
       </c>
       <c r="D270" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E270" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F270" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1059</v>
+        <v>1037</v>
       </c>
       <c r="H270" t="s">
-        <v>1060</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1061</v>
+        <v>1038</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1062</v>
+        <v>1039</v>
       </c>
       <c r="D271" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E271" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F271" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1063</v>
+        <v>1040</v>
       </c>
       <c r="H271" t="s">
-        <v>1064</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1065</v>
+        <v>1042</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1066</v>
+        <v>1043</v>
       </c>
       <c r="D272" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E272" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F272" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1067</v>
+        <v>1044</v>
       </c>
       <c r="H272" t="s">
-        <v>1068</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1069</v>
+        <v>1046</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1070</v>
+        <v>1047</v>
       </c>
       <c r="D273" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E273" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F273" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1071</v>
+        <v>1048</v>
       </c>
       <c r="H273" t="s">
-        <v>1072</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1073</v>
+        <v>1050</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1074</v>
+        <v>1051</v>
       </c>
       <c r="D274" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E274" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F274" t="s">
-        <v>143</v>
+        <v>346</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1075</v>
+        <v>1052</v>
       </c>
       <c r="H274" t="s">
-        <v>1076</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1077</v>
+        <v>1054</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1078</v>
+        <v>1055</v>
       </c>
       <c r="D275" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E275" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F275" t="s">
-        <v>75</v>
+        <v>216</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1079</v>
+        <v>1056</v>
       </c>
       <c r="H275" t="s">
-        <v>1080</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1081</v>
+        <v>1058</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1082</v>
+        <v>1059</v>
       </c>
       <c r="D276" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E276" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F276" t="s">
-        <v>143</v>
+        <v>216</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1083</v>
+        <v>1060</v>
       </c>
       <c r="H276" t="s">
-        <v>1084</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1085</v>
+        <v>1062</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1086</v>
+        <v>1063</v>
       </c>
       <c r="D277" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E277" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F277" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1087</v>
+        <v>1064</v>
       </c>
       <c r="H277" t="s">
-        <v>1088</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1089</v>
+        <v>1066</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1090</v>
+        <v>1067</v>
       </c>
       <c r="D278" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E278" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F278" t="s">
-        <v>138</v>
+        <v>1068</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1091</v>
+        <v>1069</v>
       </c>
       <c r="H278" t="s">
-        <v>1092</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1093</v>
+        <v>1071</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1094</v>
+        <v>1072</v>
       </c>
       <c r="D279" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E279" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F279" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1095</v>
+        <v>1073</v>
       </c>
       <c r="H279" t="s">
-        <v>1096</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1097</v>
+        <v>1075</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1098</v>
+        <v>1076</v>
       </c>
       <c r="D280" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E280" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F280" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1099</v>
+        <v>1077</v>
       </c>
       <c r="H280" t="s">
-        <v>1100</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1101</v>
+        <v>1079</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1102</v>
+        <v>1080</v>
       </c>
       <c r="D281" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E281" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F281" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1103</v>
+        <v>1081</v>
       </c>
       <c r="H281" t="s">
-        <v>1104</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1105</v>
+        <v>1083</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1106</v>
+        <v>1084</v>
       </c>
       <c r="D282" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E282" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F282" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1107</v>
+        <v>1085</v>
       </c>
       <c r="H282" t="s">
-        <v>1108</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1109</v>
+        <v>1087</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1110</v>
+        <v>1088</v>
       </c>
       <c r="D283" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E283" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F283" t="s">
-        <v>467</v>
+        <v>791</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1111</v>
+        <v>1089</v>
       </c>
       <c r="H283" t="s">
-        <v>1112</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1113</v>
+        <v>1091</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1114</v>
+        <v>1092</v>
       </c>
       <c r="D284" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E284" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F284" t="s">
-        <v>467</v>
+        <v>791</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1115</v>
+        <v>1093</v>
       </c>
       <c r="H284" t="s">
-        <v>1116</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1117</v>
+        <v>1095</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1118</v>
+        <v>1096</v>
       </c>
       <c r="D285" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E285" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F285" t="s">
-        <v>143</v>
+        <v>791</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1119</v>
+        <v>1097</v>
       </c>
       <c r="H285" t="s">
-        <v>1120</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1121</v>
+        <v>1099</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1122</v>
+        <v>1100</v>
       </c>
       <c r="D286" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E286" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F286" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1123</v>
+        <v>1101</v>
       </c>
       <c r="H286" t="s">
-        <v>1124</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1125</v>
+        <v>1103</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1126</v>
+        <v>1104</v>
       </c>
       <c r="D287" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E287" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F287" t="s">
-        <v>467</v>
+        <v>216</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1127</v>
+        <v>1105</v>
       </c>
       <c r="H287" t="s">
-        <v>1128</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1129</v>
+        <v>1107</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1130</v>
+        <v>1108</v>
       </c>
       <c r="D288" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E288" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F288" t="s">
-        <v>53</v>
+        <v>216</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1131</v>
+        <v>1109</v>
       </c>
       <c r="H288" t="s">
-        <v>1132</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1133</v>
+        <v>1111</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1134</v>
+        <v>1112</v>
       </c>
       <c r="D289" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E289" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F289" t="s">
-        <v>53</v>
+        <v>216</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1135</v>
+        <v>1113</v>
       </c>
       <c r="H289" t="s">
-        <v>1136</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1137</v>
+        <v>1115</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1138</v>
+        <v>1116</v>
       </c>
       <c r="D290" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E290" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F290" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1139</v>
+        <v>1117</v>
       </c>
       <c r="H290" t="s">
-        <v>1140</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1141</v>
+        <v>1119</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1142</v>
+        <v>1120</v>
       </c>
       <c r="D291" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E291" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F291" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1143</v>
+        <v>1121</v>
       </c>
       <c r="H291" t="s">
-        <v>1144</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1145</v>
+        <v>1123</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1146</v>
+        <v>1124</v>
       </c>
       <c r="D292" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E292" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F292" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1147</v>
+        <v>1125</v>
       </c>
       <c r="H292" t="s">
-        <v>1148</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1149</v>
+        <v>1127</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1150</v>
+        <v>1128</v>
       </c>
       <c r="D293" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E293" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F293" t="s">
-        <v>38</v>
+        <v>291</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1151</v>
+        <v>1129</v>
       </c>
       <c r="H293" t="s">
-        <v>1152</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1153</v>
+        <v>1131</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1154</v>
+        <v>1132</v>
       </c>
       <c r="D294" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E294" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F294" t="s">
-        <v>99</v>
+        <v>346</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1155</v>
+        <v>1133</v>
       </c>
       <c r="H294" t="s">
-        <v>1156</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1157</v>
+        <v>1135</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1158</v>
+        <v>1136</v>
       </c>
       <c r="D295" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E295" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F295" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1159</v>
+        <v>1137</v>
       </c>
       <c r="H295" t="s">
-        <v>1160</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1161</v>
+        <v>1139</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1162</v>
+        <v>1140</v>
       </c>
       <c r="D296" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E296" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F296" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1163</v>
+        <v>1141</v>
       </c>
       <c r="H296" t="s">
-        <v>1164</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1165</v>
+        <v>1143</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1166</v>
+        <v>1144</v>
       </c>
       <c r="D297" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E297" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F297" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="H297" t="s">
-        <v>1168</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1169</v>
+        <v>1147</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1170</v>
+        <v>1148</v>
       </c>
       <c r="D298" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E298" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F298" t="s">
-        <v>209</v>
+        <v>107</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1171</v>
+        <v>1149</v>
       </c>
       <c r="H298" t="s">
-        <v>1172</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1173</v>
+        <v>1151</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1174</v>
+        <v>1152</v>
       </c>
       <c r="D299" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E299" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F299" t="s">
-        <v>427</v>
+        <v>107</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1175</v>
+        <v>1153</v>
       </c>
       <c r="H299" t="s">
-        <v>1176</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1177</v>
+        <v>1155</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1178</v>
+        <v>1156</v>
       </c>
       <c r="D300" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E300" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F300" t="s">
-        <v>427</v>
+        <v>107</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1179</v>
+        <v>1157</v>
       </c>
       <c r="H300" t="s">
-        <v>1180</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1181</v>
+        <v>1159</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1182</v>
+        <v>1160</v>
       </c>
       <c r="D301" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E301" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F301" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1183</v>
+        <v>1161</v>
       </c>
       <c r="H301" t="s">
-        <v>1184</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1185</v>
+        <v>1163</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1186</v>
+        <v>1164</v>
       </c>
       <c r="D302" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E302" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F302" t="s">
-        <v>33</v>
+        <v>346</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1187</v>
+        <v>1165</v>
       </c>
       <c r="H302" t="s">
-        <v>1188</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1189</v>
+        <v>1167</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1190</v>
+        <v>1168</v>
       </c>
       <c r="D303" t="s">
-        <v>401</v>
+        <v>726</v>
       </c>
       <c r="E303" t="s">
-        <v>402</v>
+        <v>727</v>
       </c>
       <c r="F303" t="s">
         <v>33</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1191</v>
+        <v>1169</v>
       </c>
       <c r="H303" t="s">
-        <v>1192</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1193</v>
+        <v>1171</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>217</v>
+        <v>1172</v>
       </c>
       <c r="D304" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E304" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F304" t="s">
-        <v>477</v>
+        <v>291</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1196</v>
+        <v>1173</v>
       </c>
       <c r="H304" t="s">
-        <v>1197</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1198</v>
+        <v>1175</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>223</v>
+        <v>1176</v>
       </c>
       <c r="D305" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E305" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F305" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1199</v>
+        <v>1177</v>
       </c>
       <c r="H305" t="s">
-        <v>1200</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1201</v>
+        <v>1179</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>227</v>
+        <v>1180</v>
       </c>
       <c r="D306" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E306" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F306" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1202</v>
+        <v>1181</v>
       </c>
       <c r="H306" t="s">
-        <v>1203</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1204</v>
+        <v>1183</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>231</v>
+        <v>1184</v>
       </c>
       <c r="D307" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E307" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F307" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1205</v>
+        <v>1185</v>
       </c>
       <c r="H307" t="s">
-        <v>1206</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1207</v>
+        <v>1187</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>235</v>
+        <v>1188</v>
       </c>
       <c r="D308" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E308" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F308" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1208</v>
+        <v>1189</v>
       </c>
       <c r="H308" t="s">
-        <v>1209</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1210</v>
+        <v>1191</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>239</v>
+        <v>1192</v>
       </c>
       <c r="D309" t="s">
+        <v>726</v>
+      </c>
+      <c r="E309" t="s">
+        <v>727</v>
+      </c>
+      <c r="F309" t="s">
+        <v>83</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H309" t="s">
         <v>1194</v>
-      </c>
-[...10 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1214</v>
+        <v>1195</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>243</v>
+        <v>1196</v>
       </c>
       <c r="D310" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E310" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F310" t="s">
-        <v>477</v>
+        <v>83</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1215</v>
+        <v>1197</v>
       </c>
       <c r="H310" t="s">
-        <v>1216</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>10</v>
+        <v>1200</v>
       </c>
       <c r="D311" t="s">
-        <v>1194</v>
+        <v>726</v>
       </c>
       <c r="E311" t="s">
-        <v>1195</v>
+        <v>727</v>
       </c>
       <c r="F311" t="s">
-        <v>209</v>
+        <v>346</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1218</v>
+        <v>1201</v>
       </c>
       <c r="H311" t="s">
-        <v>1219</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1220</v>
+        <v>1203</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>217</v>
+        <v>1204</v>
       </c>
       <c r="D312" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E312" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F312" t="s">
-        <v>209</v>
+        <v>346</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1223</v>
+        <v>1205</v>
       </c>
       <c r="H312" t="s">
-        <v>1224</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1225</v>
+        <v>1207</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>223</v>
+        <v>1208</v>
       </c>
       <c r="D313" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E313" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F313" t="s">
-        <v>209</v>
+        <v>291</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1226</v>
+        <v>1209</v>
       </c>
       <c r="H313" t="s">
-        <v>1227</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1228</v>
+        <v>1211</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>227</v>
+        <v>1212</v>
       </c>
       <c r="D314" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E314" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F314" t="s">
-        <v>209</v>
+        <v>291</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1229</v>
+        <v>1213</v>
       </c>
       <c r="H314" t="s">
-        <v>1230</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1231</v>
+        <v>1215</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>231</v>
+        <v>1216</v>
       </c>
       <c r="D315" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E315" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F315" t="s">
-        <v>209</v>
+        <v>291</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1232</v>
+        <v>1217</v>
       </c>
       <c r="H315" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1234</v>
+        <v>1219</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>235</v>
+        <v>1220</v>
       </c>
       <c r="D316" t="s">
+        <v>726</v>
+      </c>
+      <c r="E316" t="s">
+        <v>727</v>
+      </c>
+      <c r="F316" t="s">
+        <v>216</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="E316" t="s">
+      <c r="H316" t="s">
         <v>1222</v>
-      </c>
-[...7 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1237</v>
+        <v>1223</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>239</v>
+        <v>1224</v>
       </c>
       <c r="D317" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E317" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F317" t="s">
-        <v>75</v>
+        <v>216</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1238</v>
+        <v>1225</v>
       </c>
       <c r="H317" t="s">
-        <v>1239</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1240</v>
+        <v>1227</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>243</v>
+        <v>1228</v>
       </c>
       <c r="D318" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E318" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F318" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1241</v>
+        <v>1229</v>
       </c>
       <c r="H318" t="s">
-        <v>1242</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1243</v>
+        <v>1231</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>10</v>
+        <v>1232</v>
       </c>
       <c r="D319" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E319" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F319" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
       <c r="H319" t="s">
-        <v>1245</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1246</v>
+        <v>1235</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>250</v>
+        <v>1236</v>
       </c>
       <c r="D320" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E320" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F320" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1247</v>
+        <v>1237</v>
       </c>
       <c r="H320" t="s">
-        <v>1248</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1249</v>
+        <v>1239</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>254</v>
+        <v>1240</v>
       </c>
       <c r="D321" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E321" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F321" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1250</v>
+        <v>1241</v>
       </c>
       <c r="H321" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>258</v>
+        <v>1244</v>
       </c>
       <c r="D322" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E322" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F322" t="s">
-        <v>267</v>
+        <v>38</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="H322" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>262</v>
+        <v>1248</v>
       </c>
       <c r="D323" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E323" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F323" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="H323" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>266</v>
+        <v>1252</v>
       </c>
       <c r="D324" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E324" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F324" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1259</v>
+        <v>1253</v>
       </c>
       <c r="H324" t="s">
-        <v>1260</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>271</v>
+        <v>17</v>
       </c>
       <c r="D325" t="s">
-        <v>1221</v>
+        <v>726</v>
       </c>
       <c r="E325" t="s">
-        <v>1222</v>
+        <v>727</v>
       </c>
       <c r="F325" t="s">
-        <v>209</v>
+        <v>791</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1262</v>
+        <v>1256</v>
       </c>
       <c r="H325" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>217</v>
+        <v>24</v>
       </c>
       <c r="D326" t="s">
-        <v>1265</v>
+        <v>726</v>
       </c>
       <c r="E326" t="s">
-        <v>1266</v>
+        <v>727</v>
       </c>
       <c r="F326" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1267</v>
+        <v>1259</v>
       </c>
       <c r="H326" t="s">
-        <v>1268</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>217</v>
+        <v>28</v>
       </c>
       <c r="D327" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E327" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F327" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1272</v>
+        <v>1262</v>
       </c>
       <c r="H327" t="s">
-        <v>1273</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1274</v>
+        <v>1264</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>223</v>
+        <v>32</v>
       </c>
       <c r="D328" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E328" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F328" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1275</v>
+        <v>1265</v>
       </c>
       <c r="H328" t="s">
-        <v>1276</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1277</v>
+        <v>1267</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>227</v>
+        <v>37</v>
       </c>
       <c r="D329" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E329" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F329" t="s">
-        <v>143</v>
+        <v>791</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1278</v>
+        <v>1268</v>
       </c>
       <c r="H329" t="s">
-        <v>1279</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1280</v>
+        <v>1270</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>231</v>
+        <v>42</v>
       </c>
       <c r="D330" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E330" t="s">
+        <v>727</v>
+      </c>
+      <c r="F330" t="s">
+        <v>144</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="F330" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H330" t="s">
-        <v>1282</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>235</v>
+        <v>46</v>
       </c>
       <c r="D331" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E331" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F331" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1284</v>
+        <v>1274</v>
       </c>
       <c r="H331" t="s">
-        <v>1285</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1286</v>
+        <v>1276</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>239</v>
+        <v>50</v>
       </c>
       <c r="D332" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E332" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F332" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1287</v>
+        <v>1277</v>
       </c>
       <c r="H332" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1289</v>
+        <v>1279</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>243</v>
+        <v>54</v>
       </c>
       <c r="D333" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E333" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F333" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1290</v>
+        <v>1280</v>
       </c>
       <c r="H333" t="s">
-        <v>1291</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1292</v>
+        <v>1282</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>10</v>
+        <v>1283</v>
       </c>
       <c r="D334" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E334" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F334" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="H334" t="s">
-        <v>1294</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1295</v>
+        <v>1286</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>250</v>
+        <v>1287</v>
       </c>
       <c r="D335" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E335" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F335" t="s">
         <v>38</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="H335" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>254</v>
+        <v>1291</v>
       </c>
       <c r="D336" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E336" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F336" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
       <c r="H336" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>258</v>
+        <v>1295</v>
       </c>
       <c r="D337" t="s">
-        <v>1270</v>
+        <v>726</v>
       </c>
       <c r="E337" t="s">
-        <v>1271</v>
+        <v>727</v>
       </c>
       <c r="F337" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1302</v>
+        <v>1296</v>
       </c>
       <c r="H337" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1304</v>
+        <v>1298</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>217</v>
+        <v>1299</v>
       </c>
       <c r="D338" t="s">
-        <v>1305</v>
+        <v>726</v>
       </c>
       <c r="E338" t="s">
-        <v>1306</v>
+        <v>727</v>
       </c>
       <c r="F338" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="H338" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>217</v>
+        <v>1303</v>
       </c>
       <c r="D339" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E339" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F339" t="s">
-        <v>1312</v>
+        <v>33</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1313</v>
+        <v>1304</v>
       </c>
       <c r="H339" t="s">
-        <v>1314</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1315</v>
+        <v>1306</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>223</v>
+        <v>1307</v>
       </c>
       <c r="D340" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E340" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F340" t="s">
-        <v>1312</v>
+        <v>791</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
       <c r="H340" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>227</v>
+        <v>1311</v>
       </c>
       <c r="D341" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E341" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F341" t="s">
+        <v>791</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1312</v>
       </c>
-      <c r="G341" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H341" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>231</v>
+        <v>1315</v>
       </c>
       <c r="D342" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E342" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F342" t="s">
-        <v>1312</v>
+        <v>107</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="H342" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1322</v>
+        <v>1318</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>235</v>
+        <v>1319</v>
       </c>
       <c r="D343" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E343" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F343" t="s">
-        <v>1312</v>
+        <v>107</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="H343" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D344" t="s">
+        <v>726</v>
+      </c>
+      <c r="E344" t="s">
+        <v>727</v>
+      </c>
+      <c r="F344" t="s">
+        <v>107</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1324</v>
       </c>
-      <c r="B344" t="s">
-[...14 lines deleted...]
-      <c r="G344" s="1" t="s">
+      <c r="H344" t="s">
         <v>1325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
         <v>1327</v>
       </c>
-      <c r="B345" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D345" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E345" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F345" t="s">
-        <v>1312</v>
+        <v>346</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>302</v>
+        <v>1328</v>
       </c>
       <c r="H345" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>10</v>
+        <v>1331</v>
       </c>
       <c r="D346" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E346" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F346" t="s">
-        <v>1312</v>
+        <v>346</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="H346" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>250</v>
+        <v>1335</v>
       </c>
       <c r="D347" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E347" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F347" t="s">
-        <v>1312</v>
+        <v>216</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="H347" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>254</v>
+        <v>1339</v>
       </c>
       <c r="D348" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E348" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F348" t="s">
-        <v>1312</v>
+        <v>216</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="H348" t="s">
-        <v>1331</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>258</v>
+        <v>1343</v>
       </c>
       <c r="D349" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E349" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F349" t="s">
-        <v>1312</v>
+        <v>216</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
       <c r="H349" t="s">
-        <v>1331</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>262</v>
+        <v>1347</v>
       </c>
       <c r="D350" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E350" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F350" t="s">
-        <v>1312</v>
+        <v>61</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
       <c r="H350" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1341</v>
+        <v>1350</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>266</v>
+        <v>1351</v>
       </c>
       <c r="D351" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E351" t="s">
-        <v>1311</v>
+        <v>727</v>
+      </c>
+      <c r="F351" t="s">
+        <v>61</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="H351" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1344</v>
+        <v>1354</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>271</v>
+        <v>1355</v>
       </c>
       <c r="D352" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E352" t="s">
-        <v>1311</v>
+        <v>727</v>
+      </c>
+      <c r="F352" t="s">
+        <v>61</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
       <c r="H352" t="s">
-        <v>1346</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>276</v>
+        <v>1359</v>
       </c>
       <c r="D353" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E353" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F353" t="s">
-        <v>1312</v>
+        <v>144</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1348</v>
+        <v>1360</v>
       </c>
       <c r="H353" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1350</v>
+        <v>1362</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>280</v>
+        <v>1363</v>
       </c>
       <c r="D354" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E354" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F354" t="s">
-        <v>1312</v>
+        <v>144</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1351</v>
+        <v>1364</v>
       </c>
       <c r="H354" t="s">
-        <v>1352</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1353</v>
+        <v>1366</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>284</v>
+        <v>1367</v>
       </c>
       <c r="D355" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E355" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F355" t="s">
-        <v>1312</v>
+        <v>144</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
       <c r="H355" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>288</v>
+        <v>1371</v>
       </c>
       <c r="D356" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E356" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F356" t="s">
-        <v>1357</v>
+        <v>83</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1358</v>
+        <v>1372</v>
       </c>
       <c r="H356" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1360</v>
+        <v>1374</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>292</v>
+        <v>1375</v>
       </c>
       <c r="D357" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E357" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F357" t="s">
-        <v>1312</v>
+        <v>144</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1361</v>
+        <v>1376</v>
       </c>
       <c r="H357" t="s">
-        <v>1362</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1363</v>
+        <v>1378</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>296</v>
+        <v>1379</v>
       </c>
       <c r="D358" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E358" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F358" t="s">
-        <v>1312</v>
+        <v>216</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>302</v>
+        <v>1380</v>
       </c>
       <c r="H358" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>300</v>
+        <v>1383</v>
       </c>
       <c r="D359" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E359" t="s">
-        <v>1311</v>
+        <v>727</v>
+      </c>
+      <c r="F359" t="s">
+        <v>216</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1366</v>
+        <v>1384</v>
       </c>
       <c r="H359" t="s">
-        <v>1367</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1368</v>
+        <v>1386</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>305</v>
+        <v>1387</v>
       </c>
       <c r="D360" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E360" t="s">
-        <v>1311</v>
+        <v>727</v>
+      </c>
+      <c r="F360" t="s">
+        <v>216</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1369</v>
+        <v>1388</v>
       </c>
       <c r="H360" t="s">
-        <v>1370</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1371</v>
+        <v>1390</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>309</v>
+        <v>1391</v>
       </c>
       <c r="D361" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E361" t="s">
-        <v>1311</v>
+        <v>727</v>
       </c>
       <c r="F361" t="s">
-        <v>1312</v>
+        <v>83</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1372</v>
+        <v>1392</v>
       </c>
       <c r="H361" t="s">
-        <v>1373</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1374</v>
+        <v>1394</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>313</v>
+        <v>1395</v>
       </c>
       <c r="D362" t="s">
-        <v>1310</v>
+        <v>726</v>
       </c>
       <c r="E362" t="s">
-        <v>1311</v>
+        <v>727</v>
+      </c>
+      <c r="F362" t="s">
+        <v>83</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1375</v>
+        <v>1396</v>
       </c>
       <c r="H362" t="s">
-        <v>1376</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1377</v>
+        <v>1398</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>217</v>
+        <v>1399</v>
       </c>
       <c r="D363" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E363" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F363" t="s">
-        <v>1357</v>
+        <v>107</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1380</v>
+        <v>1400</v>
       </c>
       <c r="H363" t="s">
-        <v>1328</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1381</v>
+        <v>1402</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>223</v>
+        <v>1403</v>
       </c>
       <c r="D364" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E364" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F364" t="s">
-        <v>1357</v>
+        <v>791</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1382</v>
+        <v>1404</v>
       </c>
       <c r="H364" t="s">
-        <v>1328</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1383</v>
+        <v>1406</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>227</v>
+        <v>1407</v>
       </c>
       <c r="D365" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E365" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F365" t="s">
-        <v>1357</v>
+        <v>791</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1384</v>
+        <v>1408</v>
       </c>
       <c r="H365" t="s">
-        <v>1328</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1385</v>
+        <v>1410</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>231</v>
+        <v>1411</v>
       </c>
       <c r="D366" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E366" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F366" t="s">
-        <v>1357</v>
+        <v>144</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1386</v>
+        <v>1412</v>
       </c>
       <c r="H366" t="s">
-        <v>1328</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>235</v>
+        <v>1415</v>
       </c>
       <c r="D367" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E367" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F367" t="s">
-        <v>1357</v>
+        <v>144</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1388</v>
+        <v>1416</v>
       </c>
       <c r="H367" t="s">
-        <v>1328</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1389</v>
+        <v>1418</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>239</v>
+        <v>1419</v>
       </c>
       <c r="D368" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E368" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F368" t="s">
-        <v>1357</v>
+        <v>791</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1390</v>
+        <v>1420</v>
       </c>
       <c r="H368" t="s">
-        <v>1328</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1391</v>
+        <v>1422</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>243</v>
+        <v>1423</v>
       </c>
       <c r="D369" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E369" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F369" t="s">
-        <v>1357</v>
+        <v>61</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>302</v>
+        <v>1424</v>
       </c>
       <c r="H369" t="s">
-        <v>1392</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1393</v>
+        <v>1426</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>10</v>
+        <v>1427</v>
       </c>
       <c r="D370" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E370" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F370" t="s">
-        <v>1357</v>
+        <v>61</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1394</v>
+        <v>1428</v>
       </c>
       <c r="H370" t="s">
-        <v>1395</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1396</v>
+        <v>1430</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>250</v>
+        <v>1431</v>
       </c>
       <c r="D371" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E371" t="s">
-        <v>1379</v>
+        <v>727</v>
+      </c>
+      <c r="F371" t="s">
+        <v>61</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>302</v>
+        <v>1432</v>
       </c>
       <c r="H371" t="s">
-        <v>1397</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1398</v>
+        <v>1434</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>254</v>
+        <v>1435</v>
       </c>
       <c r="D372" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E372" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F372" t="s">
-        <v>1357</v>
+        <v>38</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H372" t="s">
-        <v>1397</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1400</v>
+        <v>1438</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>258</v>
+        <v>1439</v>
       </c>
       <c r="D373" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E373" t="s">
-        <v>1379</v>
+        <v>727</v>
+      </c>
+      <c r="F373" t="s">
+        <v>38</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1401</v>
+        <v>1440</v>
       </c>
       <c r="H373" t="s">
-        <v>1402</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1403</v>
+        <v>1442</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>262</v>
+        <v>1443</v>
       </c>
       <c r="D374" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E374" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F374" t="s">
-        <v>1404</v>
+        <v>38</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1405</v>
+        <v>1444</v>
       </c>
       <c r="H374" t="s">
-        <v>1406</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1407</v>
+        <v>1446</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>266</v>
+        <v>1447</v>
       </c>
       <c r="D375" t="s">
-        <v>1378</v>
+        <v>726</v>
       </c>
       <c r="E375" t="s">
-        <v>1379</v>
+        <v>727</v>
       </c>
       <c r="F375" t="s">
-        <v>1357</v>
+        <v>107</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1408</v>
+        <v>1448</v>
       </c>
       <c r="H375" t="s">
-        <v>1409</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1410</v>
+        <v>1450</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>217</v>
+        <v>1451</v>
       </c>
       <c r="D376" t="s">
-        <v>1411</v>
+        <v>726</v>
       </c>
       <c r="E376" t="s">
-        <v>1412</v>
+        <v>727</v>
+      </c>
+      <c r="F376" t="s">
+        <v>107</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1413</v>
+        <v>1452</v>
       </c>
       <c r="H376" t="s">
-        <v>1414</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1415</v>
+        <v>1454</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>223</v>
+        <v>1455</v>
       </c>
       <c r="D377" t="s">
-        <v>1411</v>
+        <v>726</v>
       </c>
       <c r="E377" t="s">
-        <v>1412</v>
+        <v>727</v>
+      </c>
+      <c r="F377" t="s">
+        <v>291</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1416</v>
+        <v>1456</v>
       </c>
       <c r="H377" t="s">
-        <v>1417</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1418</v>
+        <v>1458</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>227</v>
+        <v>1459</v>
       </c>
       <c r="D378" t="s">
-        <v>1411</v>
+        <v>726</v>
       </c>
       <c r="E378" t="s">
-        <v>1412</v>
+        <v>727</v>
+      </c>
+      <c r="F378" t="s">
+        <v>291</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1419</v>
+        <v>1460</v>
       </c>
       <c r="H378" t="s">
-        <v>1420</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1421</v>
+        <v>1462</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>231</v>
+        <v>1463</v>
       </c>
       <c r="D379" t="s">
-        <v>1411</v>
+        <v>726</v>
       </c>
       <c r="E379" t="s">
-        <v>1412</v>
+        <v>727</v>
+      </c>
+      <c r="F379" t="s">
+        <v>291</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1422</v>
+        <v>1464</v>
       </c>
       <c r="H379" t="s">
-        <v>1423</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1424</v>
+        <v>1466</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>235</v>
+        <v>1467</v>
       </c>
       <c r="D380" t="s">
-        <v>1411</v>
+        <v>726</v>
       </c>
       <c r="E380" t="s">
-        <v>1412</v>
+        <v>727</v>
       </c>
       <c r="F380" t="s">
-        <v>1425</v>
+        <v>346</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1426</v>
+        <v>1468</v>
       </c>
       <c r="H380" t="s">
-        <v>1427</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1428</v>
+        <v>1470</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>217</v>
+        <v>1471</v>
       </c>
       <c r="D381" t="s">
-        <v>1429</v>
+        <v>726</v>
       </c>
       <c r="E381" t="s">
-        <v>1430</v>
+        <v>727</v>
       </c>
       <c r="F381" t="s">
-        <v>38</v>
+        <v>346</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1431</v>
+        <v>1472</v>
       </c>
       <c r="H381" t="s">
-        <v>1432</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1433</v>
+        <v>1474</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>217</v>
+        <v>1475</v>
       </c>
       <c r="D382" t="s">
-        <v>1434</v>
+        <v>726</v>
       </c>
       <c r="E382" t="s">
-        <v>1435</v>
+        <v>727</v>
       </c>
       <c r="F382" t="s">
-        <v>1436</v>
+        <v>33</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1437</v>
+        <v>1476</v>
       </c>
       <c r="H382" t="s">
-        <v>1438</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1439</v>
+        <v>1478</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>217</v>
+        <v>1479</v>
       </c>
       <c r="D383" t="s">
-        <v>1440</v>
+        <v>726</v>
       </c>
       <c r="E383" t="s">
-        <v>1441</v>
+        <v>727</v>
       </c>
       <c r="F383" t="s">
-        <v>1442</v>
+        <v>33</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1443</v>
+        <v>1480</v>
       </c>
       <c r="H383" t="s">
-        <v>1444</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1445</v>
+        <v>1482</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>217</v>
+        <v>1483</v>
       </c>
       <c r="D384" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E384" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F384" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1448</v>
+        <v>1484</v>
       </c>
       <c r="H384" t="s">
-        <v>1449</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1450</v>
+        <v>1486</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>223</v>
+        <v>1487</v>
       </c>
       <c r="D385" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E385" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F385" t="s">
         <v>33</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1451</v>
+        <v>1488</v>
       </c>
       <c r="H385" t="s">
-        <v>1452</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1453</v>
+        <v>1490</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>227</v>
+        <v>1491</v>
       </c>
       <c r="D386" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E386" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F386" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1454</v>
+        <v>1492</v>
       </c>
       <c r="H386" t="s">
-        <v>1455</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1456</v>
+        <v>1494</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>231</v>
+        <v>1495</v>
       </c>
       <c r="D387" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E387" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F387" t="s">
-        <v>143</v>
+        <v>216</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1457</v>
+        <v>1496</v>
       </c>
       <c r="H387" t="s">
-        <v>1458</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1459</v>
+        <v>1498</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>235</v>
+        <v>1499</v>
       </c>
       <c r="D388" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E388" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F388" t="s">
-        <v>33</v>
+        <v>216</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1460</v>
+        <v>1500</v>
       </c>
       <c r="H388" t="s">
-        <v>1461</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1462</v>
+        <v>1502</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>239</v>
+        <v>1503</v>
       </c>
       <c r="D389" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E389" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F389" t="s">
-        <v>20</v>
+        <v>216</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1463</v>
+        <v>1504</v>
       </c>
       <c r="H389" t="s">
-        <v>1464</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1465</v>
+        <v>1506</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>243</v>
+        <v>1507</v>
       </c>
       <c r="D390" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E390" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F390" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1466</v>
+        <v>1508</v>
       </c>
       <c r="H390" t="s">
-        <v>1467</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1468</v>
+        <v>1510</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>10</v>
+        <v>1511</v>
       </c>
       <c r="D391" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E391" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F391" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1469</v>
+        <v>1512</v>
       </c>
       <c r="H391" t="s">
-        <v>1470</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1471</v>
+        <v>1514</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>250</v>
+        <v>1515</v>
       </c>
       <c r="D392" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E392" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F392" t="s">
-        <v>427</v>
+        <v>38</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1472</v>
+        <v>1516</v>
       </c>
       <c r="H392" t="s">
-        <v>1473</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1474</v>
+        <v>1518</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>254</v>
+        <v>1519</v>
       </c>
       <c r="D393" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E393" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F393" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1475</v>
+        <v>1520</v>
       </c>
       <c r="H393" t="s">
-        <v>1476</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1477</v>
+        <v>1522</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>258</v>
+        <v>1523</v>
       </c>
       <c r="D394" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E394" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F394" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1478</v>
+        <v>1524</v>
       </c>
       <c r="H394" t="s">
-        <v>1479</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1480</v>
+        <v>1526</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>262</v>
+        <v>1527</v>
       </c>
       <c r="D395" t="s">
-        <v>1446</v>
+        <v>726</v>
       </c>
       <c r="E395" t="s">
-        <v>1447</v>
+        <v>727</v>
       </c>
       <c r="F395" t="s">
-        <v>143</v>
+        <v>291</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1481</v>
+        <v>1528</v>
       </c>
       <c r="H395" t="s">
-        <v>1482</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1483</v>
+        <v>1530</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>217</v>
+        <v>1531</v>
       </c>
       <c r="D396" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E396" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F396" t="s">
-        <v>20</v>
+        <v>291</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1486</v>
+        <v>1532</v>
       </c>
       <c r="H396" t="s">
-        <v>1487</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1488</v>
+        <v>1534</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>223</v>
+        <v>1535</v>
       </c>
       <c r="D397" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E397" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F397" t="s">
-        <v>33</v>
+        <v>291</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1489</v>
+        <v>1536</v>
       </c>
       <c r="H397" t="s">
-        <v>1490</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1491</v>
+        <v>1538</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>227</v>
+        <v>1539</v>
       </c>
       <c r="D398" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E398" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F398" t="s">
-        <v>1492</v>
+        <v>83</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1493</v>
+        <v>1540</v>
       </c>
       <c r="H398" t="s">
-        <v>1494</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1495</v>
+        <v>1542</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>231</v>
+        <v>1543</v>
       </c>
       <c r="D399" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E399" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F399" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1496</v>
+        <v>1544</v>
       </c>
       <c r="H399" t="s">
-        <v>1497</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1498</v>
+        <v>1546</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>235</v>
+        <v>1547</v>
       </c>
       <c r="D400" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E400" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F400" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1499</v>
+        <v>1548</v>
       </c>
       <c r="H400" t="s">
-        <v>1500</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1501</v>
+        <v>1550</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>239</v>
+        <v>1551</v>
       </c>
       <c r="D401" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E401" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F401" t="s">
-        <v>20</v>
+        <v>1552</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1502</v>
+        <v>1553</v>
       </c>
       <c r="H401" t="s">
-        <v>1503</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1504</v>
+        <v>1555</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>243</v>
+        <v>1556</v>
       </c>
       <c r="D402" t="s">
-        <v>1484</v>
+        <v>726</v>
       </c>
       <c r="E402" t="s">
-        <v>1485</v>
+        <v>727</v>
       </c>
       <c r="F402" t="s">
-        <v>20</v>
+        <v>791</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1505</v>
+        <v>1557</v>
       </c>
       <c r="H402" t="s">
-        <v>1506</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1507</v>
+        <v>1559</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>217</v>
+        <v>1560</v>
       </c>
       <c r="D403" t="s">
-        <v>1508</v>
+        <v>726</v>
       </c>
       <c r="E403" t="s">
-        <v>1509</v>
+        <v>727</v>
       </c>
       <c r="F403" t="s">
-        <v>1492</v>
+        <v>791</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1510</v>
+        <v>1561</v>
       </c>
       <c r="H403" t="s">
-        <v>1511</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1512</v>
+        <v>1563</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>223</v>
+        <v>1564</v>
       </c>
       <c r="D404" t="s">
-        <v>1508</v>
+        <v>726</v>
       </c>
       <c r="E404" t="s">
-        <v>1509</v>
+        <v>727</v>
       </c>
       <c r="F404" t="s">
-        <v>1492</v>
+        <v>61</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1513</v>
+        <v>1565</v>
       </c>
       <c r="H404" t="s">
-        <v>1514</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1515</v>
+        <v>1567</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>227</v>
+        <v>1568</v>
       </c>
       <c r="D405" t="s">
-        <v>1508</v>
+        <v>726</v>
       </c>
       <c r="E405" t="s">
-        <v>1509</v>
+        <v>727</v>
       </c>
       <c r="F405" t="s">
-        <v>1492</v>
+        <v>61</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1516</v>
+        <v>1569</v>
       </c>
       <c r="H405" t="s">
-        <v>1517</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1518</v>
+        <v>1571</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>231</v>
+        <v>1572</v>
       </c>
       <c r="D406" t="s">
-        <v>1508</v>
+        <v>726</v>
       </c>
       <c r="E406" t="s">
-        <v>1509</v>
+        <v>727</v>
       </c>
       <c r="F406" t="s">
-        <v>1492</v>
+        <v>791</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1519</v>
+        <v>1573</v>
       </c>
       <c r="H406" t="s">
-        <v>1514</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1520</v>
+        <v>1575</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>235</v>
+        <v>1576</v>
       </c>
       <c r="D407" t="s">
-        <v>1508</v>
+        <v>726</v>
       </c>
       <c r="E407" t="s">
-        <v>1509</v>
+        <v>727</v>
       </c>
       <c r="F407" t="s">
-        <v>1492</v>
+        <v>144</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1521</v>
+        <v>1577</v>
       </c>
       <c r="H407" t="s">
-        <v>1522</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1523</v>
+        <v>1579</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>217</v>
+        <v>1580</v>
       </c>
       <c r="D408" t="s">
-        <v>1524</v>
+        <v>726</v>
       </c>
       <c r="E408" t="s">
-        <v>1522</v>
+        <v>727</v>
       </c>
       <c r="F408" t="s">
-        <v>477</v>
+        <v>144</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1525</v>
+        <v>1581</v>
       </c>
       <c r="H408" t="s">
-        <v>479</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1526</v>
+        <v>1583</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>223</v>
+        <v>1584</v>
       </c>
       <c r="D409" t="s">
-        <v>1524</v>
+        <v>726</v>
       </c>
       <c r="E409" t="s">
-        <v>1522</v>
+        <v>727</v>
       </c>
       <c r="F409" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1527</v>
+        <v>1585</v>
       </c>
       <c r="H409" t="s">
-        <v>1528</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1529</v>
+        <v>1587</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>227</v>
+        <v>1588</v>
       </c>
       <c r="D410" t="s">
-        <v>1524</v>
+        <v>726</v>
       </c>
       <c r="E410" t="s">
-        <v>1522</v>
+        <v>727</v>
       </c>
       <c r="F410" t="s">
+        <v>61</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D411" t="s">
+        <v>726</v>
+      </c>
+      <c r="E411" t="s">
+        <v>727</v>
+      </c>
+      <c r="F411" t="s">
+        <v>346</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D412" t="s">
+        <v>726</v>
+      </c>
+      <c r="E412" t="s">
+        <v>727</v>
+      </c>
+      <c r="F412" t="s">
+        <v>346</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D413" t="s">
+        <v>726</v>
+      </c>
+      <c r="E413" t="s">
+        <v>727</v>
+      </c>
+      <c r="F413" t="s">
+        <v>791</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D414" t="s">
+        <v>726</v>
+      </c>
+      <c r="E414" t="s">
+        <v>727</v>
+      </c>
+      <c r="F414" t="s">
+        <v>791</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D415" t="s">
+        <v>726</v>
+      </c>
+      <c r="E415" t="s">
+        <v>727</v>
+      </c>
+      <c r="F415" t="s">
+        <v>216</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D416" t="s">
+        <v>726</v>
+      </c>
+      <c r="E416" t="s">
+        <v>727</v>
+      </c>
+      <c r="F416" t="s">
+        <v>216</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D417" t="s">
+        <v>726</v>
+      </c>
+      <c r="E417" t="s">
+        <v>727</v>
+      </c>
+      <c r="F417" t="s">
+        <v>216</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D418" t="s">
+        <v>726</v>
+      </c>
+      <c r="E418" t="s">
+        <v>727</v>
+      </c>
+      <c r="F418" t="s">
+        <v>83</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D419" t="s">
+        <v>726</v>
+      </c>
+      <c r="E419" t="s">
+        <v>727</v>
+      </c>
+      <c r="F419" t="s">
+        <v>83</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D420" t="s">
+        <v>726</v>
+      </c>
+      <c r="E420" t="s">
+        <v>727</v>
+      </c>
+      <c r="F420" t="s">
+        <v>83</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D421" t="s">
+        <v>726</v>
+      </c>
+      <c r="E421" t="s">
+        <v>727</v>
+      </c>
+      <c r="F421" t="s">
+        <v>144</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D422" t="s">
+        <v>726</v>
+      </c>
+      <c r="E422" t="s">
+        <v>727</v>
+      </c>
+      <c r="F422" t="s">
+        <v>144</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D423" t="s">
+        <v>726</v>
+      </c>
+      <c r="E423" t="s">
+        <v>727</v>
+      </c>
+      <c r="F423" t="s">
+        <v>61</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D424" t="s">
+        <v>726</v>
+      </c>
+      <c r="E424" t="s">
+        <v>727</v>
+      </c>
+      <c r="F424" t="s">
+        <v>61</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D425" t="s">
+        <v>726</v>
+      </c>
+      <c r="E425" t="s">
+        <v>727</v>
+      </c>
+      <c r="F425" t="s">
+        <v>61</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D426" t="s">
+        <v>726</v>
+      </c>
+      <c r="E426" t="s">
+        <v>727</v>
+      </c>
+      <c r="F426" t="s">
+        <v>107</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D427" t="s">
+        <v>726</v>
+      </c>
+      <c r="E427" t="s">
+        <v>727</v>
+      </c>
+      <c r="F427" t="s">
+        <v>107</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D428" t="s">
+        <v>726</v>
+      </c>
+      <c r="E428" t="s">
+        <v>727</v>
+      </c>
+      <c r="F428" t="s">
+        <v>107</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D429" t="s">
+        <v>726</v>
+      </c>
+      <c r="E429" t="s">
+        <v>727</v>
+      </c>
+      <c r="F429" t="s">
         <v>33</v>
       </c>
-      <c r="G410" s="1" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="G429" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D430" t="s">
+        <v>726</v>
+      </c>
+      <c r="E430" t="s">
+        <v>727</v>
+      </c>
+      <c r="F430" t="s">
+        <v>33</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D431" t="s">
+        <v>726</v>
+      </c>
+      <c r="E431" t="s">
+        <v>727</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D432" t="s">
+        <v>726</v>
+      </c>
+      <c r="E432" t="s">
+        <v>727</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D433" t="s">
+        <v>726</v>
+      </c>
+      <c r="E433" t="s">
+        <v>727</v>
+      </c>
+      <c r="F433" t="s">
+        <v>33</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D434" t="s">
+        <v>726</v>
+      </c>
+      <c r="E434" t="s">
+        <v>727</v>
+      </c>
+      <c r="F434" t="s">
+        <v>791</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D435" t="s">
+        <v>726</v>
+      </c>
+      <c r="E435" t="s">
+        <v>727</v>
+      </c>
+      <c r="F435" t="s">
+        <v>791</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D436" t="s">
+        <v>726</v>
+      </c>
+      <c r="E436" t="s">
+        <v>727</v>
+      </c>
+      <c r="F436" t="s">
+        <v>346</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D437" t="s">
+        <v>726</v>
+      </c>
+      <c r="E437" t="s">
+        <v>727</v>
+      </c>
+      <c r="F437" t="s">
+        <v>38</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D438" t="s">
+        <v>726</v>
+      </c>
+      <c r="E438" t="s">
+        <v>727</v>
+      </c>
+      <c r="F438" t="s">
+        <v>38</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D439" t="s">
+        <v>726</v>
+      </c>
+      <c r="E439" t="s">
+        <v>727</v>
+      </c>
+      <c r="F439" t="s">
+        <v>38</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D440" t="s">
+        <v>726</v>
+      </c>
+      <c r="E440" t="s">
+        <v>727</v>
+      </c>
+      <c r="F440" t="s">
+        <v>33</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D441" t="s">
+        <v>726</v>
+      </c>
+      <c r="E441" t="s">
+        <v>727</v>
+      </c>
+      <c r="F441" t="s">
+        <v>216</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D442" t="s">
+        <v>726</v>
+      </c>
+      <c r="E442" t="s">
+        <v>727</v>
+      </c>
+      <c r="F442" t="s">
+        <v>216</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D443" t="s">
+        <v>726</v>
+      </c>
+      <c r="E443" t="s">
+        <v>727</v>
+      </c>
+      <c r="F443" t="s">
+        <v>216</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D444" t="s">
+        <v>726</v>
+      </c>
+      <c r="E444" t="s">
+        <v>727</v>
+      </c>
+      <c r="F444" t="s">
+        <v>61</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D445" t="s">
+        <v>726</v>
+      </c>
+      <c r="E445" t="s">
+        <v>727</v>
+      </c>
+      <c r="F445" t="s">
+        <v>61</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D446" t="s">
+        <v>726</v>
+      </c>
+      <c r="E446" t="s">
+        <v>727</v>
+      </c>
+      <c r="F446" t="s">
+        <v>61</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D447" t="s">
+        <v>726</v>
+      </c>
+      <c r="E447" t="s">
+        <v>727</v>
+      </c>
+      <c r="F447" t="s">
+        <v>291</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D448" t="s">
+        <v>726</v>
+      </c>
+      <c r="E448" t="s">
+        <v>727</v>
+      </c>
+      <c r="F448" t="s">
+        <v>291</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D449" t="s">
+        <v>726</v>
+      </c>
+      <c r="E449" t="s">
+        <v>727</v>
+      </c>
+      <c r="F449" t="s">
+        <v>291</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D450" t="s">
+        <v>726</v>
+      </c>
+      <c r="E450" t="s">
+        <v>727</v>
+      </c>
+      <c r="F450" t="s">
+        <v>33</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D451" t="s">
+        <v>726</v>
+      </c>
+      <c r="E451" t="s">
+        <v>727</v>
+      </c>
+      <c r="F451" t="s">
+        <v>83</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D452" t="s">
+        <v>726</v>
+      </c>
+      <c r="E452" t="s">
+        <v>727</v>
+      </c>
+      <c r="F452" t="s">
+        <v>107</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D453" t="s">
+        <v>726</v>
+      </c>
+      <c r="E453" t="s">
+        <v>727</v>
+      </c>
+      <c r="F453" t="s">
+        <v>107</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D454" t="s">
+        <v>726</v>
+      </c>
+      <c r="E454" t="s">
+        <v>727</v>
+      </c>
+      <c r="F454" t="s">
+        <v>107</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D455" t="s">
+        <v>726</v>
+      </c>
+      <c r="E455" t="s">
+        <v>727</v>
+      </c>
+      <c r="F455" t="s">
+        <v>83</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D456" t="s">
+        <v>726</v>
+      </c>
+      <c r="E456" t="s">
+        <v>727</v>
+      </c>
+      <c r="F456" t="s">
+        <v>83</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D457" t="s">
+        <v>726</v>
+      </c>
+      <c r="E457" t="s">
+        <v>727</v>
+      </c>
+      <c r="F457" t="s">
+        <v>346</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D458" t="s">
+        <v>726</v>
+      </c>
+      <c r="E458" t="s">
+        <v>727</v>
+      </c>
+      <c r="F458" t="s">
+        <v>144</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D459" t="s">
+        <v>726</v>
+      </c>
+      <c r="E459" t="s">
+        <v>727</v>
+      </c>
+      <c r="F459" t="s">
+        <v>144</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D460" t="s">
+        <v>726</v>
+      </c>
+      <c r="E460" t="s">
+        <v>727</v>
+      </c>
+      <c r="F460" t="s">
+        <v>144</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D461" t="s">
+        <v>726</v>
+      </c>
+      <c r="E461" t="s">
+        <v>727</v>
+      </c>
+      <c r="F461" t="s">
+        <v>83</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D462" t="s">
+        <v>726</v>
+      </c>
+      <c r="E462" t="s">
+        <v>727</v>
+      </c>
+      <c r="F462" t="s">
+        <v>83</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D463" t="s">
+        <v>726</v>
+      </c>
+      <c r="E463" t="s">
+        <v>727</v>
+      </c>
+      <c r="F463" t="s">
+        <v>107</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D464" t="s">
+        <v>726</v>
+      </c>
+      <c r="E464" t="s">
+        <v>727</v>
+      </c>
+      <c r="F464" t="s">
+        <v>107</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D465" t="s">
+        <v>726</v>
+      </c>
+      <c r="E465" t="s">
+        <v>727</v>
+      </c>
+      <c r="F465" t="s">
+        <v>107</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D466" t="s">
+        <v>726</v>
+      </c>
+      <c r="E466" t="s">
+        <v>727</v>
+      </c>
+      <c r="F466" t="s">
+        <v>791</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D467" t="s">
+        <v>726</v>
+      </c>
+      <c r="E467" t="s">
+        <v>727</v>
+      </c>
+      <c r="F467" t="s">
+        <v>61</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D468" t="s">
+        <v>726</v>
+      </c>
+      <c r="E468" t="s">
+        <v>727</v>
+      </c>
+      <c r="F468" t="s">
+        <v>61</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D469" t="s">
+        <v>726</v>
+      </c>
+      <c r="E469" t="s">
+        <v>727</v>
+      </c>
+      <c r="F469" t="s">
+        <v>61</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D470" t="s">
+        <v>726</v>
+      </c>
+      <c r="E470" t="s">
+        <v>727</v>
+      </c>
+      <c r="F470" t="s">
+        <v>33</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D471" t="s">
+        <v>726</v>
+      </c>
+      <c r="E471" t="s">
+        <v>727</v>
+      </c>
+      <c r="F471" t="s">
+        <v>33</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D472" t="s">
+        <v>726</v>
+      </c>
+      <c r="E472" t="s">
+        <v>727</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D473" t="s">
+        <v>726</v>
+      </c>
+      <c r="E473" t="s">
+        <v>727</v>
+      </c>
+      <c r="F473" t="s">
+        <v>346</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D474" t="s">
+        <v>726</v>
+      </c>
+      <c r="E474" t="s">
+        <v>727</v>
+      </c>
+      <c r="F474" t="s">
+        <v>346</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D475" t="s">
+        <v>726</v>
+      </c>
+      <c r="E475" t="s">
+        <v>727</v>
+      </c>
+      <c r="F475" t="s">
+        <v>38</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D476" t="s">
+        <v>726</v>
+      </c>
+      <c r="E476" t="s">
+        <v>727</v>
+      </c>
+      <c r="F476" t="s">
+        <v>38</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D477" t="s">
+        <v>726</v>
+      </c>
+      <c r="E477" t="s">
+        <v>727</v>
+      </c>
+      <c r="F477" t="s">
+        <v>144</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D478" t="s">
+        <v>726</v>
+      </c>
+      <c r="E478" t="s">
+        <v>727</v>
+      </c>
+      <c r="F478" t="s">
+        <v>144</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D479" t="s">
+        <v>726</v>
+      </c>
+      <c r="E479" t="s">
+        <v>727</v>
+      </c>
+      <c r="F479" t="s">
+        <v>144</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D480" t="s">
+        <v>726</v>
+      </c>
+      <c r="E480" t="s">
+        <v>727</v>
+      </c>
+      <c r="F480" t="s">
+        <v>216</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D481" t="s">
+        <v>726</v>
+      </c>
+      <c r="E481" t="s">
+        <v>727</v>
+      </c>
+      <c r="F481" t="s">
+        <v>216</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D482" t="s">
+        <v>726</v>
+      </c>
+      <c r="E482" t="s">
+        <v>727</v>
+      </c>
+      <c r="F482" t="s">
+        <v>216</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D483" t="s">
+        <v>726</v>
+      </c>
+      <c r="E483" t="s">
+        <v>727</v>
+      </c>
+      <c r="F483" t="s">
+        <v>791</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D484" t="s">
+        <v>726</v>
+      </c>
+      <c r="E484" t="s">
+        <v>727</v>
+      </c>
+      <c r="F484" t="s">
+        <v>291</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D485" t="s">
+        <v>726</v>
+      </c>
+      <c r="E485" t="s">
+        <v>727</v>
+      </c>
+      <c r="F485" t="s">
+        <v>346</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D486" t="s">
+        <v>726</v>
+      </c>
+      <c r="E486" t="s">
+        <v>727</v>
+      </c>
+      <c r="F486" t="s">
+        <v>33</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D487" t="s">
+        <v>726</v>
+      </c>
+      <c r="E487" t="s">
+        <v>727</v>
+      </c>
+      <c r="F487" t="s">
+        <v>33</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D488" t="s">
+        <v>726</v>
+      </c>
+      <c r="E488" t="s">
+        <v>727</v>
+      </c>
+      <c r="F488" t="s">
+        <v>107</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D489" t="s">
+        <v>726</v>
+      </c>
+      <c r="E489" t="s">
+        <v>727</v>
+      </c>
+      <c r="F489" t="s">
+        <v>107</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D490" t="s">
+        <v>726</v>
+      </c>
+      <c r="E490" t="s">
+        <v>727</v>
+      </c>
+      <c r="F490" t="s">
+        <v>107</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D491" t="s">
+        <v>726</v>
+      </c>
+      <c r="E491" t="s">
+        <v>727</v>
+      </c>
+      <c r="F491" t="s">
+        <v>83</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D492" t="s">
+        <v>726</v>
+      </c>
+      <c r="E492" t="s">
+        <v>727</v>
+      </c>
+      <c r="F492" t="s">
+        <v>83</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D493" t="s">
+        <v>726</v>
+      </c>
+      <c r="E493" t="s">
+        <v>727</v>
+      </c>
+      <c r="F493" t="s">
+        <v>791</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D494" t="s">
+        <v>726</v>
+      </c>
+      <c r="E494" t="s">
+        <v>727</v>
+      </c>
+      <c r="F494" t="s">
+        <v>791</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D495" t="s">
+        <v>726</v>
+      </c>
+      <c r="E495" t="s">
+        <v>727</v>
+      </c>
+      <c r="F495" t="s">
+        <v>38</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D496" t="s">
+        <v>726</v>
+      </c>
+      <c r="E496" t="s">
+        <v>727</v>
+      </c>
+      <c r="F496" t="s">
+        <v>38</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D497" t="s">
+        <v>726</v>
+      </c>
+      <c r="E497" t="s">
+        <v>727</v>
+      </c>
+      <c r="F497" t="s">
+        <v>38</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D498" t="s">
+        <v>726</v>
+      </c>
+      <c r="E498" t="s">
+        <v>727</v>
+      </c>
+      <c r="F498" t="s">
+        <v>61</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D499" t="s">
+        <v>726</v>
+      </c>
+      <c r="E499" t="s">
+        <v>727</v>
+      </c>
+      <c r="F499" t="s">
+        <v>61</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D500" t="s">
+        <v>726</v>
+      </c>
+      <c r="E500" t="s">
+        <v>727</v>
+      </c>
+      <c r="F500" t="s">
+        <v>61</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D501" t="s">
+        <v>726</v>
+      </c>
+      <c r="E501" t="s">
+        <v>727</v>
+      </c>
+      <c r="F501" t="s">
+        <v>144</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D502" t="s">
+        <v>726</v>
+      </c>
+      <c r="E502" t="s">
+        <v>727</v>
+      </c>
+      <c r="F502" t="s">
+        <v>144</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D503" t="s">
+        <v>726</v>
+      </c>
+      <c r="E503" t="s">
+        <v>727</v>
+      </c>
+      <c r="F503" t="s">
+        <v>144</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D504" t="s">
+        <v>726</v>
+      </c>
+      <c r="E504" t="s">
+        <v>727</v>
+      </c>
+      <c r="F504" t="s">
+        <v>801</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D505" t="s">
+        <v>726</v>
+      </c>
+      <c r="E505" t="s">
+        <v>727</v>
+      </c>
+      <c r="F505" t="s">
+        <v>33</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D506" t="s">
+        <v>726</v>
+      </c>
+      <c r="E506" t="s">
+        <v>727</v>
+      </c>
+      <c r="F506" t="s">
+        <v>33</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D507" t="s">
+        <v>726</v>
+      </c>
+      <c r="E507" t="s">
+        <v>727</v>
+      </c>
+      <c r="F507" t="s">
+        <v>83</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D508" t="s">
+        <v>726</v>
+      </c>
+      <c r="E508" t="s">
+        <v>727</v>
+      </c>
+      <c r="F508" t="s">
+        <v>83</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D509" t="s">
+        <v>726</v>
+      </c>
+      <c r="E509" t="s">
+        <v>727</v>
+      </c>
+      <c r="F509" t="s">
+        <v>83</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D510" t="s">
+        <v>726</v>
+      </c>
+      <c r="E510" t="s">
+        <v>727</v>
+      </c>
+      <c r="F510" t="s">
+        <v>216</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D511" t="s">
+        <v>726</v>
+      </c>
+      <c r="E511" t="s">
+        <v>727</v>
+      </c>
+      <c r="F511" t="s">
+        <v>216</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D512" t="s">
+        <v>726</v>
+      </c>
+      <c r="E512" t="s">
+        <v>727</v>
+      </c>
+      <c r="F512" t="s">
+        <v>107</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D513" t="s">
+        <v>726</v>
+      </c>
+      <c r="E513" t="s">
+        <v>727</v>
+      </c>
+      <c r="F513" t="s">
+        <v>216</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D514" t="s">
+        <v>726</v>
+      </c>
+      <c r="E514" t="s">
+        <v>727</v>
+      </c>
+      <c r="F514" t="s">
+        <v>791</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D515" t="s">
+        <v>726</v>
+      </c>
+      <c r="E515" t="s">
+        <v>727</v>
+      </c>
+      <c r="F515" t="s">
+        <v>791</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D516" t="s">
+        <v>726</v>
+      </c>
+      <c r="E516" t="s">
+        <v>727</v>
+      </c>
+      <c r="F516" t="s">
+        <v>61</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D517" t="s">
+        <v>726</v>
+      </c>
+      <c r="E517" t="s">
+        <v>727</v>
+      </c>
+      <c r="F517" t="s">
+        <v>61</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D518" t="s">
+        <v>726</v>
+      </c>
+      <c r="E518" t="s">
+        <v>727</v>
+      </c>
+      <c r="F518" t="s">
+        <v>61</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D519" t="s">
+        <v>726</v>
+      </c>
+      <c r="E519" t="s">
+        <v>727</v>
+      </c>
+      <c r="F519" t="s">
+        <v>107</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D520" t="s">
+        <v>726</v>
+      </c>
+      <c r="E520" t="s">
+        <v>727</v>
+      </c>
+      <c r="F520" t="s">
+        <v>107</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D521" t="s">
+        <v>726</v>
+      </c>
+      <c r="E521" t="s">
+        <v>727</v>
+      </c>
+      <c r="F521" t="s">
+        <v>346</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D522" t="s">
+        <v>726</v>
+      </c>
+      <c r="E522" t="s">
+        <v>727</v>
+      </c>
+      <c r="F522" t="s">
+        <v>38</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D523" t="s">
+        <v>726</v>
+      </c>
+      <c r="E523" t="s">
+        <v>727</v>
+      </c>
+      <c r="F523" t="s">
+        <v>38</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D524" t="s">
+        <v>726</v>
+      </c>
+      <c r="E524" t="s">
+        <v>727</v>
+      </c>
+      <c r="F524" t="s">
+        <v>346</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D525" t="s">
+        <v>726</v>
+      </c>
+      <c r="E525" t="s">
+        <v>727</v>
+      </c>
+      <c r="F525" t="s">
+        <v>346</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D526" t="s">
+        <v>726</v>
+      </c>
+      <c r="E526" t="s">
+        <v>727</v>
+      </c>
+      <c r="F526" t="s">
+        <v>291</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D527" t="s">
+        <v>726</v>
+      </c>
+      <c r="E527" t="s">
+        <v>727</v>
+      </c>
+      <c r="F527" t="s">
+        <v>61</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D528" t="s">
+        <v>726</v>
+      </c>
+      <c r="E528" t="s">
+        <v>727</v>
+      </c>
+      <c r="F528" t="s">
+        <v>61</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D529" t="s">
+        <v>726</v>
+      </c>
+      <c r="E529" t="s">
+        <v>727</v>
+      </c>
+      <c r="F529" t="s">
+        <v>61</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D530" t="s">
+        <v>726</v>
+      </c>
+      <c r="E530" t="s">
+        <v>727</v>
+      </c>
+      <c r="F530" t="s">
+        <v>38</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D531" t="s">
+        <v>726</v>
+      </c>
+      <c r="E531" t="s">
+        <v>727</v>
+      </c>
+      <c r="F531" t="s">
+        <v>216</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D532" t="s">
+        <v>726</v>
+      </c>
+      <c r="E532" t="s">
+        <v>727</v>
+      </c>
+      <c r="F532" t="s">
+        <v>216</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D533" t="s">
+        <v>726</v>
+      </c>
+      <c r="E533" t="s">
+        <v>727</v>
+      </c>
+      <c r="F533" t="s">
+        <v>83</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D534" t="s">
+        <v>726</v>
+      </c>
+      <c r="E534" t="s">
+        <v>727</v>
+      </c>
+      <c r="F534" t="s">
+        <v>83</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D535" t="s">
+        <v>726</v>
+      </c>
+      <c r="E535" t="s">
+        <v>727</v>
+      </c>
+      <c r="F535" t="s">
+        <v>33</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D536" t="s">
+        <v>726</v>
+      </c>
+      <c r="E536" t="s">
+        <v>727</v>
+      </c>
+      <c r="F536" t="s">
+        <v>33</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D537" t="s">
+        <v>726</v>
+      </c>
+      <c r="E537" t="s">
+        <v>727</v>
+      </c>
+      <c r="F537" t="s">
+        <v>38</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D538" t="s">
+        <v>726</v>
+      </c>
+      <c r="E538" t="s">
+        <v>727</v>
+      </c>
+      <c r="F538" t="s">
+        <v>38</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D539" t="s">
+        <v>726</v>
+      </c>
+      <c r="E539" t="s">
+        <v>727</v>
+      </c>
+      <c r="F539" t="s">
+        <v>38</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D540" t="s">
+        <v>726</v>
+      </c>
+      <c r="E540" t="s">
+        <v>727</v>
+      </c>
+      <c r="F540" t="s">
+        <v>291</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D541" t="s">
+        <v>726</v>
+      </c>
+      <c r="E541" t="s">
+        <v>727</v>
+      </c>
+      <c r="F541" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D542" t="s">
+        <v>726</v>
+      </c>
+      <c r="E542" t="s">
+        <v>727</v>
+      </c>
+      <c r="F542" t="s">
+        <v>791</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D543" t="s">
+        <v>726</v>
+      </c>
+      <c r="E543" t="s">
+        <v>727</v>
+      </c>
+      <c r="F543" t="s">
+        <v>791</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D544" t="s">
+        <v>726</v>
+      </c>
+      <c r="E544" t="s">
+        <v>727</v>
+      </c>
+      <c r="F544" t="s">
+        <v>107</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D545" t="s">
+        <v>726</v>
+      </c>
+      <c r="E545" t="s">
+        <v>727</v>
+      </c>
+      <c r="F545" t="s">
+        <v>144</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D546" t="s">
+        <v>726</v>
+      </c>
+      <c r="E546" t="s">
+        <v>727</v>
+      </c>
+      <c r="F546" t="s">
+        <v>144</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D547" t="s">
+        <v>726</v>
+      </c>
+      <c r="E547" t="s">
+        <v>727</v>
+      </c>
+      <c r="F547" t="s">
+        <v>144</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D548" t="s">
+        <v>726</v>
+      </c>
+      <c r="E548" t="s">
+        <v>727</v>
+      </c>
+      <c r="F548" t="s">
+        <v>291</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D549" t="s">
+        <v>726</v>
+      </c>
+      <c r="E549" t="s">
+        <v>727</v>
+      </c>
+      <c r="F549" t="s">
+        <v>291</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D550" t="s">
+        <v>726</v>
+      </c>
+      <c r="E550" t="s">
+        <v>727</v>
+      </c>
+      <c r="F550" t="s">
+        <v>291</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>406</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F551" t="s">
+        <v>801</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>412</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F552" t="s">
+        <v>144</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>416</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F553" t="s">
+        <v>38</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>420</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F554" t="s">
+        <v>144</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>424</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F555" t="s">
+        <v>83</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>428</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F556" t="s">
+        <v>2169</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>452</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F557" t="s">
+        <v>801</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>10</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>459</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F559" t="s">
+        <v>38</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>463</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F560" t="s">
+        <v>107</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>467</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>471</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F562" t="s">
+        <v>144</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>475</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F563" t="s">
+        <v>291</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>480</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F564" t="s">
+        <v>291</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>485</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F565" t="s">
+        <v>38</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>489</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F566" t="s">
+        <v>38</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>493</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F567" t="s">
+        <v>144</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>497</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F568" t="s">
+        <v>107</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>501</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F569" t="s">
+        <v>346</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>505</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F570" t="s">
+        <v>61</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>406</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F571" t="s">
+        <v>144</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>412</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F572" t="s">
+        <v>144</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>406</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F573" t="s">
+        <v>291</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>412</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F574" t="s">
+        <v>291</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>416</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F575" t="s">
+        <v>291</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>420</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F576" t="s">
+        <v>291</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>424</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F577" t="s">
+        <v>107</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>428</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F578" t="s">
+        <v>83</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>452</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F579" t="s">
+        <v>291</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>10</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F580" t="s">
+        <v>83</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>459</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F581" t="s">
+        <v>83</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>463</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F582" t="s">
+        <v>83</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>467</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F583" t="s">
+        <v>476</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>471</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F584" t="s">
+        <v>33</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>475</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F585" t="s">
+        <v>83</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>480</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F586" t="s">
+        <v>291</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>485</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F587" t="s">
+        <v>83</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>489</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F588" t="s">
+        <v>38</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>493</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F589" t="s">
+        <v>83</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>497</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F590" t="s">
+        <v>291</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>501</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F591" t="s">
+        <v>144</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>505</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F592" t="s">
+        <v>38</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>509</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F593" t="s">
+        <v>83</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>514</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F594" t="s">
+        <v>291</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>518</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F595" t="s">
+        <v>291</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>522</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F596" t="s">
+        <v>107</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>526</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F597" t="s">
+        <v>107</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>530</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F598" t="s">
+        <v>83</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>534</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F599" t="s">
+        <v>38</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>538</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F600" t="s">
+        <v>61</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>406</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F601" t="s">
+        <v>38</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>412</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F602" t="s">
+        <v>144</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>406</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F603" t="s">
+        <v>83</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>412</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F604" t="s">
+        <v>144</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>416</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F605" t="s">
+        <v>144</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>420</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F606" t="s">
+        <v>144</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>424</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F607" t="s">
+        <v>144</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>428</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F608" t="s">
+        <v>144</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>452</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F609" t="s">
+        <v>144</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>10</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F610" t="s">
+        <v>144</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>459</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F611" t="s">
+        <v>38</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>463</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F612" t="s">
+        <v>144</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>467</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F613" t="s">
+        <v>144</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>406</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2354</v>
+      </c>
+      <c r="F614" t="s">
+        <v>144</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>406</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>412</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>416</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F617" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>420</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F618" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>424</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F619" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>428</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F620" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>452</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F621" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>10</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F622" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>459</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>463</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F624" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>467</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F625" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>471</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F626" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>475</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>480</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>489</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F629" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>493</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F630" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>497</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F631" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>501</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F632" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>505</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F633" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>509</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>514</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>518</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F636" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>522</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>526</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>530</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>534</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>538</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>542</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>546</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>550</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>554</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>558</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>562</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F647" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>566</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F648" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>570</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>574</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>578</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>582</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>586</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>590</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>594</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>598</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>602</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F657" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>606</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>610</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F659" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>614</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F660" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>618</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F661" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>622</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F662" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>626</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F663" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>630</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F664" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>634</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>638</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F666" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>642</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F667" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>646</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F668" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>650</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F669" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>654</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F670" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>658</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F671" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>662</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F672" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>666</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F673" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>670</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F674" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>678</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F675" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>682</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F676" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>686</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>690</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>694</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>698</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F680" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>702</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>406</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F682" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>412</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>416</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F684" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>420</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F685" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>424</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F686" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>428</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F687" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>452</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F688" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>10</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F689" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>459</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>463</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>467</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>471</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>475</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F694" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>480</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>485</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F696" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>489</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>493</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>497</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>501</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>505</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>509</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>406</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>412</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>416</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>420</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>424</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>428</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F708" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>452</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>10</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>459</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F711" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>463</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>467</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F713" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>471</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F714" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>406</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F715" t="s">
+        <v>38</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>406</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F716" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>412</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F717" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>416</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F718" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>420</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F719" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>406</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F720" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>406</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F721" t="s">
+        <v>20</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>412</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F722" t="s">
+        <v>33</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>416</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F723" t="s">
+        <v>20</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>420</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F724" t="s">
+        <v>144</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>424</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F725" t="s">
+        <v>33</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>428</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F726" t="s">
+        <v>20</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>452</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F727" t="s">
+        <v>33</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>10</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F728" t="s">
+        <v>83</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>459</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F729" t="s">
+        <v>346</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>463</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F730" t="s">
+        <v>33</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>471</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F731" t="s">
+        <v>144</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>475</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F732" t="s">
+        <v>107</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>480</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F733" t="s">
+        <v>38</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>485</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F734" t="s">
+        <v>33</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>489</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F735" t="s">
+        <v>83</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>493</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F736" t="s">
+        <v>83</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>497</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F737" t="s">
+        <v>38</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>501</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F738" t="s">
+        <v>346</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>505</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F739" t="s">
+        <v>33</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>509</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F740" t="s">
+        <v>346</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>514</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F741" t="s">
+        <v>216</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>518</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F742" t="s">
+        <v>791</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>522</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F743" t="s">
+        <v>20</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>526</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F744" t="s">
+        <v>38</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>530</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F745" t="s">
+        <v>33</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>534</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F746" t="s">
+        <v>33</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>406</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F747" t="s">
+        <v>20</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>412</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F748" t="s">
+        <v>33</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>416</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F749" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>420</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F750" t="s">
+        <v>20</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>424</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F751" t="s">
+        <v>61</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>428</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F752" t="s">
+        <v>20</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>452</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F753" t="s">
+        <v>20</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>10</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F754" t="s">
+        <v>20</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>459</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F755" t="s">
+        <v>20</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>463</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F756" t="s">
+        <v>20</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>467</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F757" t="s">
+        <v>20</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>471</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F758" t="s">
+        <v>38</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>475</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F759" t="s">
+        <v>107</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>480</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F760" t="s">
+        <v>38</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>485</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F761" t="s">
+        <v>38</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>489</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F762" t="s">
+        <v>38</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>493</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F763" t="s">
+        <v>20</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>497</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F764" t="s">
+        <v>20</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>501</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F765" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>505</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F766" t="s">
+        <v>20</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>509</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F767" t="s">
+        <v>20</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>406</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>412</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F769" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>416</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>420</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F771" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>424</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F772" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>428</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F773" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>452</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F774" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>10</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F775" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>406</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F776" t="s">
+        <v>801</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="H776" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>412</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F777" t="s">
+        <v>33</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>416</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F778" t="s">
+        <v>33</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H778" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>420</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F779" t="s">
+        <v>38</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>424</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F780" t="s">
+        <v>144</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2846</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -16076,50 +29704,420 @@
     <hyperlink ref="G386" r:id="rId385"/>
     <hyperlink ref="G387" r:id="rId386"/>
     <hyperlink ref="G388" r:id="rId387"/>
     <hyperlink ref="G389" r:id="rId388"/>
     <hyperlink ref="G390" r:id="rId389"/>
     <hyperlink ref="G391" r:id="rId390"/>
     <hyperlink ref="G392" r:id="rId391"/>
     <hyperlink ref="G393" r:id="rId392"/>
     <hyperlink ref="G394" r:id="rId393"/>
     <hyperlink ref="G395" r:id="rId394"/>
     <hyperlink ref="G396" r:id="rId395"/>
     <hyperlink ref="G397" r:id="rId396"/>
     <hyperlink ref="G398" r:id="rId397"/>
     <hyperlink ref="G399" r:id="rId398"/>
     <hyperlink ref="G400" r:id="rId399"/>
     <hyperlink ref="G401" r:id="rId400"/>
     <hyperlink ref="G402" r:id="rId401"/>
     <hyperlink ref="G403" r:id="rId402"/>
     <hyperlink ref="G404" r:id="rId403"/>
     <hyperlink ref="G405" r:id="rId404"/>
     <hyperlink ref="G406" r:id="rId405"/>
     <hyperlink ref="G407" r:id="rId406"/>
     <hyperlink ref="G408" r:id="rId407"/>
     <hyperlink ref="G409" r:id="rId408"/>
     <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>