--- v0 (2025-10-15)
+++ v1 (2026-04-07)
@@ -54,3806 +54,3806 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/projeto_de_lei_complementar_no_108-2020.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/projeto_de_lei_complementar_no_108-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/projeto_de_lei_complementar_no_109-2020.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/projeto_de_lei_complementar_no_109-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº061 DE 08 DE FEVEREIRO DE 2017 QUE DISPOE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO EXECUTIVO MUNICIPAL DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Regis</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_complementar_no_110-2020_-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_complementar_no_110-2020_-_regis.pdf</t>
   </si>
   <si>
     <t>ALTERA A REMUNERAÇÃO DO QUADRO DE CARGOS COMISSIONADOS - ANEXO II DA LEI COMPLEMENTAR 067/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/projeto_de_lei_complementar_no_111-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/projeto_de_lei_complementar_no_111-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 061 DE 08 DE FEVEREIRO DE 2017 QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO EXECUTIVO MUNICIPAL DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/projeto_de_lei_complementar_no_112-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/projeto_de_lei_complementar_no_112-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DA EMENDA CONSTITUCIONAL Nº 103 DE 12 DE NOVEMBRO DE 2019 QUANTO AOS SEGURADOS DO FUMPREV - FUNDO MUNICIPAL DE PREVIDÊNCIA DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Serginho Braga</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/projeto_de_lei_complementar_no_113-2020_-_sergio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/projeto_de_lei_complementar_no_113-2020_-_sergio.pdf</t>
   </si>
   <si>
     <t>Altera o código de Posturas Municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_complementar_no_114-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_complementar_no_114-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS 15.3 ;15.4 DA TABELA VIII, CONSTANTE DO ART. 136, DA LEI COMPLEMENTAR Nº 039/2014, ALTERADA PELA LEI COMPLEMENTAR Nº 065/2017.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/projeto_de_lei_no_1832-2020.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/projeto_de_lei_no_1832-2020.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº1.201/2014 E DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI MUNICIPAL Nº1.033/2010, QUE DISPÕE A CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DE VISCONDE DO RIO BRANCO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>Marinho Jose de Almeida Neto - Marinho do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/projeto_de_lei_no_1833-2020_-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/projeto_de_lei_no_1833-2020_-_marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS QUE CAUSAM POLUIÇÃO SONORA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO - MG.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/projeto_de_lei_no_1834-2020_-_serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/projeto_de_lei_no_1834-2020_-_serginho.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 1º DA LEI Nº 954/2008, QUE DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO RECREATIVA ESCOLA DE SAMBA MOCIDADE UNIDA DE RIO BRANCO - ARESMURB.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/projeto_de_lei_no_1835-2020_-_executivo_-_retirado.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/projeto_de_lei_no_1835-2020_-_executivo_-_retirado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO PARCIAL AO ORÇAMENTO GERAL DO MUNICIPIO, EM FAVOR DA SECRETÁRIA MUNICIPAL DE SAÚDE, NO VALOR DE R$ 4.797.920,39.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_1836-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_1836-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL E A EMPRESA RIO BRANCO PRÉ-MOLDADOS LTDA, A PERMUTAREM BENS IMÓVEIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_1837-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_1837-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR DE R$ 267.327,85 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/projeto_de_lei_no_1838-2020_-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/projeto_de_lei_no_1838-2020_-_regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCARTE CONSCIENTE, PARA RECOLHIMENTO E DESTINAÇÃO DE LÂMPADAS, PILHAS, BATERIAS COMUNS, BATERIAS DE CELULAR E OUTROS TIPOS DE ACUMULADORES DE ENERGIA NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>Anisio Alves Ananias</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/projeto_de_lei_no_1839-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/projeto_de_lei_no_1839-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RODOVIA MUNICIPALIZADA LOCALIZADA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MG. (RODOVIA ADYLIO PIRES SABIONI).</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/projeto_de_lei_no_1840-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/projeto_de_lei_no_1840-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MG. (RUA B PASSA A SER RUA IEDA FERREIRA).</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_no_1841-2020_-_executivo_-_ldo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_no_1841-2020_-_executivo_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2021 E DÀ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>Alex Vinicius Coelho - Alex da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/projeto_de_lei_no_1842-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/projeto_de_lei_no_1842-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA DO BAIRRO RESIDENCIAL VISCONDE DO RIO BRANCO I E II NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/projeto_de_lei_no_1843-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/projeto_de_lei_no_1843-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E REVOGA A LEI 1.506/2020.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/projeto_de_lei_no_1844-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/projeto_de_lei_no_1844-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REPASSE DE RECURSOS FEDERAIS RECEBIDOS PELO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA ENFRENTAMENTO AO CORONAVÍRUS (COVID-19) A ASSOCIAÇÃO BENEFICENTE SÃO JOÃO BATISTA (HOSPITAL SÃO JOÃO BATISTA), ATRAVÉS DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/projeto_de_lei_no_1845-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/projeto_de_lei_no_1845-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REPASSE DE RECURSOS FEDERAIS RECEBIDOS PELO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA ENFRENTAMENTO AO CORONAVÍRUS (COVID-19) AO HOSPITAL SÃO JOÃO BATISTA, ATRAVÉS DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/projeto_de_lei_no_1846-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/projeto_de_lei_no_1846-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar por anulação parcial ao orçamento geral do município, no valor de R$ 5.937.443,59.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>Gerson Gomes de Freitas - Amigo Xereba</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/projeto_de_lei_no_1847-2020_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/projeto_de_lei_no_1847-2020_-_gerson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua na Comunidade Rural de Santa Maria. (Rua Silvino Francisco da Silva)</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/projeto_de_lei_no_1848-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/projeto_de_lei_no_1848-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua do loteamento do Bairro Cidade Nova, localizado no município de Visconde do Rio Branco, MG. (Rua Maria Barreto Mesquita)</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/projeto_de_lei_no_1849-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/projeto_de_lei_no_1849-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua do loteamento do Bairro Cidade Nova, localizado no município de Visconde do Rio Branco, MG. (Rua Dr. Joaquim José Ferreira)</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/projeto_de_lei_no_1850-2020_-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/projeto_de_lei_no_1850-2020_-_regis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REDUÇÃO DO VALOR PAGO REFERENTE AO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA AOS IMOVEIS RESIDENCIAIS QUE ADOTEM MEDIDAS DE ESTÍMULO Á PROTEÇÃO E CONSERVAÇÃO DO MEIO AMBIENTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/projeto_de_lei_no_1851-2020_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/projeto_de_lei_no_1851-2020_-_gerson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua no Córrego dos Alves, Maltones e Machados na comunidade Rural da Floresta. (Rua Silvio Maltoni).</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/projeto_de_lei_no_1852-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/projeto_de_lei_no_1852-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2020 E ALTERA A REDAÇÃO DO ART. 2º, i DA LEI MUNICIPAL Nº 1495, DE 20 DE NOVEMBRO DE 2019</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/projeto_de_lei_no_1853-2020_-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/projeto_de_lei_no_1853-2020_-_regis.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA REALIZAÇÃO DE PROCESSO SELETIVO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO/MG</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>Mabinha Cadedo</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2360/projeto_de_lei_no_1854-2020_-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2360/projeto_de_lei_no_1854-2020_-_mabinha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Atenção Psicossocial - CAPS. (Passando a denominar-se Centro de Atenção Psicossocial Edvaldo Martins de Souza).</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2367/projeto_de_lei_no_1855-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2367/projeto_de_lei_no_1855-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Visconde do Rio Branco com seu Regime Próprio de Previdência Social, FUMPREV - Fundo Municipal de Previdência dos Servidores Públicos de Visconde do Rio Branco - MG.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2368/projeto_de_lei_no_1856-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2368/projeto_de_lei_no_1856-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_de_lei_no_1857-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_de_lei_no_1857-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Visconde do Rio Branco com seu Regime Próprio de Previdência Social, FUMPREV - Fundo Municipal de Previdência dos Servidores Públicos de Visconde do Rio Branco - MG.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2376/projeto_de_lei_no_1858-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2376/projeto_de_lei_no_1858-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da central unificada de Reabilitação e Acompanhamento Sociofamiliar (CURAS), no município de Visconde do Rio Branco - MG.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2377/projeto_de_lei_no_1859-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2377/projeto_de_lei_no_1859-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei 227 de 29 de dezembro de 1995, alterada pelas Leis nº 428 de dezembro de 1998 e Lei nº 466 de 10 de novembro de 1999.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/projeto_de_lei_no_1860-2020_-_executivo_-_loa.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/projeto_de_lei_no_1860-2020_-_executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Visconde do Rio Branco para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/projeto_de_lei_no_1861-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/projeto_de_lei_no_1861-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite de abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2020 e altera a redação do art. 2º, I da Lei Municipal nº 1495 de novembro de 2019.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_no_1862-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_no_1862-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Patrimônio Hídrico de Visconde do Rio Branco e dá outras providencias.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_no_1863-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_no_1863-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do loteamento do Bairro Cidade Nova localizado no município de Visconde do Rio Branco – MG. (Rua Professora Albertina Lima da Costa).</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_no_1864-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_no_1864-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do loteamento do Bairro Cidade Nova localizado no município de Visconde do Rio Branco – MG. (Rua Maria Ferreira de Moura).</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_no_1865-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_no_1865-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do loteamento do Bairro Cidade Nova localizado no município de Visconde do Rio Branco – MG. (Rua Professora Antonieta Braga).</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_no_1866-2020_-_anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_no_1866-2020_-_anisio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua do loteamento do Bairro Cidade Nova localizado no município de Visconde do Rio Branco – MG. (Rua Dalila Mesquita Ferreira).</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/projeto_de_lei_no_1867-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/projeto_de_lei_no_1867-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui programa de prevenção nas Creches e Escolas Públicas Municipais em Visconde do Rio Branco</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/projeto_de_lei_no_1868-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/projeto_de_lei_no_1868-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso imóvel do Município de Visconde do Rio Branco para a Associação de proteção e assistência aos condenados - APAC e dá outras providencias.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/projeto_de_lei_no_1869-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/projeto_de_lei_no_1869-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de veículos e equipamentos de informatica de propriedade do Município de Visconde do Rio Branco - Minas Gerais, às policias (Civil e Militar) do estado de Minas Gerais e contém outras providencias.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/projeto_de_lei_no_1870-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/projeto_de_lei_no_1870-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de rua na localidade denominada Bom Jardim I no municipio de Visconde do Rio Branco, MG. (Rua Maria Teneflor – (Mãe preta))</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/projeto_de_lei_no_1871-2020_-_executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/projeto_de_lei_no_1871-2020_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do limite para abertura de créditos suplementares durante a execução do orçamento municipal no exercício de 2020 e altera a redação do art. 2º, I da lei municipal nº 1495, de 20 de novembro de 2019.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/projeto_de_lei_no_1872-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/projeto_de_lei_no_1872-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de estrada Rural no município de Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/projeto_de_lei_no_1873-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/projeto_de_lei_no_1873-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/projeto_de_lei_no_1874-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/projeto_de_lei_no_1874-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividades físicas e do exercício físico como essenciais para a população do Município.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Elias V.R.B</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/projeto_de_resolucao_no_614-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/projeto_de_resolucao_no_614-2020-hugo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "TÍTULO DE CIDADÃO HONORÁRIO DE VISCONDE DO RIO BRANCO" AO SENHOR CABO DA POLICIA MILITAR DE MINAS GERIAS BRIAN IZIDORO.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/projeto_de_resolucao_no_615-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/projeto_de_resolucao_no_615-2020-hugo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "DIPLOMA DO MÉRITO LEGISLATIVO" AO SENHOR IRANI BATISTA DE LIMA, 3º SARGENTO DA POLÍCIA DO ESTADO DE MINAS GERIAS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/projeto_de_resolucao_no_616-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/projeto_de_resolucao_no_616-2020-hugo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "DIPLOMA DO MÉRITO LEGISLATIVO" AO SENHOR CLEBER JOSÉ SILVA BERNARDES, CABO DA POLÍCIA MILITAR DO ESTADO DE MINAS GERIAS.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/projeto_de_resolucao_no_617-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/projeto_de_resolucao_no_617-2020-hugo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIPLOMA MÉRITO LEGISLATIVO AO SENHO FELIPE OLIVEIRA DE MORAES, TENENTE DA POLÍCIA MILITAR DO ESTADO DE MINAS GERIAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/projeto_de_resolucao_no_618-2020-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/projeto_de_resolucao_no_618-2020-alex.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO A SENHORA MARIA TERESA AMIN.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_resolucao_no_619-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_resolucao_no_619-2020-regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DOS SUBSÍDIOS PAGOS AOS VEREADORES PARA A PRÓXIMA LEGISLATURA.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/projeto_de_resolucao_no_620-2020-sergio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/projeto_de_resolucao_no_620-2020-sergio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO EMPRESÁRIO MAURICIO FURTADO CAMPOS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_resolucao_no_621-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_resolucao_no_621-2020-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA AO SR. RENAN DOS SANTOS PEREIRA.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/projeto_de_resolucao_no_622-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/projeto_de_resolucao_no_622-2020-gerson.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SENHOR ANTÔNIO CARLOS DE SOUZA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_resolucao_no_623-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_resolucao_no_623-2020-gerson.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADANIA HONORÁRIA RIO-BRANQUENSE AO PE. ANTÔNIO FIRMINO LOPES LANA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/veto_parcial_ao_projeto_de_lei_no_1861-2020.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/veto_parcial_ao_projeto_de_lei_no_1861-2020.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 1861/2020.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/veto_total_a_emenda_modificativa_a_lei_no_600-2001.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/veto_total_a_emenda_modificativa_a_lei_no_600-2001.pdf</t>
   </si>
   <si>
     <t>Veto total à Emenda à Lei nº 600/2001.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/req._01-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/req._01-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A SEGUINTE INFORMAÇÃO:_x000D_
 *LISTA DOS PROFESSORES NO MUNICÍPIO QUE ESTÃO TRABALHANDO "COM DOBRA".</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/req._02-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/req._02-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER À SRA. PRESIDENTE DA CAMARA MUNICIPAL, GRAVAÇÃO DAS IMAGENS DAS CAMERAS DAS ALAS DOS VEREADORES E DA ESCADA QUE SOBRE PARA O SEGUNDO ANDAR, DO DIA 29/01/2020 DAS 13 HORAS E 10 MIN ATÉ AS 14 HORAS.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/req._03-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/req._03-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE AS SEGUINTES OBRAS QUE SE ENCONTRAM PARADAS DESDE O ANO DE 2014: REFORMA DAS QUADRAS POLIESPORTIVAS DAS ESCOLAS ESTADUAIS CORONEL AVELINO CARDOSO EM SANTA MARIA E JOÃO BATISTA DE ALMEIDA NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/req._04-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/req._04-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO COPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA E A RÁDIO CULTURA, CONTENDO OS VALORES QUE SÃO REPASSADOS PARA COBRIR AS DESPESAS DO PROGRAMA "CIDADE EM AÇÃO" E OUTROS ANÚNCIOS (INSERÇÕES), ALEM DE COPIA DOS COMPROVANTES DE REPASSES MENSAIS. PERÍODO: JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/req._05-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/req._05-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES: QUANTOS IMOVEIS ALUGADOS ENCONTRAM-SE EM POSSE DA PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO? (PERÍODO DE JANEIRO DE 2017 ATÉ A PRESENTE DATA). RELAÇÃO COM NOME DE TODOS PROPRIETÁRIOS DOS IMÓVEIS, ENDEREÇOS DE TODOS OS IMÓVEIS E CÓPIA DE TODOS OS EMPENHOS E COMPROVANTES DE PAGAMENTOS, SEPARADOS POR MÊS NO PERÍODO CITADO.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/req._06-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/req._06-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. THIAGO DE CASTRO, PARA A REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A REALIZAR-SE NO DIA 06 DE FEVEREIRO DE 2020, ÀS 13 HORAS NA SALA DE COMISSÕES VEREADOR JAIR ROBERTO DA SILVA PARA PRESTAR ESCLARECIMENTOS SOBRE O AFASTAMENTO DO SERVIDOR LINDOMAR LÚCIO DO CARMO DA FUNÇÃO DE MOTORISTA DO TRANSPORTE DE PACIENTES PARA FORA DO MUNICÍPIO. CASO O COMPARECIMENTO NÃO SEJA POSSÍVEL NA DATA MENCIONADA QUE SEJA REMARCADO PARA A REUNIÃO SEGUINTE DA COMISSÃO, NO DIA 13 DE FEVEREIRO DE 2020, ÀS 13 HORAS, NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/req._07-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/req._07-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES ACERCA DA COBRANÇA DA TAXA DE EMBARQUE COBRADA NA RODOVIÁRIA DO MUNICÍPIO SE É DE CONHECIMENTO DO MESMO QUE TAL TAXA VEM SENDO COBRADA DE FORMA SEPARADA DA PASSAGEM, QUAL A LEGALIDADE DESTA TAXA SE NÃO HÁ LEI MUNICIPAL QUE REGULAMENTA TAL COBRANÇA E ONDE ESTE RECURSO É APLICADO.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/req._08-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/req._08-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES DO POR QUE A MÁQUINA DA PREFEITURA NÃO TEM ARRUMADO A ESTRADA DO MASSAMBARÁ QUAL ATENDE VÁRIAS EMPRESAS QUE GERAM RENDA PARA NOSSA CIDADE, E POR QUE O MUNICÍPIO ESTA OFERECENDO MÁQUINA TERCEIRIZADA E COBRANDO PELO SERVIÇO QUANDO O MUNICÍPIO POSSUI MAQUINAS PRÓPRIAS.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/req._09-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/req._09-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES ACERCA DA LIMPEZA DAS RUAS DO BAIRRO BELVEDERE E POR QUE NÃO HÁ LOCAIS ADEQUADOS PARA OS MORADORES COLOCAREM SEUS LIXOS? POR QUE FOI RETIRADO O DEITO DELES DE CONSULTAREM NO POSTO DE SAÚDE DO BAIRRO BARREIRO?</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/req._10-2020-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/req._10-2020-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESENÇA DO SENHOR JOÃO PAULO FRANCO MACHADO REIS - SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DA SENHORA JULIMARA DE SOUZA COSTA OLIVEIRA - MÉDICA VETERINÁRIA DO SERVIÇO DE INSPEÇÃO MUNICIPAL, NA PRÓXIMA REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO NA DATA DE 17/02/2020 AS 19:00HS.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/req._11-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/req._11-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A SEGUINTE INFORMAÇÃO:_x000D_
 QUANDO SERÁ FEITA A LIMPEZA E CAPINA EM TODAS AS RUAS DOS SEGUINTES BAIRROS: (GILENO SIQUEIRA, PLANALTO, NOVO PLANALTO, SEBASTIÃO CORRÊA E COLÔNIA), CONFORME INDICAÇÃO DE NÚMEROS 260/2019 E 05/2020, VOTADAS E APROVADAS POR UNANIMIDADE EM REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2144/req._12-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2144/req._12-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A SEGUINTE INFORMAÇÃO:_x000D_
 QUANDO COMEÇARAM AS OBRAS DE RECAPEAMENTO NAS RUAS DOS SEGUINTES BAIRROS: (GILENO SIQUEIRA, PLANALTO, NOVO PLANALTO, SEBASTIÃO CORRÊA E COLÔNIA), CONFORME INDICAÇÃO DE NÚMEROS 225/2019 E 03/2020, VOTADAS E APROVADAS POR UNANIMIDADE EM REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/req._13-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/req._13-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 * PROCESSO DE LICITAÇÃO DA PRESTAÇÃO DE SERVIÇOS DE INSERÇÕES INSTITUCIONAIS DE RÁDIOS REFERENTES AOS ANOS DE 2013, 2014, 2015, 2016, 2017, 2018 E 2019._x000D_
 * VALOR PAGO PARA RÁDIO CULTURA REFERENTE AOS ANOS DE 2013, 2014, 2015, 2016, 2017, 2018 E 2019._x000D_
 * VALOR PAGO PARA O RADIALISTA JORNALISTA JOSÉ CARLOS GOMES NETO NO ANO DE 2016.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/req._14-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/req._14-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO SE AS 06"ACADEMIAS AO AR LIVRE" FORAM RECURSOS DO MUNICÍPIO OU EMENDA PARLAMENTAR, REQUERENDO TODAS AS NOTAS E PROCESSO LICITATÓRIO REFERENTE A ESTA SITUAÇÃO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/req._15-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/req._15-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O REPASSE DE VERBA QUE A ESCOLA PREFEITO RUY BOUCHARDET (GRUPO DO BARREIRO) TERIA RECEBIDO PARA CONCLUIR A OBRA DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/req._16-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/req._16-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO E À EMPRESA COLETIVOS RIO BRANCO POR QUE OS ALUNOS DA ZONA RUAL DO BELA VISTA SÃO FRANCISCO NÃO ESTÃO PODENDO UTILIZAR O TRANSPORTE PÚBLICO E POR QUE QUAL RAZÃO O SERVIÇO LHES FORA NEGADO SE HÁ UM CONVÊNIO COM A PREFEITURA PARA PODEREM UTILIZAR O TRANSPORTE PARA IR ATÉ AS ESCOLAS.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/req._17-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/req._17-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SRA. PRESIDENTE DA CÂMARA MUNICIPAL QUE SEJA SOLICITADO AO DER-DEPARTAMENTO DE ESTRADA E RODAGEM, QUE SEJA FEITO REPARO NA RODOVIA ENTRE VISCONDE DO RIO BRANCO E GUIRICEMA.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/req._18-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/req._18-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SRA. PRESIDENTE DA CÂMARA MUNICIPAL EM CONSONÂNCIA COM O PREFEITO MUNICIPAL SR. IRAN SILVA COURI, QUE SEJA FEITO REPASSE DE R$ 200.000,00 PARA O HOSPITAL SÃO JOÃO BATISTA COM A SOBRA DO ORÇAMENTO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/req._19-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/req._19-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A SRA. PRESIDENTE DA CÂMARA MUNICIPAL A SEGUINTE INFORMAÇÃO:_x000D_
 * QUAL O VALOR ATUAL MONETÁRIO QUE HÁ EM CAIXA NA CASA LEGISLATIVA?</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/req._20-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/req._20-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SRA. PRESIDENTE EM COSONÂNCIA COM O PREFEITO MUNICIPAL SR. IRAN SILVA COURI, QUE SEJA FEITO REPASSE DE R$ 100.000,00 PARA APAE - ASSOCIAÇÃO DE PAIS E AMIGOS COM A SOBRA DO ORÇAMENTO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/req._21-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/req._21-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A SEGUINTE INFORMAÇÃO:_x000D_
 * QUANDO SERÁ FEITA A DRAGAGEM DO RIO NA ALTURA DA COLÔNIA, NA CACHOEIRINHA? VISTO QUE A ILHA PANAMÁ CONTINUA ALAGANDO E DEIXANDO PESSOAS ILHADAS NO LOCAL.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/req._22-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/req._22-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INTERCEDA JUNTO A DEFESA CIVIL PARA AJUDAR AS PESSOAS ATINGIDAS PELO DESLIZAMENTO DE TERRA OCORRIDO NO BAIRRO COLÔNIA, DEVIDO AS FORTES CHUVAS OCORRIDAS DIA 13/02/2020.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/req._23-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/req._23-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TOME PROVIDENCIAS QUANTO A SITUAÇÃO DA ESTRADA DO CLEMENTE, ATÉ A DIVISA COM A CAMELINHA, QUE FAZ IMPORTANTE LIGAÇÃO COM O CRUZEIRO E O VALÃO DE GUIRICEMA.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/req._24-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/req._24-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES REFERENTES AO ANO DE 2019:_x000D_
 * QUANTIDADE DE ALUNOS QUE UTILIZAM O TRANSPORTE PARA RIO POMBA:_x000D_
 * QUAIS OS MOTORISTAS QUE FAZEM A ROTA;_x000D_
 * OS USUÁRIOS DO TRANSPORTE PAGAM ALGUMA TAXA OU MENSALIDADE.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/req._25-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/req._25-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER "AUDIÊNCIA PÚBLICA" COM A PRESENÇA DO SR. TIAGO DE CASTRO, SECRETÁRIO MUNICIPAL DE SAÚDE, PARA ESCLARECER A DEMORA NO ATENDIMENTO DE VÁRIAS ESPECIALIDADES, BASEADO EM RECLAMAÇÕES POPULARES.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/req._26-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/req._26-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESENÇA DO RESPONSÁVEL PELA DEFESA CIVIL DE VISCONDE DO RIO BRANCO NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/req._27-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/req._27-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO ATENÇÃO AOS DESMORONAMENTOS PELA CIDADE E REFORMA DE TODOS OS LOCAIS AFETADOS PELAS CHUVAS: BAIRRO PIEDADE, CORONEL JOAQUIM LOPES, CATETE, SANTO CRISTO, RANCHO VERDE III, COLÔNIA, PLANALTO, NOVO PLANALTO, GILENO SIQUEIRA, NOVA RIO BRANCO, CHÁCARA, RUA VIGÁRIO VARELA E AVENIDA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/req._28-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/req._28-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A SEGUINTE INFORMAÇÃO: POR QUE ALGUNS FUNCIONÁRIO EFETIVOS COM CARGA HORARIA DE 40H ESTÃO TRABALHANDO 44H?</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/req._29-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/req._29-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETÁRIA MUNICIPAL DE OBRAS INFORMAÇÕES SOBRE SE OS MORADORES DO BAIRRO RANCHO VERDE III FORAM ATENDIDOS EM RELAÇÃO AS DEMANDAS LEVANTADAS PELOS PROPRIOS MORADORES DO BAIRRO E QUAL A NECESSIDADE DE SE TER 3 BARRAGENS DE CONTENÇÃO QUE FICA NA PARTE SUPERIOR DO MESMO BAIRRO?</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/req._30-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/req._30-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE O POR QUAL MOTIVO OS MORADORES DO BAIRRO JARDINS NÃO ESTÃO CADASTRADOS NO PSF DO BAIRRO FORMIGA.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/req._31-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/req._31-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÃO SOBRE QUANTOS QUILÔMETROS DA RODOVIA FOI MUNICIPALIZADO, ALTURA DO POSTO SÃO CRISTÓVÃO ATÉ O TREVO DO BARREIRO?</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/req._32-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/req._32-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER DA SRA. PRESIDENTE DA CÂMARA MUNICIPAL QUE RESPONDA AS SEGUINTES PERGUNTAS:_x000D_
 * QUAL O MOTIVO DE NÃO HAVER COMBUSTÍVEL PARA O CARRO DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO?_x000D_
 *QUAL O PRAZO PARA NORMALIZAÇÃO DA SITUAÇÃO?</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/req._33-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/req._33-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DO HOSPITAL SÃO JOÃO BATISTA TODOS OS REPASSES RECEBIDOS DA ESPERA FEDERAL, ESTADUAL E MUNICIPAL, JUNTAMENTE COM CÓPIAS DOS COMPROVANTES DOS RECURSOS REFERENTES AOS ÚLTIMOS 5 ANOS.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/req._34-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/req._34-2020-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, NOS TERMOS DO ART. 28 E 29 DO REGIMENTO INTERNO, CONJUGADO COM O § 3º DO ART. 58 DA CONSTITUIÇÃO FEDERAL, ART. 38 DA LEI ORGÂNICA MUNICIPAL, A COMISSÃO ESPECIAL (PARLAMENTAR) DE INQUÉRITO, COM A FINALIDADE DE ACOMPANHAR E FISCALIZAR AS AÇÕES DESENVOLVIDAS PELO EXECUTIVO NO ENFRENTAMENTO AO COVID-19, ASSIM COMO AS MEDIDAS POSTERIORES AO ISOLAMENTO SOCIAL DE MINIMIZAÇÃO DOS EFEITOS DA CRISE E RETOMADA DOS SETORES ECONÔMICOS DA CIDADE. A CRIAÇÃO DA COMISSÃO ESPECIAL DE INQUÉRITO É DE EXTREMA URGÊNCIA PARA QUE POSSAMOS ANALISAR E DISCUTIR O ASSUNTO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/req._35-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/req._35-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE OBRAS, INFORMAÇÃO AO RECAPEAMENTO ASFÁLTICO DE TODA EXTENSÃO DO BAIRRO CATETE, CONFORME INDICAÇÃO 054/2020, VOTADA E APROVADA EM REUNIÃO ORDINÁRIA DO DIA 09/03/2020.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/req._36-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/req._36-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL AS SEGUINTES INFORMAÇÕES:_x000D_
 * QUANTOS TOTENS COM ÁLCOOL 70% FORAM COMPRADOS?_x000D_
 * QUANTOS FORMA INSTALADOS NA CIDADE?_x000D_
 * QUAL EMPRESA FOI FORNECEDORA?_x000D_
 * QUAL VALOR GASTO COM OS MESMOS?</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/req._37-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/req._37-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÃO SOBRE QUAL VALOR GASTO NAS BARREIRAS DE APOIO CONTRA O COVID-19 MONTADAS PELA PREFEITURA NA CIDADE?</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/req._38-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/req._38-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE APRESENTE AS PRESTAÇÕES DE CONTAS DO ULTIMO QUADRIMESTRE.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/req._39-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/req._39-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL AS SEGUINTES INFORMAÇÕES:_x000D_
 * QUAL EMPRESA GANHOU A LICITAÇÃO PARA INSTALAÇÃO DAS ESTRUTURAS DE APOIO AO CIDADÃO ENQUANTO A PANDEMIA DO COVID-19?_x000D_
 * QUANTAS ESTRUTURAS FORAM INSTALADAS?_x000D_
 * QUAL FOI O VALOR GASTO?</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/req._40-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/req._40-2020-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA EM CARÁTER DE URGÊNCIA, QUE CRIE UMA COMISSÃO ESPECIAL PARA ACOMPANHAR OS GASTOS DO EXECUTIVO MUNICIPAL ENQUANTO A PANDEMIA DO COVID-19 ASSOMBRA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/req._41-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/req._41-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES:</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/req._42-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/req._42-2020-gerson.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/req._43-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/req._43-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES:</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/req._44-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/req._44-2020-marinho.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/req._45-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/req._45-2020-marinho.pdf</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/req._47-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/req._47-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO MUNICIPAL:</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/req._48-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/req._48-2020-marinho.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/req._49-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/req._49-2020-marinho.pdf</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/req._50-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/req._50-2020-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER DA EMPRESA COPASA QUE TOME PROVIDENCIAS NO REPARO DE REDE DE ESGOTO NO BAIRRO GILENO SIQUEIRA, O QUAL SE ENCONTRA A CÉU ABERTO, CAUSANDO MAL CHEIRO E DESCONFORTO AOS MORADORES.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a mesa diretora que interceda junto ao Executivo para que sejam atendidas as solicitações das famílias citadas neste requerimento, para construção de rede elétrica em três locais conforme as indicações números 140/2020, 141/2020 e 142/2020 na comunidade de Santa Maria, Zona rural de Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/req._52-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/req._52-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora da Câmara Municipal de Visconde do Rio Branco, MG, cópias de todos os documentos (cheques, empenhos, dentre outros) referentes a esta legislatura assinados pelo Secretário.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/req._53-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/req._53-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora da Câmara Municipal de Visconde do Rio Branco, MG, cópias das atas nº 798, 799 e 800, referentes ao ano de 2014.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/req._54-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/req._54-2020-marinho.pdf</t>
   </si>
   <si>
     <t>Requer a Empresa COPASA/MG que faça instalação de um reservatório de água, e de uma VENTOSA nos Bairros Solar e Rancho Verde III.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/req._55-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/req._55-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer do PROCON que realize uma fiscalização para apurar o aumento dos alimentos perecíveis nos supermercados da cidade.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2349/req._56-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2349/req._56-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que cancele a cobrança de ISS (Imposto Sobre Serviço) dos motoristas de van (transporte escolar).</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/req._57-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/req._57-2020-marinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal, copia do contrato, bem como empenhos e pagamentos efetuados para a Empresa Amadeus Consultoria Ltda.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/req._58-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/req._58-2020-gerson.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Presidente que interceda junto ao Executivo Municipal no sentido de atender as solicitações das famílias citadas no presente ato, as quais necessitam da construção de rede de energia elétrica na comunidade de Santa Maria, Zona Rural de Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2361/req._59-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2361/req._59-2020-marinho.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal que seja feita pavimentação asfáltica na Rua das Flores, Bairro Piedade, conforme indicações feitas anteriormente pelo vereador Gerson Gomes de Freitas votadas e aprovadas nesta casa.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2374/req._60-2020-sergio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2374/req._60-2020-sergio.pdf</t>
   </si>
   <si>
     <t>Requer que a Senhora Presidente solicite a presença do senhor Caio César Moreto da Silva, gerente responsável pela COPASA, na 1ª sessão da 8ª reunião Ordinária.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2389/req._61-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2389/req._61-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento de nº 56/2020 que solicita ao Executivo Municipal que cancele a cobrança ISS (Imposto Sobre Serviço) dos motoristas de van (transporte escolar).</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/req._62-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/req._62-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde informações sobre a situação dos moradores de rua:_x000D_
 •	Foi disponibilizado algum lugar para eles ficarem?_x000D_
 •	Estão recebendo algum tipo de atendimento?</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/req._63-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/req._63-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Saúde o cronograma completo da campanha de vacinação Antirrábica de Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/req._64-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/req._64-2020-regis.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal as documentações referentes aos repasses que serão efetuados a partir da suplementação votada e aprovada no dia 16 de novembro de 2020 pelo Projeto de Lei nº 1861/2020, bem como os empenhos e comprovantes de transferência.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/req._65-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/req._65-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a lista de doação de moveis e outros materiais para secretária de saúde do município através do SUS.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/req._66-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/req._66-2020-hugo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal lista de materiais e moveis adquiridos para compor o hospital de campanha da prefeitura municipal.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/req._67-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/req._67-2020-gerson.pdf</t>
   </si>
   <si>
     <t>Requer à mesa Diretora da Câmara Municipal de Visconde do Rio Branco, MG, que seja realizada uma reunião, o mais rápido possível no Plenarinho, com todos os eleitos para o próximo mandato: Vereadores, Prefeito e Vice-Prefeito, a fim de deliberar sobre a instalação da sessão de posse que acontecerá dia 01/01/2020. Solicito também a formação de uma Comissão Especial com servidores efetivos da casa para organização e realização da cerimônia.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/req._68-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/req._68-2020-gerson.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que resolva a situação da Senhora Rosângela Maria Ferreira Fonseca Franklin, referente ao contrato nº 107/2013, que foi firmado na gestão de 2005 e reformado no ano de 2013, em vigor até a presente data. A prefeitura alugou o imóvel (casa de 2 pavimentos), na Rua Floriano Peixoto, nº 198, Centro, para instalação da Policia Civil do município de Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO IRAN SILVA COURI QUE JUNTO À SECRETARIA DE OBRAS, REALIZE A LIMPEZA E ILUMINAÇÃO NA RUA MARIA LUIZA SALERMO, BARRA DOS COUTOS Nº98.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/ind._02-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/ind._02-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO IRAN SILVA COURI A INSTAÇÃO DE UM SEMÁFORO NA RUA SÃO SEBASTIÃO EM CRUZAMENTO COM A RUA CAPITÃO GERALDO VALTER CUNHA NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>SUGERI AO EXECUTIVO MUNICIPAL QUE FAÇA RECAPEAMENTO EM TODOS AS RUAS DO JILENO SIEQUEIRA, PLANALTO, NOVO PLANALTO, SEBASTIÃO CORRÊA.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/ind._04-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/ind._04-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SUGERI AO EXECUTIVO QUE FAÇA UMA LIMPEZA E CAPINA NO TERRENO DA ESCOLA DA COLÔNIA.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/ind._05-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/ind._05-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO QUE FAÇA LIMPEZA E CAPINA EM TODAS AS RUAS DO JILENO SIQUEIRA, PLANALTO, NOVO PLANALTO, SEBASTIÃO CORRÊA.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/ind._06-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/ind._06-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SE REÚNA COM A POLÍCIA MILITAR NO INTUITO DE ESTABELECER UM PRAZO DE ADAPTAÇÃO PARA QUE A POPULAÇÃO POSSA SE SITUAR DAS NOVAS MUDANÇAS FEITAS NO TRANSITO DA CIDADE.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>Zé Silvio do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/ind._07-2020_-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/ind._07-2020_-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE TODAS AS RUAS DO BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/ind._08-2020_-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/ind._08-2020_-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O CASCALHAMENTO DO POVOADO DO PINHEIRO E QUE TERMINE O ASFALTAMENTO DA PIEDADE DE CIMA ATÉ O FINAL DO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/ind._09-2020_-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/ind._09-2020_-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA COM A OPERAÇÃO TAPA-BURACOS DA ESTRADA LUIZ CUSTÓDIO DIAS NO CLEMENTE DO MEIO.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/ind._10-2020_-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/ind._10-2020_-_alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REVITALIZAÇÃO DA PRAÇA DE SANTA MARIA.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/ind._11-2020_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/ind._11-2020_-_gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAÇÃO DE ACADEMIAS POPULARES AO AR LIVRE EM VISCONDE DO RIO BRANCO EM PARCERIA COM A SECRETARIA DE ESPORTES DO GOVERNO DE MINAS OU COM DOTAÇÃO PRÓPRIA.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/ind._12-2020_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/ind._12-2020_-_gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE E SINALIZAÇÃO DE TRÂNSITO NA RUA AVELINO CARDOSO, TRECHO: SAÍDA DO BAIRRO PIEDADE ATÉ A CAPELA DO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/ind._13-2020_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/ind._13-2020_-_gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIA DA ESTRADA DA COMUNIDADE SANTA ROSA, TRECHO: INICIO DA PONTE DA COLÔNIA, SENTIDO AO QUEBRA-CABO, COM PRIORIDADE NO TRECHO PRÓXIMO A CASA DO SR. OSVALDO TEIXEIRA DE PAULA.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/ind._14-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/ind._14-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE INSTALAÇÃO DE UM PONTO DE RELÓGIO DE ENERGIA NO CAMPO DE FUTEBOL NO BAIRRO NOSSA SENHORA APARECIDA SITUADO NO ALTO DO BARREIRO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/ind._15-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/ind._15-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA LIMPEZA EM TERRENO NA RUA MIGUEL AMIN, Nº 57, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/ind._16-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/ind._16-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A DRAGAGEM DO RIO NA ALTURA DA COLÔNIA, NA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/req._10-2020-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/req._10-2020-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE AUMENTE O VALOR DO VALE ALIMENTAÇÃO DOS SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/ind._18-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/ind._18-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SINALIZAÇÃO DE TRANSITO NO ENTROCAMENTO DAS RUAS: JOSÉ KHOURY E CESÁRIO ALVIM NO BAIRRO CHÁCARA.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/ind._19-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/ind._19-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA FEITA REFORMA E MELHORIAS NO CENTRO COMUNITÁRIO DA PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/ind._20-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/ind._20-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O CAPITÃO MACHADO ATÉ A ANTIGA ESCOLA DO SAPATEIRO.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/ind._21-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/ind._21-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE TRÊS BICICLETÁRIOS: PRAÇA 28 DE SETEMBRO, PRAÇA SANTO ANTÔNIO E PRAÇA SÃO SEBASTIÃO (BARREIRO).</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/ind._22-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/ind._22-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE BURACO NA RUA HEITOR VILA LOBOS, NO MORRO DO ZÉ BONÉ.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/ind._23-2020-gerson_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/ind._23-2020-gerson_e_regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MANUTENÇÃO E ENCASCALHAMENTO DA ESTRADA PRINCIPAL QUE FAZ IMPORTANTE LIGAÇÃO DO CÓRREGO DAS PEDRAS ATÉ A COMUNIDADE DA FAZENDINHA.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/ind._24-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/ind._24-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA CICLOVIA BIDIRECIONAL, COM 2,50M DE LARGURA. TRECHO: INICIO NO BAIRRO GILENO SIQUEIRA (FUNDOS DA FÁBRICA DE RAÇÃO DA PIF-PAF), PASSANDO PELO PORTÃO PRINCIPAL DA COOPERTRAL, SEGUINDO PELA LINHA FÉRREA ATÉ A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/ind._25-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/ind._25-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE RETIRE UMA ARVORE QUE ESTA AGARRADA NA PONTE DA RUA DR. LINCH, CENTRO.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/ind._26-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/ind._26-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA E A MANUTENÇÃO DO PARQUINHO DO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/ind._27-2020-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/ind._27-2020-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ASFALTAMENTO DO TRECHO QUE LIGA O POVOADO DE SANTA MARIA ATÉ O FINAL DO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/ind._28-2020-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/ind._28-2020-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NA RUA JOÃO CORRÊA LINO, NO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/ind._29-2020-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/ind._29-2020-serginho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DOS BUEIROS DA RUA CESÁRIO ALVIM NA ALTURA DO Nº 347, ATÉ A ESQUINA DO MERCADO DO TATU.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/ind._30-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/ind._30-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE MELHORE A ILUMINAÇÃO DO PARQUINHO DA PRAÇA DO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/ind._31-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/ind._31-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPARO DE UM BURACO NA RUA JOÃO BATISTA LACERDA, Nº 55, NO ALTO DO SANTO ANTONIO, PERTO DA CONFECÇÃO DA BELÔ.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/ind._32-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/ind._32-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE COLOQUE PLACA DE CARGA E DESCARGA COM HORARIO DE 08H AS 17H EM FRENTE O TRAILER DA COHAB 1.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/ind._33-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/ind._33-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA ESCOAMENTO DE ÁGUA PLUVIAL EM SANTA JULIANA, EM FRENTE A CASA DO SE. FERNANDO ROCHA E SR. JOSÉ AILTON.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/ind._34-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/ind._34-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA LIMPEZA E MANUTENÇÃO NA RUA ZUMBI DOS PALMARES, BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/ind._35-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/ind._35-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE O CONSERTO DO TELHADO DO POSTO DE SAÚDE BEIRA RIO.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/ind._36-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/ind._36-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE LAVE A RUA AVELINO CARDOSO.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/ind._37-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/ind._37-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DISPONIBILIZE UM VARREDOR PARA ATENDER OS BAIRROS SOLAR I E SOLAR II.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/ind._38-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/ind._38-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A EMPRESA CORREIOS, NO INTUITO DE REGULARIZAR O SERVIÇO DE ENTREGAS DE CORRESPONDÊNCIA NOS BAIRROS SOLAR I E SOLAR II.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/ind._39-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/ind._39-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA RETIRADO UM POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADO NA SAÍDA DA AV. DR. LELÉ PARA RUA ARISTEU DOS SANTOS, BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/ind._40-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/ind._40-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA DO RUADO DAS PEDRAS ATÉ A COMUNIDADE DA FAZENDINHA SEGUINDO ATÉ A RODOVIA MG 447.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/ind._41-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/ind._41-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A TROCA DA TAMPA DO BUEIRO LOCALIZADO NA AV. DR. LELÉ, PRÓXIMO A DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/ind._42-2020-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/ind._42-2020-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UM MURO DE CONTENÇÃO NA RUA RAIMUNDO FRANCISCO COELHO, RUA QUE LIGA À RUA JOÃO FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/ind._43-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/ind._43-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO À PAVIMENTAÇÃO ASFÁLTICA DA RUA DR. ULISSES FERREIRA NO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/ind._44-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/ind._44-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE NOTIFIQUE O PROPRIETÁRIO DO LOTE QUE FAZ DIVISA COM A CASA DE Nº 825, RUA GUIRICEMA, ESQUINA COM A RUA GENERAL OSÓRIO, DE ACORDO COM A LEI Nº 1417/2018.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/ind._45-2020-gerson_-_ja_aprovada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/ind._45-2020-gerson_-_ja_aprovada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO E CASCALHAMENTO OU COMPACTAÇÃO COM FUNDO DE PEDREIRA NA RUA PARALELA À RODOVIA MG 22, NA COMUNIDADE DA FAZENDINHA, TRECHO QUE DÁ ACESSO Á OFICINA DE ALTO FALANTE DO JOSÉ LUIZ.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/ind._46-2020-gerson_-_ja_aprovada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/ind._46-2020-gerson_-_ja_aprovada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA CONTENÇÃO COM "BATE ESTACA" E ATERRAMENTO A FIM DE EVITAR O AUMENTO DA EROSÃO DA ESTRADA NÃO PAVIMENTADA QUE FINA NO BAIRRO SANTO ANTÔNIO, NA TRAVESSA JOSÉ ALVES DE OLIVEIRA, ANTIGO SÍTIO DO PANAMÁ, ANTES DA ENTRADA DA CACHOEIRA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/ind._47-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/ind._47-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ATRAVÉS DO SETOR DE TRÂNSITO RETIRE A PLACA DE PROIBIDO ESTACIONAR EM FRENTE À OFICINA JUCA MOTOS LOCALIZADA À RUA DO ROSÁRIO, Nº 127.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/ind._48-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/ind._48-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, PINTURA DE FAIXA DE PEDESTRE NA RUA MARIA ANTONIETA CARNEIRO, PRÒXIMO AO MERCADO DO TADEU.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/ind._49-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/ind._49-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÀGUA PLUVIAL E BUEIROS NA RUA JOÃO VERÍSSIMO DE CARVALHO, BAIRRO SANTO CRISTO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/ind._50-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/ind._50-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA CICLOVIA BIDIRECIONAL, COM 2,50 M  DE LARGURA._x000D_
 TRECHO: INICIO NO BAIRRO GILENO SIQUEIRA (FUNDOS DA FABRICA DE RAÇÃO DA PIF-PAF), PASSANDO PELO PORTÃO DA COOPERTRAL, SEGUINDO PELA LINHA FÉRREA ATÉ A SECRETÁRIA MUNICIPAL DE SAÚDE (ESTAÇÃO). DEPOIS: À DIREITA NA RUA MAJOR FELICÍSSIMO, PASSANDO PELO PONTILHÃO, RUA EUGÊNIO DE MELO ATÉ A BARRA DOS COUTOS NO VIADUTO EM FRENTE A POUSADA DO YPÊ.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/ind._51-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/ind._51-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A AMPLIAÇÃO (ALARGAMENTO) DA RUA JOSÉ MESQUITA (BEIRA - LINHA) NO TRECHO PRÓXIMO À ENTRADA PARA A ESCOLA PERTINHO DA NATUREZA ATÉ O INICIO DA RUA SÃO JOSÉ (PITO ACESO).</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/ind._52-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/ind._52-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A RETIRADA DE UMA ARVORE LOCALIZADA NA RUA AVELINO CARDOSO, BAIRRO PIEDADE, PRÓXIMO À OFICINA DO MICHEL.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/ind._53-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/ind._53-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A RETIRADA DE UMA ÁRVORE LOCALIZADA NA AVENIDA SINHÔ DRUMMOND (BEIRA - RIO) EM FRENTE Á VISCODIESEL.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/ind._54-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/ind._54-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DO BAIRRO CATETE.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/ind._55-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/ind._55-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA NA RUA CONSELHEIRO SANTANA, BAIRRO FORMIGA, PRÓXIMO AO NÚMERO 1350, RETIRANDO A TERRA QUE DESCE DO BARRANCO NO LOCAL MENCIONADO.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/ind._56-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/ind._56-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA E QUE LAVE A RUA ZUMBI DOS PALMARES ATÉ O TREVO DO BAIRRO FELIPINHO.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/ind._57-2020-jose_silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/ind._57-2020-jose_silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA GERAL DOS BAIRROS RANCHO VERDE I E II COM A OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/ind._58-2020-jose_silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/ind._58-2020-jose_silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PODA DAS ARVORES COM A LIMPEZA E PATROLAMENTO DA ESTRADA QUE LIGA O POVOADO DO CÓRREGO DOS ELIAS ATÉ O LOTEAMENTO GRANVILLE, EM SANTA MARIA.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/ind._59-2020-jose_silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/ind._59-2020-jose_silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REFORMA DA ESCOLA MUNICIPAL DEPUTADO LUIZ SOARES ROCHA, NO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._60-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._60-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA SEMENTEIRA E PONTE COBERTA.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._61-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._61-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA MUDANÇA NOS SINAIS QUE FAZEM CRUZAMENTO COM AV. SÃO JOÃO BATISTA, ANTIGA FÁBRICA DE RAÇÃO E VIGÁRIO VARELLA.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2206/ind._62-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2206/ind._62-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A REFORMA E AMPLIAÇÃO DO LACTÁRIO.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/ind._63-2020-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/ind._63-2020-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O RECAPEAMENTO DAS RUAS MOREIRA CÉSAR, AVENIDA PRESIDENTE ARTUR BERNARDES, CONSELHEIRO SANTANA E MAXMÍNIO DE ALMEIDA NO BAIRRO JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2208/ind._64-2020-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2208/ind._64-2020-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A DISPONIBILIZAÇÃO DE PROFISSIONAIS DE EDUCAÇÃO FÍSICA PARA ACOMPANHAMENTO EM HORÁRIOS PRÉ AGENDADOS NAS ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/ind._65-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/ind._65-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE UM BURACO NA LADEIRA JOSÉ SOARES DA COSTA.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/ind._66-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/ind._66-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE LIXEIRA DE COLETA SELETIVA NA PRACINHA SITUADA EM FRENTE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/ind._67-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/ind._67-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE AUMENTE O NUMERO DE LIXEIRAS NO CENTRO DA CIDADE DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/ind._68-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/ind._68-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE LIMPEZA NA RUA ALVAIR ALVES VALENTE, BAIRRO CAPITÃO GONÇALO GOMES BARRETO 2.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/ind._69-2020-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/ind._69-2020-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DO SAPATEIRO, PÃO DE LÓ E EMBOQUE.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/ind._70-2020-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/ind._70-2020-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ISENÇÃO TRIBUTÁRIA PARA AS EMPRESAS DE PEQUENO E GRANDE PORTE DE VISCONDE DO RIO BRANCO POR UM PRAZO DE 90 DIAS A PARTIR DA DATA DO PRIMEIRO DECRETO DE PARALISAÇÃO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/ind._71-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/ind._71-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA SR. DRUMMOND, BAIRRO DÚCILIA CARONE. (PRÓXIMO AO MURILINHO MATERIAIS DE CONSTRUÇÃO)</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/ind._72-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/ind._72-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE ABRIGOS COBERTOS NO PONTO DE ÔNIBUS DA PIEDADE DE CIMA SENTIDO AO IAMBÚ, E NO PONTO DE ÔNIBUS NA ENCRUZILHADA DA ÁGUA FRIA, LOCALIZADA NA FLORESTA.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/ind._73-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/ind._73-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE TODAS AS RUAS DO BAIRRO ESPORTIVO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/ind._74-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/ind._74-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA FAIXA ELEVADA NA RUA LALEMANTE DRUMOND, BAIRRO DE LOURDES.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/ind._75-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/ind._75-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA NA PRAÇA DO BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/ind._76-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/ind._76-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA, PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DA COMUNIDADE DA FAZENDINHA.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/ind._77-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/ind._77-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A EXTENSÃO DE 350 METROS DE REDE DE ESGOTO NA RUA JOÃO CORREA LINO, NO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/ind._78-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/ind._78-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O CONTROLE DE ENTRADA E PERMANÊNCIA DE PESSOAS DE OUTROS MUNICÍPIOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/ind._79-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/ind._79-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE PIAS COM SABONETES, TANTO NO CENTRO DA CIDADE COMO NOS BAIRROS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/ind._80-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/ind._80-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PRESENÇA DE AGENTES FISCALIZADORES NAS FILAS DAS AGENCIAS BANCARIAS E SUPERMERCADOS, A FIM DE AUXILIAREM A ORGANIZAÇÃO DAS MESMAS, PARA QUE NÃO HAJA AGLOMERAÇÃO.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/ind._81-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/ind._81-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS EM TODAS AS RUAS DO BAIRRO CASSIANO MESQUITA.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/ind._82-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/ind._82-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A COMPRA DE MAIS TESTES RÁPIDOS PARA DIAGNOSTICO DO COVID-19.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/ind._83-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/ind._83-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A NECESSIDADE DE FISCALIZAÇÃO DO AUMENTO ABUSIVO DE PREÇOS EM ITENS DE ALIMENTOS EM SUPERMERCADOS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/ind._84-2020-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/ind._84-2020-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O DESASSOREAMENTO DO LEITO DO RIO XOPOTÓ, NA RUA AVELINO CARDOSO, BAIRRO PIEDADE, BEM COMO A REVITALIZAÇÃO DE SUA MATA CILIAR.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/ind._85-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/ind._85-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA PATROLAMENTO DA ESTRADA DE SANTA JULIANA, INCLUINDO A GROTA DO AZEDO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/ind._86-2020-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/ind._86-2020-serginho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE LIXOS, ENTULHOS E INTRODUÇÃO DE RECIPIENTES PARA COLETA NA RUA VOLUNTÁRIOS DA PÁTRIA, CENTRO, ENTRE O NUMERO 410 E O 450.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/ind._87-2020-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/ind._87-2020-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROVIDENCIE A COLETA DE LIXO E TAPE OS BURACOS DA RUA BARTOLOMEU DE GUSMÃO, BAIRRO ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/ind._88-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/ind._88-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A OPERAÇÃO TAPA BURACOS EM TODA RUA SÃO JOSÉ NO BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/ind._89-2020-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/ind._89-2020-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA LIMPEZA DA PRAÇA DO BAIRRO COHAB III.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/ind._90-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/ind._90-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O CASCALHAMENTO DA ESTRADA DO GORDURA CONHECIDA COMO GROTA DOS CONTRAS.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/ind._91-2020-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/ind._91-2020-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE OS BURACOS NO MORRO QUE DA ACESSO AO BAIRRO CAIÇARAS E Á RUA ZUMBI DOS PALMARES ATÉ ONDE DA ACESSO AO BAIRRO TIA VELHA.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/ind._92-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/ind._92-2020-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO EM FRENTE A IGREJA PRESBITERIANA DO BRASIL, NA AVENIDA FRANCISCO MARTIMIANO DA SILVA, Nº 116, BARREIRO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/ind._93-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/ind._93-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA BEIRA RIO DO CAMELINHA QUE LIGA À BARRA DE GUIRICEMA.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/ind._94-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/ind._94-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO E CASCALHAMENTO DE TODAS AS ESTRADAS DA PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/ind._95-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/ind._95-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A MUDANÇA DE LOCAL DO TELEFONE PÚBLICO NO GORDURA, PARA PRÓXIMO A ESCOLA OU DO POSTO DE SAÚDE DA COMUNIDADE.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/ind._96-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/ind._96-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA AO REDOR DO PSF E DA CRECHE DONA ZICA CESÁRIO NA COMUNIDADE DE SANTA MARIA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/ind._97-2020-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/ind._97-2020-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A MUDANÇA DO PONTO DE ÔNIBUS LOCALIZADO NA AVENIDA SÃO JOÃO BATISTA EM FRENTE AO ESCRITÓRIO DA COPASA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/ind._98-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/ind._98-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FINALIZE A OBRA NA RUA PRINCIPAL DO BAIRRO ANTONIO SOARES E QUE ARRUME UM LUGAR MELHOR PARA A TERRA QUE ESTÁ JUNTADA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/ind._99-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/ind._99-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE REPARO NA RUA ÂNGELO AGOSTINHO BARBOSA, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/ind._100-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/ind._100-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO, CASCALHAMENTO E CONTENÇÃO DE UMA CRATERA NA ESTRADA NILSON CESÁRIO DA SILVA. TRECHO; DO ALTO DA COMUNIDADE DE SANTA MARIA ATÉ O TANQUE GRANDE.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/ind._101-2020-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/ind._101-2020-_alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DOS CAMINHOS DE CANA DE AÇÚCAR DE TODOS OS PRODUTORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/ind._102-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/ind._102-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE UM BURACO NA RUA PRINCIPAL DO BAIRRO SOLAR.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/ind._103-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/ind._103-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE UM BURACO NA RUA JOAQUIM DINIZ AMORIM, BAIRRO SANTA CLARA.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/ind._104-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/ind._104-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPARO EM TODAS AS RUAS DO BAIRRO NOVA AMÉRICA.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/ind._105-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/ind._105-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA FAIXA ELEVADA DE PEDESTRE NA AV. BENEDITO VALADARES.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/ind._106-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/ind._106-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo através da Associação Comunitária de Santa Maria, a construção de rede de captação de água pluvial e pavimentação de 90 metros de extensão da Rua João Silvino Estevam de Freitas, na parte alta da comunidade de Santa Maria.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/ind._107-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/ind._107-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo através da Associação Comunitária de Santa Maria, a construção de rede de captação de água pluvial e pavimentação de 80 metros de extensão da parte de cima da Travessa Maria Bigonha, na comunidade de Santa Maria.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/ind._108-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/ind._108-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo através da Associação Comunitária de Santa Maria, a construção de rede de captação de água pluvial e pavimentação de 500 metros de extensão da Rua Irineu Cesário da Silva, na comunidade de Santa Maria.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/ind._109-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/ind._109-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo 	a limpeza da rua e que através do setor de fiscalização que notifique os proprietários dos lotes da Rua Dr. Luiz Romão Mendonça, Bairro Centenário, de acordo com a LEI Nº 1.417/2018.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/ind._110-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/ind._110-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que limpe os bueiros da Rua Djalma Furtado de Campos.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/ind._111-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/ind._111-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE REPARO NO ASFALTO QUE DÁ ACESSO A COMUNIDADE DO GORDURA.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/ind._112-2020-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/ind._112-2020-_regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS NA ESTRADA DE SANTA MARIA, BEM COMO TAPAR OS BURACOS QUE SE ENCONTRAM PRESENTES.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/ind._113-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/ind._113-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE OS BURACOS DA RUA SÃO JOSÉ, BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/ind._114-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/ind._114-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A LIMPEZA E O ASFALTAMENTO NA RUA BARTOLOMEU GUSMÃO, PRÓXIMO AO NUMERO 22, BAIRRO ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/ind._115-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/ind._115-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, LIMPEZA E OPERAÇÃO TAPA-BURACOS DA ESTRADA QUE LIGA AS COMUNIDADES DO GORDURA E CAPITÃO MACHADO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/ind._116-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/ind._116-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA ELIZA MIRANDA E TRAVESSA BARRETO NO BAIRRO JARDIM DA BARRA.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/ind._117-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/ind._117-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça instalação de novos postes de iluminação pública próximo a quadra da comunidade da Piedade de Cima.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/ind._118-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/ind._118-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que realize uma reforma e limpeza da Escola Municipal Francisca Carolina da Silva (antiga E.E. Januária Teixeira da Silveira).</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/ind._119-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/ind._119-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de uma faixa elevada na Rua Santo Antônio, em frente aos números 731 e 726-A, próximo a entrada da creche São Francisco de Assis e entrada do Bairro Pito Aceso.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/ind._120-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/ind._120-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação da Rua das Flores no Bairro Piedade.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/ind._121-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/ind._121-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação da Rua Olavo Bilac, Bairro Coronel Joaquim Lopes.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/ind._122-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/ind._122-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O PATROLAMENTO NA GROTA DO SR. MARCELO CORRÊA.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/ind._123-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/ind._123-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA INCREMENTADO UM ABONO SALARIAL DE TODOS OS FUNCIONÁRIOS DO MUNICÍPIO QUE ATUAM NA ÁREA DE SAÚDE QUE ESTÃO NA LINHA DE FRENTE DO COMBATE AO COVID-19.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/ind._124-2020-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/ind._124-2020-_alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ROTA DE ÔNIBUS CIRCULAR NO BAIRRO SOLAR.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/ind._125-2020-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/ind._125-2020-_alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA RECUPERAÇÃO E RECAPEAMENTO DAS RUAS CONSELHEIRO SANTANA, JOSÉ MAXIMÍNIO DE ALMEIDA E PRESIDENTE ARTUR DA SILVA BERNARDES, TODAS SITUADAS NO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/ind._126-2020-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/ind._126-2020-_alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO NOVO HORIZONTE QUE AINDA SE ENCONTRAM CALÇADAS COM PEDRA FINCADA.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/ind._127-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/ind._127-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que interceda junto a Empresa Coletivos Rio Branco, para que disponibilize mais horários nos referidos bairros; Rancho verde I, II e III, Solar I, Mutirão, Nossa Senhora Aparecida, Barreiro e outros.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/ind._128-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/ind._128-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutores de velocidade próximos ao trevo do Ruado das Pedras.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/ind._129-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/ind._129-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de novos postes de iluminação pública, na Rua Frei Conrado, Bairro Franciscano.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/ind._130-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/ind._130-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a revitalização da Praça da Cohab I.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/ind._131-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/ind._131-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SUGERI AO EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO DA "ANTIGA RUA DA MANGUEIRA" DO BAIRRO COLONIA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/ind._132-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/ind._132-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA RECAPEAMENTO ASFÁLTICO E ILUMINAÇÃO NA RUA DO CAMPO NO BAIRRO COLÔNIA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/ind._133-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/ind._133-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A AQUISIÇÃO DE UMA VIATURA PARA A POLICIA MILITAR.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/ind._134-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/ind._134-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PINTURA DA FAIXA DE PEDESTRE PRÓXIMO A ROTATÓRIA LOCALIZADA NA RUA CEL. JOSÉ MESQUITA, CENTRO.( PRÓXIMO A PADARIA DO ALEMÃO)</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/ind._135-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/ind._135-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A VISTORIA DO MURO DA ENTRADA DA ESCOLA DR. CELSO MACHADO.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/ind._136-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/ind._136-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE JUNTO À SECRETARIA DE OBRAS, REALIZE CALÇAMENTO DE BLOQUETE NO INÍCIO DA RUA ANTONIETA ALCANTARA DE ALMEIDA, BAIRRO JARDIM DA BARRA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/ind._137-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/ind._137-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE PONTE DE GALERIA DE CONCRETO ARMADO NA PASSAGEM JÁ EXISTENTE DE MANILHAS COM CABECEIRA DE BLOCOS E ATERRO NA RUA JOÃO CORRÊA LINO, NO BAIRRO RANCHO VERDE, EM FRENTE À CAPELA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/ind._138-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/ind._138-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA DA CÂMARA MUNICIPAL QUE ASSINEM E COLOQUE PARA APRECIAÇÃO DA CASA O PROJETO QUE SEGUE EM ANEXO.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/ind._139-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/ind._139-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE JUNTO À SECRETARIA DE OBRAS, REALIZE REPARO NO CALÇAMENTO DA RUA ANTONIETA ALCANTARA DE ALMEIDA, BAIRRO JARDIM DA BARRA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/ind._140-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/ind._140-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de rede de esgoto e de rede de iluminação pública na Rua Maria Cypriana da Silva, no córrego dos Elias, em Santa Maria, Zona Rural.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/ind._141-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/ind._141-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que proceda com a contratação junto à energisa ou empresa já licitada do ramo para construir 340 metros de extensão de rede elétrica com das fases com capacidade para atender 10 famílias que residem às margens da estrada Orcelino Antônio da Silva, além também de construir mais 90m de extensão de rede na travessa, no mesmo local, que irá atender quatro famílias, todas situadas no córrego dos Gomes e Cardosos.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/ind._142-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/ind._142-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que proceda com a contratação junto a energisa ou empresa já licitada do ramo para realizar a mudança de um poste e rede de alta tensão que foram instalados de forma equivocada, dentro do lote da Daiana da Silva Martins, no final da Rua João Silvino Estevam de Freitas com a estrada Nilson Cesário da Silva, na esquina que sai para o tanque grande, na comunidade de Santa Maria.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/ind._143-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/ind._143-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a recuperação com operação tapa buraco da Rua Jair Dias Bicalho com troca de tampa de bueiro no Bairro Rancho verde I.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2333/ind._144-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2333/ind._144-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a reforma e melhorias na escola Municipal Mário Bouchardt da comunidade Bela Vista de São Francisco.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._145-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._145-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação asfáltica do trecho da Rua Avelino Cardoso que liga a casa do senhor Batista à escola do bairro piedade.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/ind._146-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/ind._146-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que coloque um olho vivo na Rua Capitão Geraldo Valter Cunha com encontro da Rua São Sebastião, no Barreiro.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/ind._147-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/ind._147-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Sugere a Presidente da Câmara Municipal de Visconde do Rio Branco, MG, que suspenda os subsídios dos nobres vereadores de acordo com o art. 28 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/ind._148-2020-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/ind._148-2020-_regis.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o recapeamento dos buracos da estrada que liga o Bairro Floresta e a Piedade de Cima, no Município de Visconde do Rio Branco, MG.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Sugere a Empresa COPASA/MG que faça instalação de um reservatório de água, e de uma VENTOSA nos Bairros Solar e Rancho Verde III.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/ind._150-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/ind._150-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a limpeza da estrada de Santa Maria, próximo à casa do Sr. Osvaldo Elias.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._151-2020-_j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._151-2020-_j.silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação da Rua Teófilo Otoni, Centro.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._152-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._152-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que analise a proposta de Projeto de Lei que segue em anexo e que o mesmo a execute.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._153-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._153-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que realize um empréstimo em caráter de auxilio aos motoristas do transporte privado escolar, com remuneração antecipada no período da pandemia causada pelo coronavírus.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2353/ind._154-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2353/ind._154-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a recuperação da Rua Sr. Drummond, no Bairro Ducilia Carone. (Em frente ao Posto de Saúde Beira-Rio).</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/ind._155-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/ind._155-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a canalização de água pluvial em toda extensão da Rua Arthur da Silva Bernardes, próximo a casa de nº 66 no Bairro Coronel Joaquim Lopes.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._156-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._156-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que proceda a contratação junto a ENERGISA ou empresa já licitada do ramo para construir 80 metros de extensão de rede elétrica com duas fases com capacidade para atender 08 famílias que residem no cruzamento que dá acesso ao GranVille, Rua José Silvio Cardoso, além também de construir 90 metros de extensão de rede na parte de cima, na estrada principal da comunidade de Santa Maria (Córrego dos Cardosos).</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._157-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._157-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a ampliação de rede com a instalação de um poste de iluminação pública (lâmpada de vapor de sódio) na Rua Geraldo Franco, Bairro de Lourdes (parte alta), em frente às residências dos Senhores Sabino, Nilton e Luizinho.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/ind._158-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/ind._158-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que retire a terra jogada no lote na Rua Joana Maria do Carmo Faria em frente ao número 81, Bairro Novo Planalto.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2358/ind._159-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2358/ind._159-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça pintura das faixas de pedestres na Avenida Dr. Carlos Soares, em frente à rodoviária.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2359/ind._160-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2359/ind._160-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que retire a terra jogada no Bairro Planalto, ligado com o Bairro Recanto Verde.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2362/ind._161-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2362/ind._161-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo 	que retire as terras que desceram ano passado por causa das fortes chuvas do barranco do Sr. Joaquim no Bairro Colônia.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2363/ind._162-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2363/ind._162-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça patrolamento e cascalhamento de toda extensão da estrada rural de Santa Rosa indo para o Quebra Cabo.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2364/ind._163-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2364/ind._163-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito um serviço de escoamento de água pluvial no Bairro Sebastião Correia.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2365/ind._164-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2365/ind._164-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a revisão de todos os pontos de ônibus existentes na cidade.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2366/ind._165-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2366/ind._165-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a recuperação com operação tapa-buracos da estrada que liga o Bela Vista até o povoado de São Francisco.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2370/ind._166-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2370/ind._166-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo 	que faça o patrolamento e cascalhamento das estradas do Bom Jardim de Baixo e Bom Jardim de Cima.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2371/ind._167-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2371/ind._167-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que insira no programa de asfaltamento rural as estradas do Bom Jardim de Baixo e Bom Jardim de Cima.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2372/ind._168-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2372/ind._168-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feita faixa de pedestres na Rua Santo Antônio, em frente à Escola Lápis de Cor.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Solicita ao Executivo que encaminhe recursos para Policia Civil e Policia Militar para aquisição de insumos e até mesmo veículos, podendo assim reforçar as estruturas das instituições fortalecendo assim a segurança pública do nosso Município.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2375/ind._170-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2375/ind._170-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que coloque uma lombada (quebra mola) na Rua Eliza Mirando Cardoso, Bairro Jardim da Barra, nº 148 em frente à mercearia Ferraz.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2378/ind._171-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2378/ind._171-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo patrolamento e cascalhamento da estrada que liga o Rancho Verde III à fazenda São Francisco.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2379/ind._172-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2379/ind._172-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo recapeamento asfáltico da Rua Egídio de Almeida, Barra dos Coutos. (Ruado da Usina).</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2380/ind._173-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2380/ind._173-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de um bueiro de captação de água pluvial na estrada que faz importante ligação do povoado da memória até o povoado da Aldeia. (Trecho: Do lado de cima do engenho de cana-de-açúcar do Sr. Ari Ferraz).</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/ind._174-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/ind._174-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de um bueiro de captação de água pluvial na estrada principal, saindo da Rio - Bahia até o centro da comunidade da memória. (Trecho: 50 metros antes da residência do Sr. Luiz Danavale).</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/ind._175-2020-_alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/ind._175-2020-_alex.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a destinação sugerida em documento em anexo para o orçamento de 2021.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2385/ind._176-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2385/ind._176-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutor de velocidade na Rua Chakibe Couri, com uma placa de sinalização de sentido único, Cohab I, final da Av. Dr. Lelé, próximo a escola Tia Naná.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2386/ind._177-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2386/ind._177-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o corte e a poda das arvores da estrada que liga o Ruado das Pedras sentido a comunidade da Fazendinha.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2387/ind._178-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2387/ind._178-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo 	que realize o asfaltamento da Rua Orozelina Augusto Cândido, Bairro Coronel Joaquim Lopes.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2388/ind._179-2020-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2388/ind._179-2020-_regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ENCAMINHE PARA CASA LEGISLATIVA O PROJETO DE LEI DO ANTI-PROJETO EM ANEXO, REFERENTE AO PROGRAMA DE PREVENÇÃO DE DIABETES NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2390/ind._180-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2390/ind._180-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça a pavimentação da Travessa João Corrêa Lino (próximo a borracharia J.B) no Bairro Rancho Verde.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/ind._181-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/ind._181-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito em caráter de urgência, o reparo em um barranco que esta começando a desmoronar na Rua Ângelo Agostinho Barbosa, Bairro Planalto. (Em frente à casa do Naco).</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/ind._182-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/ind._182-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de dois bueiros na Rua Avelino Cardoso, saída para o Bairro Rancho Verde.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2393/ind._183-2020-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2393/ind._183-2020-_gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a criação da Guarda Civil Municipal de Visconde do Rio Branco através de um Projeto de Lei Complementar a ser enviado a Casa Legislativa.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/ind._184-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/ind._184-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que apos a conclusão do asfalto na Zona Rural do Sementeira, que coloque placa de sinalização indicando animais na pista.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/ind._185-2020-_hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/ind._185-2020-_hugo.pdf</t>
   </si>
   <si>
     <t>Solicita a Presidente da Câmara Municipal que contrate em caráter de urgência uma pessoa ou empresa que possa validar o direito de insalubridade aos servidores que ocupam o cargo de auxiliar de serviços gerais, amparado pelo parecer técnico do setor jurídico desta Casa Legislativa.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/ind._186-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/ind._186-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que proceda a recuperação de um bueiro na estrada Beira-Rio que liga o Camelinha à Barra de Guiricema, próximo a casa do Senhor Clero.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/ind._187-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/ind._187-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja colocado tampa em todos bueiros localizados na Rua Olavo Bilac no Bairro Coronel Joaquim Lopes sentido ao aterro sanitário.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/ind._188-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/ind._188-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de uma faixa elevada de pedestres na Av. São João Batista, esquina com a Rua Dr. Celso Machado (Rua da feira, próximo a Purimax).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/ind._189-2020-_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/ind._189-2020-_j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a limpeza de todas as ruas do Bairro Jardim da Barra.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/ind._190-2020-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/ind._190-2020-_regis.pdf</t>
   </si>
   <si>
     <t>Solicita a Presidente da Câmara Municipal que coloque o Projeto de Lei nº 1862/2020 para discussão e votação na sessão do dia 09 de novembro de 2020.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/ind._191-2020-_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/ind._191-2020-_regis.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça a captação das águas pluviais que descem direto nas encostas que fazem divisa com algumas casas situadas na Rua Conselheiro Santana, Bairro Coronel Joaquim Lopes.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/ind._192-2020-_mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/ind._192-2020-_mabinha.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que coloque um redutor de velocidade na Rua Antônio Barreto Alves, nº 135, próximo a mercearia NSA.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2422/ind._193-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2422/ind._193-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça a capina e limpeza no terreno da Escola Porfírio Saraiva, Colônia.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/ind._194-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/ind._194-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça a capina e limpeza nos Bairros, Colônia, Planalto, Novo Planalto, Gileno Siqueira e Sebastião Corrêa.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/ind._195-2020-_marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/ind._195-2020-_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça a extensão da rede elétrica na Rua José Mesquita nos fundos da Fábrica de Ração, na beira linha, Bairro Gileno Siqueira.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/emenda_ao_projeto_de_lei_no_1841-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/emenda_ao_projeto_de_lei_no_1841-2020-gerson.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 1841/2020.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/emenda_ao_projeto_de_lei_complementar_no_107-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/emenda_ao_projeto_de_lei_complementar_no_107-2019-gerson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da Emenda Constitucional nº 103 de 12 de novembro de 2019, quanto aos assegurados do FUMPREV de Visconde do Rio Branco e dá outras providencias.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/emenda_ao_projeto_de_lei_complementar_no_112-2019_-_gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/emenda_ao_projeto_de_lei_complementar_no_112-2019_-_gerson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da emenda constitucional nº 103 de novembro de 2019, quanto aos segurados do FUMPREV – Fundo Municipal de Previdência de Visconde do Rio Branco e dá outras providencias.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/emenda_a_lei_no_600-2011-alex_e_outros.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/emenda_a_lei_no_600-2011-alex_e_outros.pdf</t>
   </si>
   <si>
     <t>Lei nº 600/2011 - Dispõe sobre o controle de animais nas vias públicas e também sobre o controle de zoonoses.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/emenda_no_01_ao_projeto_de_lei_no_1860-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/emenda_no_01_ao_projeto_de_lei_no_1860-2020-gerson.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 1860/2020 - Estima a receita e fixa a despesa do Município de Visconde do Rio Branco para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/emenda_no_02_ao_projeto_de_lei_no_1860-2020-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/emenda_no_02_ao_projeto_de_lei_no_1860-2020-gerson.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 1860/2020 - Estima a receita e fixa a despesa do Município de Visconde do Rio Branco para o exercício financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4160,67 +4160,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/projeto_de_lei_complementar_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/projeto_de_lei_complementar_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_complementar_no_110-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/projeto_de_lei_complementar_no_111-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/projeto_de_lei_complementar_no_112-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/projeto_de_lei_complementar_no_113-2020_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_complementar_no_114-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/projeto_de_lei_no_1832-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/projeto_de_lei_no_1833-2020_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/projeto_de_lei_no_1834-2020_-_serginho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/projeto_de_lei_no_1835-2020_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_1836-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_1837-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/projeto_de_lei_no_1838-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/projeto_de_lei_no_1839-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/projeto_de_lei_no_1840-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_no_1841-2020_-_executivo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/projeto_de_lei_no_1842-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/projeto_de_lei_no_1843-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/projeto_de_lei_no_1844-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/projeto_de_lei_no_1845-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/projeto_de_lei_no_1846-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/projeto_de_lei_no_1847-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/projeto_de_lei_no_1848-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/projeto_de_lei_no_1849-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/projeto_de_lei_no_1850-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/projeto_de_lei_no_1851-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/projeto_de_lei_no_1852-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/projeto_de_lei_no_1853-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2360/projeto_de_lei_no_1854-2020_-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2367/projeto_de_lei_no_1855-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2368/projeto_de_lei_no_1856-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_de_lei_no_1857-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2376/projeto_de_lei_no_1858-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2377/projeto_de_lei_no_1859-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/projeto_de_lei_no_1860-2020_-_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/projeto_de_lei_no_1861-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_no_1862-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_no_1863-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_no_1864-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_no_1865-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_no_1866-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/projeto_de_lei_no_1867-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/projeto_de_lei_no_1868-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/projeto_de_lei_no_1869-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/projeto_de_lei_no_1870-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/projeto_de_lei_no_1871-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/projeto_de_lei_no_1872-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/projeto_de_lei_no_1873-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/projeto_de_lei_no_1874-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/projeto_de_resolucao_no_614-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/projeto_de_resolucao_no_615-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/projeto_de_resolucao_no_616-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/projeto_de_resolucao_no_617-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/projeto_de_resolucao_no_618-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_resolucao_no_619-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/projeto_de_resolucao_no_620-2020-sergio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_resolucao_no_621-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/projeto_de_resolucao_no_622-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_resolucao_no_623-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/veto_parcial_ao_projeto_de_lei_no_1861-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/veto_total_a_emenda_modificativa_a_lei_no_600-2001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/req._01-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/req._02-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/req._03-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/req._04-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/req._05-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/req._06-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/req._07-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/req._08-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/req._09-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/req._10-2020-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/req._11-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2144/req._12-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/req._13-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/req._14-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/req._15-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/req._16-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/req._17-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/req._18-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/req._19-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/req._20-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/req._21-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/req._22-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/req._23-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/req._24-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/req._25-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/req._26-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/req._27-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/req._28-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/req._29-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/req._30-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/req._31-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/req._32-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/req._33-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/req._34-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/req._35-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/req._36-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/req._37-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/req._38-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/req._39-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/req._40-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/req._41-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/req._42-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/req._43-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/req._44-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/req._45-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/req._47-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/req._48-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/req._49-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/req._50-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/req._52-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/req._53-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/req._54-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/req._55-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2349/req._56-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/req._57-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/req._58-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2361/req._59-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2374/req._60-2020-sergio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2389/req._61-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/req._62-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/req._63-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/req._64-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/req._65-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/req._66-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/req._67-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/req._68-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/ind._02-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/ind._04-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/ind._05-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/ind._06-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/ind._07-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/ind._08-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/ind._09-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/ind._10-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/ind._11-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/ind._12-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/ind._13-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/ind._14-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/ind._15-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/ind._16-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/req._10-2020-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/ind._18-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/ind._19-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/ind._20-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/ind._21-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/ind._22-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/ind._23-2020-gerson_e_regis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/ind._24-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/ind._25-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/ind._26-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/ind._27-2020-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/ind._28-2020-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/ind._29-2020-serginho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/ind._30-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/ind._31-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/ind._32-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/ind._33-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/ind._34-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/ind._35-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/ind._36-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/ind._37-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/ind._38-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/ind._39-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/ind._40-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/ind._41-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/ind._42-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/ind._43-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/ind._44-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/ind._45-2020-gerson_-_ja_aprovada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/ind._46-2020-gerson_-_ja_aprovada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/ind._47-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/ind._48-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/ind._49-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/ind._50-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/ind._51-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/ind._52-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/ind._53-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/ind._54-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/ind._55-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/ind._56-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/ind._57-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/ind._58-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/ind._59-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._60-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._61-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2206/ind._62-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/ind._63-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2208/ind._64-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/ind._65-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/ind._66-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/ind._67-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/ind._68-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/ind._69-2020-anisio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/ind._70-2020-anisio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/ind._71-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/ind._72-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/ind._73-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/ind._74-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/ind._75-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/ind._76-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/ind._77-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/ind._78-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/ind._79-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/ind._80-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/ind._81-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/ind._82-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/ind._83-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/ind._84-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/ind._85-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/ind._86-2020-serginho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/ind._87-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/ind._88-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/ind._89-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/ind._90-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/ind._91-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/ind._92-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/ind._93-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/ind._94-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/ind._95-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/ind._96-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/ind._97-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/ind._98-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/ind._99-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/ind._100-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/ind._101-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/ind._102-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/ind._103-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/ind._104-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/ind._105-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/ind._106-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/ind._107-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/ind._108-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/ind._109-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/ind._110-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/ind._111-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/ind._112-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/ind._113-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/ind._114-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/ind._115-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/ind._116-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/ind._117-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/ind._118-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/ind._119-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/ind._120-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/ind._121-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/ind._122-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/ind._123-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/ind._124-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/ind._125-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/ind._126-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/ind._127-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/ind._128-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/ind._129-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/ind._130-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/ind._131-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/ind._132-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/ind._133-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/ind._134-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/ind._135-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/ind._136-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/ind._137-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/ind._138-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/ind._139-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/ind._140-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/ind._141-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/ind._142-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/ind._143-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2333/ind._144-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._145-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/ind._146-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/ind._147-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/ind._148-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/ind._150-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._151-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._152-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._153-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2353/ind._154-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/ind._155-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._156-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._157-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/ind._158-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2358/ind._159-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2359/ind._160-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2362/ind._161-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2363/ind._162-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2364/ind._163-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2365/ind._164-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2366/ind._165-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2370/ind._166-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2371/ind._167-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2372/ind._168-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2375/ind._170-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2378/ind._171-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2379/ind._172-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2380/ind._173-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/ind._174-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/ind._175-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2385/ind._176-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2386/ind._177-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2387/ind._178-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2388/ind._179-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2390/ind._180-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/ind._181-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/ind._182-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2393/ind._183-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/ind._184-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/ind._185-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/ind._186-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/ind._187-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/ind._188-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/ind._189-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/ind._190-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/ind._191-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/ind._192-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2422/ind._193-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/ind._194-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/ind._195-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/emenda_ao_projeto_de_lei_no_1841-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/emenda_ao_projeto_de_lei_complementar_no_107-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/emenda_ao_projeto_de_lei_complementar_no_112-2019_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/emenda_a_lei_no_600-2011-alex_e_outros.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/emenda_no_01_ao_projeto_de_lei_no_1860-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/emenda_no_02_ao_projeto_de_lei_no_1860-2020-gerson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2103/projeto_de_lei_complementar_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2104/projeto_de_lei_complementar_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2174/projeto_de_lei_complementar_no_110-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/projeto_de_lei_complementar_no_111-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/projeto_de_lei_complementar_no_112-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/projeto_de_lei_complementar_no_113-2020_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2327/projeto_de_lei_complementar_no_114-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2105/projeto_de_lei_no_1832-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2126/projeto_de_lei_no_1833-2020_-_marinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/projeto_de_lei_no_1834-2020_-_serginho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/projeto_de_lei_no_1835-2020_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/projeto_de_lei_no_1836-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2179/projeto_de_lei_no_1837-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/projeto_de_lei_no_1838-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/projeto_de_lei_no_1839-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/projeto_de_lei_no_1840-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/projeto_de_lei_no_1841-2020_-_executivo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/projeto_de_lei_no_1842-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2287/projeto_de_lei_no_1843-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2288/projeto_de_lei_no_1844-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/projeto_de_lei_no_1845-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/projeto_de_lei_no_1846-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2303/projeto_de_lei_no_1847-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/projeto_de_lei_no_1848-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/projeto_de_lei_no_1849-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/projeto_de_lei_no_1850-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/projeto_de_lei_no_1851-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/projeto_de_lei_no_1852-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2323/projeto_de_lei_no_1853-2020_-_regis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2360/projeto_de_lei_no_1854-2020_-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2367/projeto_de_lei_no_1855-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2368/projeto_de_lei_no_1856-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2369/projeto_de_lei_no_1857-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2376/projeto_de_lei_no_1858-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2377/projeto_de_lei_no_1859-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/projeto_de_lei_no_1860-2020_-_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/projeto_de_lei_no_1861-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_no_1862-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_no_1863-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_no_1864-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_no_1865-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_no_1866-2020_-_anisio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/projeto_de_lei_no_1867-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/projeto_de_lei_no_1868-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/projeto_de_lei_no_1869-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/projeto_de_lei_no_1870-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/projeto_de_lei_no_1871-2020_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/projeto_de_lei_no_1872-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/projeto_de_lei_no_1873-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/projeto_de_lei_no_1874-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2102/projeto_de_resolucao_no_614-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2106/projeto_de_resolucao_no_615-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2107/projeto_de_resolucao_no_616-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2108/projeto_de_resolucao_no_617-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2145/projeto_de_resolucao_no_618-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2173/projeto_de_resolucao_no_619-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/projeto_de_resolucao_no_620-2020-sergio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/projeto_de_resolucao_no_621-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/projeto_de_resolucao_no_622-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/projeto_de_resolucao_no_623-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/veto_parcial_ao_projeto_de_lei_no_1861-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/veto_total_a_emenda_modificativa_a_lei_no_600-2001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2113/req._01-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2118/req._02-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2122/req._03-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2123/req._04-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2124/req._05-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2125/req._06-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2128/req._07-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2129/req._08-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2130/req._09-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/req._10-2020-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2143/req._11-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2144/req._12-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2159/req._13-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2160/req._14-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2161/req._15-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2162/req._16-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2163/req._17-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/req._18-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2165/req._19-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2166/req._20-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2167/req._21-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2168/req._22-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2172/req._23-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2175/req._24-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/req._25-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2194/req._26-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2195/req._27-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/req._28-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/req._29-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2214/req._30-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/req._31-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/req._32-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/req._33-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/req._34-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/req._35-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/req._36-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/req._37-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2231/req._38-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/req._39-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/req._40-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/req._41-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/req._42-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/req._43-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/req._44-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/req._45-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/req._47-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/req._48-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/req._49-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/req._50-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2340/req._52-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2341/req._53-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2342/req._54-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2344/req._55-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2349/req._56-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2351/req._57-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2352/req._58-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2361/req._59-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2374/req._60-2020-sergio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2389/req._61-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/req._62-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/req._63-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/req._64-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/req._65-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/req._66-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/req._67-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/req._68-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2101/ind._02-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2110/ind._04-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2111/ind._05-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/ind._06-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2114/ind._07-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2115/ind._08-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2116/ind._09-2020_-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2117/ind._10-2020_-_alex.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2119/ind._11-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2120/ind._12-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2121/ind._13-2020_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2127/ind._14-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/ind._15-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/ind._16-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/req._10-2020-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/ind._18-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/ind._19-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/ind._20-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/ind._21-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/ind._22-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2141/ind._23-2020-gerson_e_regis.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2142/ind._24-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/ind._25-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/ind._26-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/ind._27-2020-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/ind._28-2020-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/ind._29-2020-serginho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/ind._30-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/ind._31-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/ind._32-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/ind._33-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/ind._34-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/ind._35-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/ind._36-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2169/ind._37-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2170/ind._38-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2176/ind._39-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2177/ind._40-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2178/ind._41-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/ind._42-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/ind._43-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/ind._44-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/ind._45-2020-gerson_-_ja_aprovada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/ind._46-2020-gerson_-_ja_aprovada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2185/ind._47-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2186/ind._48-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/ind._49-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/ind._50-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/ind._51-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2190/ind._52-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2191/ind._53-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2192/ind._54-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/ind._55-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/ind._56-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/ind._57-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/ind._58-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2203/ind._59-2020-jose_silvio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2204/ind._60-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2205/ind._61-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2206/ind._62-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2207/ind._63-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2208/ind._64-2020-alex.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2209/ind._65-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2210/ind._66-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/ind._67-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/ind._68-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/ind._69-2020-anisio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/ind._70-2020-anisio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/ind._71-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/ind._72-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/ind._73-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2236/ind._74-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2237/ind._75-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2238/ind._76-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2239/ind._77-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2240/ind._78-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2241/ind._79-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2242/ind._80-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2243/ind._81-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/ind._82-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/ind._83-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/ind._84-2020-regis.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/ind._85-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/ind._86-2020-serginho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/ind._87-2020-hugo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/ind._88-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/ind._89-2020-marinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/ind._90-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/ind._91-2020-mabinha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/ind._92-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/ind._93-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/ind._94-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/ind._95-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/ind._96-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/ind._97-2020-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/ind._98-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/ind._99-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/ind._100-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/ind._101-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/ind._102-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/ind._103-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/ind._104-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/ind._105-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/ind._106-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/ind._107-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/ind._108-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/ind._109-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/ind._110-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/ind._111-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2285/ind._112-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2286/ind._113-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2289/ind._114-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/ind._115-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2293/ind._116-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2294/ind._117-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2295/ind._118-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/ind._119-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2297/ind._120-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2298/ind._121-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/ind._122-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/ind._123-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/ind._124-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/ind._125-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/ind._126-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/ind._127-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2314/ind._128-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/ind._129-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/ind._130-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/ind._131-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/ind._132-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/ind._133-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/ind._134-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2322/ind._135-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2324/ind._136-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2325/ind._137-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2326/ind._138-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2328/ind._139-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2329/ind._140-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2330/ind._141-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2331/ind._142-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2332/ind._143-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2333/ind._144-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2334/ind._145-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2336/ind._146-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2337/ind._147-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2338/ind._148-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2345/ind._150-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/ind._151-2020-_j.silvio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/ind._152-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2348/ind._153-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2353/ind._154-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2354/ind._155-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2355/ind._156-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2356/ind._157-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2357/ind._158-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2358/ind._159-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2359/ind._160-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2362/ind._161-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2363/ind._162-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2364/ind._163-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2365/ind._164-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2366/ind._165-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2370/ind._166-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2371/ind._167-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2372/ind._168-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2375/ind._170-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2378/ind._171-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2379/ind._172-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2380/ind._173-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2381/ind._174-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/ind._175-2020-_alex.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2385/ind._176-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2386/ind._177-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2387/ind._178-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2388/ind._179-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2390/ind._180-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/ind._181-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/ind._182-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2393/ind._183-2020-_gerson.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/ind._184-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/ind._185-2020-_hugo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/ind._186-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/ind._187-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/ind._188-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/ind._189-2020-_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/ind._190-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/ind._191-2020-_regis.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/ind._192-2020-_mabinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2422/ind._193-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/ind._194-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/ind._195-2020-_marinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2290/emenda_ao_projeto_de_lei_no_1841-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/emenda_ao_projeto_de_lei_complementar_no_107-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2343/emenda_ao_projeto_de_lei_complementar_no_112-2019_-_gerson.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2350/emenda_a_lei_no_600-2011-alex_e_outros.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/emenda_no_01_ao_projeto_de_lei_no_1860-2020-gerson.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/emenda_no_02_ao_projeto_de_lei_no_1860-2020-gerson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>