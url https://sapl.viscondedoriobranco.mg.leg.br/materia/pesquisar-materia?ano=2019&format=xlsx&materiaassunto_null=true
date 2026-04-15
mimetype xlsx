--- v0 (2026-02-03)
+++ v1 (2026-04-15)
@@ -51,5398 +51,5398 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/projeto_de_lei_complementar_no_100-2019-comissa_RGg8L08.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/projeto_de_lei_complementar_no_100-2019-comissa_RGg8L08.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº67/2017, QUE DISPÕE SOBRE "INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA CAMARA MUNICIPAL DE VISCONDE DO RIO BRANCO-MG E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Elias V.R.B</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/projeto_de_lei_complementar_no_101-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/projeto_de_lei_complementar_no_101-2019-hugo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº067/2017, QUE INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO-MG E DÁ OUTRAS PROVIDÊNCIAS  "</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/projeto_de_lei_complementar_no_102-2019-executi_ClOjUlG.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/projeto_de_lei_complementar_no_102-2019-executi_ClOjUlG.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE VISCONDE DO RIO BRANCO REFISVRB/2019 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Marinho Jose de Almeida Neto - Marinho do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1765/projeto_de_lei_complementar_no_103-2019-marinho_0SznTGw.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1765/projeto_de_lei_complementar_no_103-2019-marinho_0SznTGw.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 148º DA LEI COMPLEMENTAR DE Nº 039/2014.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1807/projeto_de_lei_complementar_no_104-2019-hugo_-__0bg7b3X.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1807/projeto_de_lei_complementar_no_104-2019-hugo_-__0bg7b3X.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº67/2017, QUE DISPÕE SOBRE "INSTITUI O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1972/projeto_de_lei_complementar_no_105-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1972/projeto_de_lei_complementar_no_105-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/projeto_de_lei_complementar_no_106-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/projeto_de_lei_complementar_no_106-2019-executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ITENS 15.3 E 15.4 DA TABELA VIII, CONSTANTE DO ART. 136, DA LEI COMPLEMENTAR Nº 039 DE 01 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/projeto_de_lei_complementar_no_107-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/projeto_de_lei_complementar_no_107-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DA EMENDA CONSTITUCIONAL Nº 103 DE 12 DE NOVEMBRO DE 2019 QUANTO AOS SEGURADOS DO FUMPREV E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mabinha Cadedo</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/projeto_de_lei_no_1776-2019-mabinha_5KEh5dz.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/projeto_de_lei_no_1776-2019-mabinha_5KEh5dz.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A DENOMINAÇÃO DO ANEXO ADMINISTRATIVO (ANTIGO FÓRUM) LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MG. (PASSANDO A DENOMINAR-SE DR. JOÃO ANTÔNIO DE SOUZA).</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de_lei_no_1777-2019-marinho_xKJasA1.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de_lei_no_1777-2019-marinho_xKJasA1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO "PROFESSOR DESTAQUE DO ANO", NO MUNICÍPIO DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_1778-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_1778-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTES REMUNERATÓRIOS AOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Serginho Braga</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_1779-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_1779-2019-serginho.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL O DIA MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no_1780-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no_1780-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COBRANÇA DE TARIFA DO SERVIÇO DE ESGOTAMENTO SANITÁRIO PELA COMPANHIA DE SANEAMENTO DE MINAS GERAIS (COPOSA) NO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_1781-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_1781-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO XIII DO ART. 8 DA LEI Nº1414, DE 28 DE FEVEREIRO DE 2018 - ALTERA A LEI Nº 1316/2017 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE DE MOTOTÁXI NO MUNICÍPIO DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/projeto_de_lei_no_1782-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/projeto_de_lei_no_1782-2019-executivo.pdf</t>
   </si>
   <si>
     <t>CRIA, INCLUI E AUTORIZA A ABRIR CRÉDITO ESPECIAL NAS DOTAÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/projeto_de_lei_no_1783-2019-comissao_de_vereadores.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/projeto_de_lei_no_1783-2019-comissao_de_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BLOQUEADOR DE AR, MEDIANTE SOLICITAÇÃO DO CONSUMIDOR, PELAS EMPRESAS CONCESSIONARIAS DO SERVIÇO DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 67/2017, QUE DISPÕE SOBRE " INSTITUI O PLANO DE CARGOS,  CARREIRAS E VENCIMENTOS DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>Regis</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/projeto_de_lei_no_1785-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/projeto_de_lei_no_1785-2019-regis.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE RUA DO LOTEAMENTO CHÁCARA NO MUNICÍPIO DE VISCONDE DO RIO BRANCO- RUA JOSÉ BARRETO ALVES,"</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>Zé Silvio do Ônibus</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/projeto_de_lei_no_1786-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/projeto_de_lei_no_1786-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA A ENTIDADE FILANTRÓPICA ARCA-ZM- ASSOCIAÇÃO REGIONAL DE COOPERAÇÃO AGRÍCOLA DA ZONA DA MATA DE MINAS GERAIS."</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/projeto_de_lei_no_1787-2019-marinho-retirado.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/projeto_de_lei_no_1787-2019-marinho-retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CONTRIBUIÇÃO VOLUNTÁRIA NA CONTA ENERGIA ELÉTRICA(LUZ) PELOS USUÁRIOS DOS SERVIÇÕES DA ENERGISA.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/projeto_de_lei_no_1788-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/projeto_de_lei_no_1788-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TREINAMENTO EM PRIMEIROS SOCORROS AOS PROFISSIONAIS DA REDE ESCOLAR EM TODO MUNICÍPIO DE VISCONDE DO RIO BRANCO, ESTABELECE A LEI LUCAS SOB O SELO "LUCAS BEGALLI ZAMORA" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Anisio Alves Ananias</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/projeto_de_lei_no_1789-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/projeto_de_lei_no_1789-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_no_1790-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_no_1790-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO -MG.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1758/projeto_de_lei_no_1791-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1758/projeto_de_lei_no_1791-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA NO LOTEAMENTO DO BAIRRO CIDADE NOVA, LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG . RUA A -' DALILA PACHECO CÂNDIDO'</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1759/projeto_de_lei_no_1792-2019-marinho_-_retirado.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1759/projeto_de_lei_no_1792-2019-marinho_-_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE A REDUÇÃO DOS SUBSÍDIOS DOS, SECRETÁRIOS, DIRETORES, VICE-PREFEITO E PREFEITO EM VISCONDE DO RIO BRANCO-MG</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1762/projeto_de_lei_no_1793-2019-anisio_e_regis_-_retirado.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1762/projeto_de_lei_no_1793-2019-anisio_e_regis_-_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DOS SUBSÍDIOS DOS VEREADORES, SECRETÁRIOS, VICE-PREFEITO, PREFEITOS E TODOS OS CARGOS COMISSIONADOS (CÂMARA MUNICIPAL E EXECUTIVO) EM VISCONDE DO RIO BRANCO-MG, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1763/projeto_de_lei_no_1794-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1763/projeto_de_lei_no_1794-2019-marinho.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG, NO MÊS DE JANEIRO A CAMPANHA "JANEIRO BRANCO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1764/projeto_de_lei_no_1795-2019-executivo_2mJmqfu.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1764/projeto_de_lei_no_1795-2019-executivo_2mJmqfu.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE POLICLÍNICA PREFEITO DR. JOÃO ANTÔNIO DE SOUZA O NOVO CENTRO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1780/veto_ao_projeto_de_lei_no_1771-2018-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1780/veto_ao_projeto_de_lei_no_1771-2018-executivo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO EXECUTIVO AO PROJETO DE LEI Nº1771/2018</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1808/projeto_de_lei_no_1797-2019-executivo_ldo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1808/projeto_de_lei_no_1797-2019-executivo_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1809/projeto_de_lei_no_1798-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1809/projeto_de_lei_no_1798-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_no_1799-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_no_1799-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA UTILIZAÇÃO DE SACOLAS PLÁSTICAS EM VISCONDE DO RIO BRANCO-MG.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Alex Vinicius Coelho - Alex da Autoescola</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_no_1800-2019-alex_RW5E6sL.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_no_1800-2019-alex_RW5E6sL.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 14532018</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_no_1801-2019-executivo_VD06am9.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_no_1801-2019-executivo_VD06am9.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REESTRUTURAÇÃO DO CODEMA- CONSELHO MUNICIPAL DE DESENVOLVIMENTO AMBIENTAL- E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/projeto_de_lei_no_1802-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/projeto_de_lei_no_1802-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE LUMINÁRIAS DE LED PELO MUNICÍPIO DE VISCONDE DO RIO BRANCO À ASSOCIAÇÃO BENEFICENTE SÃO JOÃO BATISTA (HOSPITAL SÃO JOÃO BATISTA) DE VISCONDE DO RIO BRANCO, MINAS GERAIS E CONTEM OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/projeto_de_lei_no_1803-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/projeto_de_lei_no_1803-2019-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/projeto_de_lei_no_1804-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/projeto_de_lei_no_1804-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO, PRODUÇÃO, FORNECIMENTO E VENDA DE SUBSTANCIAS CONSTITUÍDA DE VIDRO MOÍDO E COLA (CEROL), LINHA ENCERADA COM QUARTZO MOÍDO, ALGODÃO E ÓXIDO DE ALUMÍNIO, DENOMINADA LINHA CHILENA E QUAISQUER OUTROS MATERIAIS E ARTEFATOS CONSTANTES APLICADOS EM PAPAGAIOS DE PAPEL, PIPAS OU CONGÊNERES.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/projeto_de_lei_no_1805-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/projeto_de_lei_no_1805-2019-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_1806-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_1806-2019-marinho.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Visconde do Rio Branco – MG, no mês de janeiro, a campanha “Janeiro Branco” e dá outras previdências.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/projeto_de_lei_no_1807-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/projeto_de_lei_no_1807-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESVINCULAÇÃO DOS VALORES COBRADOS PELO CONSUMO DE ÁGUA, DA TAXA DE ESGOTO PELA COMPANHIA DE SANEAMENTO DE MINAS GERAIS (COPASA) NO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MG E DETERMINA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/projeto_de_lei_no_1808-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/projeto_de_lei_no_1808-2019-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VISCONDE DO RIO BRANCO RECEBER POR MEIO DE DOAÇÃO UM IMÓVEL EM ÁREA URBANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/projeto_de_lei_no_1809-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/projeto_de_lei_no_1809-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>Gerson Gomes de Freitas - Amigo Xereba</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/projeto_de_lei_no_1810-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/projeto_de_lei_no_1810-2019-gerson.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA E AO ART. 1º DA LEI Nº 1801 DE 10 DE AGOSTO DE 2011, QUE "DISPÕE SOBRE DENOMINAÇÃO DA UNIDADE DE PRONTO ATENDIMENTO - UPA."</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/projeto_de_lei_no_1811-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/projeto_de_lei_no_1811-2019-alex.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 1453/2018.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_no_1812-2019-executivo-orcamento.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_no_1812-2019-executivo-orcamento.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/projeto_de_lei_no_1813-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/projeto_de_lei_no_1813-2019-alex.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIXAR PLACA EM HOMENAGEM AO ILMO. SR. ISAÍAS MÜLLER NO INTERIOR DA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/projeto_de_lei_no_1814-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/projeto_de_lei_no_1814-2019-serginho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA À AGRICULTURA FAMILIAR - FUMAAF E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_no_1815-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_no_1815-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICIPIO DE VISCONDE DO RIO BRANCO - MG. (RUA L: RUA ISABEL COURI SILVA).</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/projeto_de_lei_no_1816-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/projeto_de_lei_no_1816-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICIPIO DE VISCONDE DO RIO BRANCO, MG. "RUA N: RUA CHAÍDE JIBRIM KHOURY,"</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_1817-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_1817-2019-anisio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DO LOTEAMENTO DO BAIRRO CIDADE NOVA LOCALIZADO NO MUNICIPIO DE VISCONDE DO RIO BRANCO, MG. "RUA F: RUA ENGENHEIRO HÉLIO PEREIRA."</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/projeto_de_lei_no_1818-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/projeto_de_lei_no_1818-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE VEÍCULO DE PROPRIEDADE DO MUNICÍPIO DE VISCONDE DO RIO BRANCO À ARCA ZM - ASSOCIAÇÃO REGIONAL DE COOPERAÇÃO AGRÍCOLA DA ZONA DA MATA DE MINAS GERAIS E CONTÉM OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_no_1819-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_no_1819-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFERÊNCIA DE RECURSOS FINANCEIROS DO MUNICÍPIO DE VISCONDE DO RIO BRANCO PARA CAIXA ESCOLAR DO CONSERVATÓRIO ESTADUAL PROFESSOR THEODOLINDO JOSÉ SOARES E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/projeto_de_lei_no_1820-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/projeto_de_lei_no_1820-2019-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_no_1821-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_no_1821-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE CARTAZES ILUSTRATIVOS SOBRE O MÉTODO HOSPITALAR DENOMINADO MANOBRA DE HEIMLICH OU ABRAÇO DA VIDA EM ESTABELECIMENTOS QUE COMERCIALIZAM ALIMENTOS NA CIDADE DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_no_1822-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_no_1822-2019-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL DOMINIAL DO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_no_1823-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_no_1823-2019-executivo.pdf</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_no_1824-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_no_1824-2019-executivo.pdf</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/projeto_de_lei_no_1825-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/projeto_de_lei_no_1825-2019-executivo.pdf</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_no_1826-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_no_1826-2019-alex.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA PRESTAÇÃO DE CONTAS DE RECURSOS ORIUNDOS DE SUBVENÇÕES E TRANSFERÊNCIAS CORRENTES E DE CAPITAL CONCEDIDOS ÀS ENTIDADES PELA PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_no_1827-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_no_1827-2019-serginho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FORNECIMENTO DE CANUDOS CONFECCIONADOS EM MATERIAL PLÁSTICO, NOS LOCAIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_no_1828-2019-executivo_8zWAJJ0.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_no_1828-2019-executivo_8zWAJJ0.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAIS AO ORÇAMENTO GERAL DO MUNICÍPIO, COM A FINALIDADE DE APLICAR OS RECURSOS DA CESSÃO ONEROSA DO BÔNUS PRÉ-SAL, CONFORME LEI FEDERAL Nº 13.885, DE 17 DE OUTUBRO DE 2019, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_no_1829-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_no_1829-2019-executivo.pdf</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_no_1830-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_no_1830-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE ILUMINAÇÃO PÚBLICA NA CONTA DE ENERGIA ELÉTRICA PELA ENERGISA.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/projeto_de_lei_no_1831-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/projeto_de_lei_no_1831-2019-executivo.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_no_600-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_no_600-2019-marinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SR. MIGUEL SLAIBI FILHO.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/projeto_de_resolucao_no_601-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/projeto_de_resolucao_no_601-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REAJUSTE DE SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO ESPECIAL DE INQUÉRITO (CEI) PARA APURAR POSSÍVEIS IRREGULARIDADES NOS SERVIÇOS PRESTADOS PELA COPASA-MG.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_resolucao_no_603-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_resolucao_no_603-2019-alex.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO À SENHORA AMARÍSIA BARRETO</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_resolucao_no_604-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_resolucao_no_604-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DOS SUBSÍDIOS PAGOS AOS VEREADORES DA ATUAL LEGISLATURA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1817/projeto_de_resolucao_no_605-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1817/projeto_de_resolucao_no_605-2019-gerson.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSÃO DE DIPLOMA DE MÉRITO LEGISLATIVO A SRª ROBERTA CARDOSO VILAS BOAS</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_resolucao_no_606-2019-sergio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_resolucao_no_606-2019-sergio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIPLOMA DE MÉRITO LEGISLATIVO AO POLICIAL ALAOR DE OLIVEIRA LIMA FILHO</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_resolucao_no_607-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_resolucao_no_607-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2016 DO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/projeto_de_resolucao_no_608-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/projeto_de_resolucao_no_608-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2015 DO MUNICÍPIO DE VISCONDE DO RIO BRANCO, MG.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/projeto_de_resolucao_no_609-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/projeto_de_resolucao_no_609-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2017 DO MUNICÍPIO DE VISCONDE DO RIO BRANCO-MG.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/projeto_de_resolucao_no_610-2019-alex_JlLUWWf.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/projeto_de_resolucao_no_610-2019-alex_JlLUWWf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO DE CURRÍCULOS NO SITE OFICIAL DESTE PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_resolucao_no_611-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_resolucao_no_611-2019-regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "DIPLOMA DO MÉRITO LEGISLATIVO" AO SENHOR SARGENTO PAULO CÉSAR BENTO MANTOVANI.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_resolucao_no_612-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_resolucao_no_612-2019-regis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "DIPLOMA DO MÉRITO LEGISLATIVO" AO SENHOR CAPITÃO RODRIGO DA SILVA PARO.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_resolucao_no_613-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_resolucao_no_613-2019-alex.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE MÉRITO LEGISLATIVO AO SENHOR EVERTON RIVER SOARES DA SILVA.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI 1771/2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1782/veto_ao_projeto_de_lei_no_1780-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1782/veto_ao_projeto_de_lei_no_1780-2019-executivo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO EXECUTIVO AO PROJETO DE LEI Nº 1780/2019</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1783/veto_ao_projeto_de_lei_no_1783-2019-executivo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1783/veto_ao_projeto_de_lei_no_1783-2019-executivo.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL DO EXECUTIVO AO PROJETO DE LEI 1783/2019</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/req._01-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/req._01-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O PORQUE AINDA NÃO FOI FEITA A LIMPEZA NA BEIRA LINHA DO BAIRRO COLÔNIA, E QUAL O PRAZO ESTIMADO PARA REALIZAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/req._02-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/req._02-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O VALOR REPASSADO PELO ATUAL GOVERNADOR DO ESTADO PARA PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/req._03-2019-marinho_tkAlSMU.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/req._03-2019-marinho_tkAlSMU.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE QUAL VALOR QUE A COPASA PAGOU A PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO, PELO SISTEMA DE ESGOTO, E QUAL É O VALOR QUE A COPASA PAGOU A MESMA PELO REPASSE DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/req._04-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/req._04-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE: ESTÁ PROIBIDO O PAGODE, RODA DE SAMBA E BOSSA-NOVA EM AMBIENTES ABERTOS, NO ÂMBITO MUNICIPAL? E HA ALGUM INCENTIVO DA PREFEITURA EM RELAÇÃO  A POTENCIALIZAÇÃO DESTA CULTURA EM VISCONDE DO RIO BRANCO?</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/req._05-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/req._05-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O PORQUE AINDA NÃO FOI FEITO O REPARO NO BURACO QUE VAI SE FORMANDO A CADA DIA MAIS NA RUA JOÃO VIEIRA E QUAL É O PRAZO ESTIMADO PARA A REALIZAÇÃO DO SERVIÇO?</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/req._06-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/req._06-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO SOBRE O PORQUE AINDA NÃO FOI FEITO O RECAPEAMENTO NA RUA ZUMBI DOS PALMARES E QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DO SERVIÇO?</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/req._07-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/req._07-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 *CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA E A RÁDIO CULTURA, CONTENDO OS VALORES QUE SÃO REPASSADOS PARA COBRIR AS DESPESAS DO PROGRAMA "CIDADE EM AÇÃO" E OUTROS ANÚNCIOS (INSERÇÕES), ALÉM DE CÓPIA DOS COMPROVANTES DE REPASSES MENSAIS. PERIÓDICO: JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/req._09-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/req._09-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O PORQUE AINDA NÃO FOI TAPADO O BURACO QUE HÁ DIAS PERMANECE NA RUA DIDICO BICALHO, BAIRRO ALTO DA BOA VISTA E QUAL É O PRAZO ESTIMADO PARA A REALIZAÇÃO DO SERVIÇO?</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/req._10-2019-comissao_de_vereadores.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/req._10-2019-comissao_de_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NA CASA LEGISLATIVA PARA DISCUTIR O TEMA "ABASTECIMENTO D'ÁGUA E O TRATAMENTO DE ESGOTO" JUNTAMENTE COM OS SEGMENTOS ENVOLVIDOS, SENDO ESTES O PODER EXECUTIVO, A EMPRESA COPASA JUNTO AOS REPRESENTANTES DA PRESTADORA DE SERVIÇOS MAGAL.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/req._11-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/req._11-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E A DIRETORIA DO COLÉGIO MUNICIPAL RIO BRANCO._x000D_
 *PROFESSORES EFETIVOS E CONTRATADOS;_x000D_
 *FUNCIONÁRIOS EM GERAL, EFETIVOS E CONTRATADOS;_x000D_
 *FOLHA DE PONTO REFERENTE AO ANO DE 2017 ATÉ DEZEMBRO DE 2018;_x000D_
 *GRADE ESCOLAR DAS AULAS DO ANO DE 2017 A DEZEMBRO DE 2018;_x000D_
 *TODOS OS EMPENHOS E NOTAS FISCAIS, REFERENTE AOS GASTOS DO DINHEIRO DO CAIXA ESCOLAR;_x000D_
 *NOME DO PROFESSOR QUE DEU AULA DE REFORÇO ESCOLAR E LISTA DE PRESENÇA DOS ALUNOS NESSE REFORÇO REFERENTE AO ANO DE 2017 A DEZEMBRO DE 2018;_x000D_
 *NOME DO PROFESSOR QUE APLICA OS CURSINHOS PREPARATÓRIOS E LISTA DE PRESENÇA DOS ALUNOS REFERENTE AO ANO DE 2017 A DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/req._12-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/req._12-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E A SENHORA DIRETORA DO COLEGIO MUNICIPAL RIO BRANCO INFORMAÇÕES SOBRE O DESAPARECIMENTO DE 8 NOTEBOOKS DE UMA SALA NO COLEGIO MUNICIPAL RIO BRANCO NA DATA DE 05/05/2014, FATO REGISTRADO SOB OCORRÊNCIA Nº 2014-009280316 E COMUNICADO AO CHEFE DE SEGURANÇA DA ÉPOCA E AO SR. PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/req._13-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/req._13-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A LISTA DE TODOS OS FUNCIONÁRIOS COMISSIONADOS QUE FORAM DEMITIDOS PELA PREFEITURA MUNICIPAL COM AS SEGUINTES INFORMAÇÕES:_x000D_
 * NOME COMPLETO;_x000D_
 *CARGOS OCUPADOS PELOS MESMOS E O VALOR DO SUBSIDIO RECEBIDO DE CADA UM.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/req._14-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/req._14-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO, INFORMAÇÕES:_x000D_
 *POR QUE AINDA NÃO FOI REPASSADO AS VERBAS PARA AS FAMÍLIAS ACOLHEDORAS?_x000D_
 *QUAL O PRAZO ESTIMADO PARA O REPASSE DESTA VERBA?</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQUER A MESA, INFORMAÇÕES SOBRE O REPASSE DE 110 MIL QUE FOI TRANSFERIDO A TRES ENTIDADES : LAR SÃO JOÃO BATISTA, CRECHE SANTA CLARA E CRECHE SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/req._16-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/req._16-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, INFORMAÇÕES REFERENTE:_x000D_
 PORQUE OS ESTUDANTES QUE MORAM NO BAIRRO COLÔNIA ESTÃO SEM TRANSPORTE ESCOLAR?_x000D_
 QUAL É A DATA PREVISTA PARA QUE SEJA NORMALIZADO O TRANSPORTE ESCOLAR PARA OS ALUNOS DO SUPRAMENCIONADO BAIRRO?</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE EDUCAÇÃO O NOME DE TODOS OS FUNCIONÁRIOS CONTRATOS, QUE JÁ FORAM CHAMADOS PARA ATUAR, ATRAVÉS DO PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/req._18-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/req._18-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DESTA CASA LEGISLATIVA COPIA DE TODOS AS NOTAS E EMPENHOS REFERENTE AOS SERVIÇOS PRESTADOS PELA EMPRESA PAX RIO BRANCO DESDE O ANO DE 2005 ATÉ 2016</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/req._19-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/req._19-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DE SAÚDE E DA EMPRESA CONVENIADA AO EXECUTIVO MUNICIPAL, PAX RIO BRANCO, OS SEGUINTES DOCUMENTOS:_x000D_
 1-LISTA DE REMOÇÕES DE PACIENTES;_x000D_
 2-NOME DO PACIENTE, MÉDICO, ENFERMEIRO E MOTORISTA QUE ESTAVA NA AMBULÂNCIA DURANTE A REMOÇÃO (CÓPIA DA ORDEM DE SERVIÇO)_x000D_
 3-NOTAS FISCAIS, EMPENHOS, ETC... DESPACHOS ENTRE EXECUTIVO E A EMPRESA PRIVADA_x000D_
 4- ESTES DOCUMENTOS SÃO REFERENTE AO ANO DE 2013 ATÉ  O MÊS DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/req._20-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/req._20-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER EXECUTIVO, LISTA TODOS OS ALUNOS BOLSISTAS DA FACULDADE GOVERNADOR OZONAR COELHO (FAGOG), QUE TEM O SEU RESPECTIVO PÓLO NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/req._21-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/req._21-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO, INFORMAÇÕES SOBRE AS QUESTÕES:_x000D_
 _x000D_
 * QUAL O PRAZO ESTIMADO PARA CONSERTO DO SEMÁFORO QUE FICA NO CRUZAMENTO DA RUA PRESIDENTE ANTONIO CARLOS COM A RUA MAJOR FELICÍSSIMO PERTO DA PADARIA DO ALEMÃO (ANTIGA PADARIA PRIMAVERA), E DO SEMÁFORO QUE FICA NO CRUZAMENTO DA AVENIDA SÃO JOÃO BATISTA COM A AVENIDA DR. CELSO MACHADO (PERTO DO RESTAURANTE SABOR ORIGINAL)?_x000D_
 _x000D_
 *POR QUE FOI RETIRADO O SEMÁFORO NO CRUZAMENTO ENTRE AV. DR. CARLOS SOARES E A RUA MOREIRA CÉSAR (PERTO DO POSTO LÍDER)?_x000D_
 _x000D_
 *CÓPIA DAS NOTAS FISCAIS DE TODOS OS SEMÁFOROS QUE FORAM COMPRADOS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1708/req._22-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1708/req._22-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA, GRAVAÇÃO DE VÍDEOMONITORAMENTO DE TODOS OS SETORES EM QUE SE ENCONTRAM CÂMARAS DE SEGURANÇA NESTA CASA LEGISLATIVA NO HORÁRIO DE 8:30 ATÉ ÀS 17:00 DE 26/02/20196 A 27/02/2019</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/req._23-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/req._23-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER À PRESIDÊNCIA DA CASA QUE ANALISE A POSSIBILIDADE DA CÂMARA MUNICIPAL PRESTAR HOMENAGEM EM SESSÃO ESPECIAL, COM ENTREGA DE CERTIFICADO, AOS RESPONSÁVEIS PELA INSTALAÇÃO DO PARLAMENTO JOVEM EM VISCONDE DO RIO BRANCO. SÃO ELES:_x000D_
 ANDRÉ LUIZ FIALHO, LUSITÂNEO DE ASSIS BRÍGIDO NUNES, ANTÔNIO ALVES DA COSTA FILHO E GEVÂNICA APARECIDA SILVEIRA NAMORATO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/req._24-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/req._24-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO IMEDIATO ROMPIMENTO DO CONTRATO VIGENTE COM A EMPRESA PRESTADORA DE SERVIÇO COPASA.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/req._25-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/req._25-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>REQUER EXPLICAÇÕES DO EXECUTIVO SOBRE O NÃO ATENDIMENTO DO POSTO DE SAÚDE DO BAIRRO NOSSA SENHORA APARECIDA AOS MORADORES DOS NOVOS CONJUNTOS RESIDENCIAIS SOLAR I E SOLAR II.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>REQUER DA PRESIDENTE DA CAMARA, AS SEGUINTES INFORMAÇÕES SOBRE O VEÍCULO QUE PERTENCE A CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/req._27-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/req._27-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE:_x000D_
 PORQUE AINDA NÃO FOI INSTALADO UMA ANTENA REPETIDORA DE SINAL PARA OS MORADORES DO BAIRRO RANCHO VERDE III?_x000D_
 A PREFEITURA JÁ REALIZOU CONTATO COM A ANATEL AFIM DE QUE ESTA ANTENA FOSSE INSTALADA NO SUPRAMENCIONADO BAIRRO?_x000D_
 QUAL É O PRAZO ESTIMADO PARA A INSTALAÇÃO DA SUPRACITADA ANTENA?</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/req._28-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/req._28-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, A GRAVAÇÃO DE VIDEOMONITORAMENTO DE TODOS OS SETROES EM QUE SE ENCONTRAM CAMERAS DE SEGURANÇA NESTA CASA LEGISLATIVA NO HORÁRIO DE 07H00 ATÉ ÀS 20H00.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/req._29-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/req._29-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, PORQUE A PREFEITURA NÃO INSTALOU AINDA  A REDE DE ESGOTO NOS IMÓVEIS DO SR. ALOÍSIO JOÃO DIAS, LOCALIZADOS NO BAIRRO RANCHO VERDE: RUA JOÃO CORREA LINO Nº 266 (LOJA 1), Nº 266 TERRENO-FUNDOS, Nº 266 2º PAVIMENTO E Nº 266 LOJA 2?</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/req._30-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/req._30-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER, INFORMAÇÕES POR QUE ATÉ HOJE, NÃO FOI RESPONDIDO O REQUERIMENTO DE Nº72/2018, ENVIADO POR ESTA CASA LEGISLATIVO AO REPRESENTANTE DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/req._31-2019-comissao_de_vereadores.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/req._31-2019-comissao_de_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER A SENHORA PRESIDENTE DESTINE RECURSOS DE SOBRA DO ORÇAMENTO DA CÂMARA MUNICIPAL AO HOSPITAL SÃO JOÃO BATISTA PARA CUSTEIO DE DESPESAS QUE ESTÃO EM ATRASO E A VENCER.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/req._32-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/req._32-2019-marinho.pdf</t>
   </si>
   <si>
     <t>*REQUER DO EXECUTIVO, PORQUE AINDA NÃO FOI ENVIADO NENHUM PROJETO DE LEI, PARA ESTA CASA LEGISLATIVA DELIBERAR, SOBRE O REAJUSTE SALARIAL DE TODOS OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO QUE HÁ DOIS ANOS ESTÃO DEFASADOS?_x000D_
 * REQUER AO EXECUTIVO, POR QUE AINDA NÃO FOI ENVIADO PARA ESTA CASA LEGISLATIVA UM PROJETO DE LEI PARA DELIBERARMOS SOBRE O REAJUSTE SALARIAL DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/req._33-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/req._33-2019-regis.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO, A EQUIPARAÇÃO DO PISO NACIONAL PARA PROFESSORES DA REDE MUNICIPAL, CONFORME AS REGRAS DO ART. 5º DA LEI 11.738/2008, CHAMADA LEI DO PISO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1754/req._34-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1754/req._34-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO, INFORMAÇÕES SOBRE:_x000D_
 *PORQUE AINDA NÃO FOI COLOCADO O PORTÃO NA ESCOLA MUNICIPAL CAPITÃO MACHADO (ESTA ESCOLA ESTÁ LOCALIZADA NO CAPITÃO MACHADO ZONA RURAL)._x000D_
 *QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DESTA OBRA?</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1760/req._35-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1760/req._35-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CÂMARA MUNICIPAL INFORMAÇÕES SOBRE O VALOR QUE SE ENCONTRA EM CAIXA NA CÂMARA MUNICIPAL REFERENTE AO ANO DE 2019.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1761/req._36-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1761/req._36-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A GRAVAÇÃO DAS IMAGENS DAS CÂMARAS QUE REGISTRAM AS IMAGENS DA PORTA DO CAC,  DA PORTA DO PLENÀRIO E DE TODO O CORREDOR ATÉ O GABINETE DE Nº01 ENTRA AS 8HORAS ATÉ AS 22 HORAS, DO DIA 15 DE ABRIL DO ANO CORRENTE</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1772/req._37-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1772/req._37-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUERER A SECRETARIA MUNICIPAL DE SAÚDE A RELAÇÃO DAS PESSOAS QUE SE ENCONTRAM NA FILA DE ESPERA PARA A REALIZAÇÃO DE CIRURGIA DE CATARATA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1778/req._38-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1778/req._38-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO CÓPIA DO ALVARÁ DE FUNCIONAMENTO E DEMAIS DOCUMENTOS LEGAIS DO CLUBE DE VOO QUE ESTA INSTALADO NO CAMPO DE AVIAÇÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA DA CASA QUE RESPONDA A SEGUINTE PERGUNTA: QUAL O MOTIVO DE NÃO HAVER COMBUSTÍVEL PARA O VEICULO OFICIAL DA CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1810/req._40-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1810/req._40-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXECUTIVO PEDIDO DE INFORMAÇÃO SOBRE SEGUINTE QUESTÃO:_x000D_
 _x000D_
 PORQUE A VERBA PARA A ARCA, SITIO ESPERANÇA E ASSORIPA FORAM CORTADOS?_x000D_
 QUAL A DATA PREVISTA PARA O REPASSE DESTA VERBA PARA ESTAS INSTITUIÇÕES?</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1811/req._41-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1811/req._41-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ENVIADO AO EXECUTIVO PEDIDO DE INFORMAÇÕES SOBRE A SEGUINTE QUESTÃO:_x000D_
 PORQUE O SERVIÇO REALIZADO PELO CARRO FUMACÊ NÃO ESTÁ SENDO DINAMIZADO?_x000D_
 QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DESSE SERVIÇO?</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1812/req._42-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1812/req._42-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM AS PRESENÇAS DO PREFEITO MUNICIPAL IRAN SILVA COURI E DO SECRETÁRIO MUNICIPAL DE SAÚDE, TIAGO DE CASTRO, PARA DISCUTIR A FALTA DE REMÉDIOS NA FARMÁCIA MUNICIPAL E OUTRAS QUESTÕES RELEVANTES NA ÁREA DE SAÚDE.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1813/req._43-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1813/req._43-2019-serginho.pdf</t>
   </si>
   <si>
     <t>REQUER EM CARÁTER DE URGÊNCIA A PRESENÇA DO SECRETÁRIO MUNICIPAL DE SAÚDE NA 3ª SESSÃO DA 4ª REUNIÃO ORDINÁRIA DE 2019.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1814/req._44-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1814/req._44-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A LISTA ATUALIZADA DOS SERVIDORES DO EXECUTIVO MUNICIPAL , BEM COMO AS FUNÇÕES QUE EXERCEM NOS CARGOS EFETIVOS E CONTRATADOS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1815/req._45-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1815/req._45-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUE A LISTA DOS SERVIDORES DO EXECUTIVO MUNICIPAL, SENDO ELES EFETIVADOS PELO CONCURSO REALIZADO NO ANO DE 2004</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1816/req._46-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1816/req._46-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE:_x000D_
 PORQUE O EXECUTIVO NÃO REALIZOU ATE O MOMENTO O CONCURSO PÚBLICO COMO ESTABELECE CONSTITUIÇÃO FEDERAL E O ESTATUTO DO SERVIDOR PÚBLICO, TENDO EM VISTA QUE O EDITAL DE 2014 EXPIROU NO ANO PASSADO?</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1820/req._47-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1820/req._47-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE :_x000D_
 POR QUE AINDA NÃO FOI FEITA A REESTRUTURAÇÃO, REPARO NA PONTE DO PITO ACESO?_x000D_
 QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DESTE SERVIÇO?</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1821/req._48-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1821/req._48-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE:_x000D_
 PORQUE OS ALUNOS DA CIDADE QUE ESTUDAM NA UFV ESTÃO SEM O TRANSPORTE ESCOLAR?_x000D_
 QUAL O PRAZO ESTIMADO PARA A REGULARIZAÇÃO DESTE TRANSPORTE?</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1822/req._49-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1822/req._49-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE:_x000D_
 QUANTOS PROPRIETÁRIOS DE LOTES JÁ FORAM NOTIFICADOS E MULTADOS DE ACORDO COM A LEI Nº1417/2018 E QUANTOS DELES FORAM LIMPOS ?_x000D_
 O NÚMERO DE NOTIFICAÇÕES DE CASOS DE DENGUE TEM SIDO ELEVADO. O QUE TEM SIDO FEITO PELO EXECUTIVO?</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE COMISSÃO ESPECIAL PARA ANÁLISE E REFORMULAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1824/req._51-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1824/req._51-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE:_x000D_
 PORQUE AS RUAS DO BAIRRO PLANALTO NÃO ESTÃO SENDO VARRIDAS?_x000D_
 QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DESTE SERVIÇO?</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1825/req._52-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1825/req._52-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXECUTIVO PEDIDOS DE ESCLARECIMENTOS SOBRE A SEGUINTE QUESTÃO: QUAL A RAZÃO DA FALTA DE COLETA DE LIXO NAS RUAS DORALIZA GOMES MONTEIRO NO BAIRRO CAPITÃO GONÇALO GOMES BARRETO (MUTIRÃO) E MARIA DE LOURDES FERRAZ LOPES NO BAIRRO JARDIM DA BARRA E QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DESSE SERVIÇO?</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1826/req._53-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1826/req._53-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXECUTIVO PEDIDOS DE ESCLARECIMENTOS SOBRE A SEGUINTE QUESTÃO:_x000D_
 PORQUE AINDA NÃO FOI FEITA A CAPINA, ALÉM DO PATROLAMENTO E ASFALTAMENTO NA ESTRADA CONHECIDO COMO PONTILHÃO EM DIREÇÃO VELHA? QUAL O PRAZO ESTIMADO PARA A REALIZAÇÃO DO SERVIÇO?</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA ATUALIZAÇÃO DO SITE DA CÂMARA MUNICIPAL PARA TOTAL TRANSPARÊNCIA DOS ATOS DO LEGISLATIVO DE ACORDO COM AS LEIS VIGENTES.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1828/req._55-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1828/req._55-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A PRESTAÇÃO DE CONTAS DE FORMA DETALHADA E PROBATÓRIA DOS 4.00.000,00 QUATRO MILHÕES QUE FORAM REPASSADOS AOS COFRES PÚBLICOS DO MUNICÍPIO PELA EMPRESA COPASA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1829/req._56-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1829/req._56-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA GRAVAÇÃO DE VIDEOMONITORAMENTO DE TODOS OS SETORES EM EM QUE SE ENCONTRAM CÂMARAS DE SEGURANÇA DESTA CASA LEGISLATIVA NO HORARIO DE 7H ÀS 22H DO DIA 29 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1830/req._57-2019-sergio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1830/req._57-2019-sergio.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA, QUE CONVIDE O ATUAL SECRETÁRIO MUNICIPAL DE AGRICULTURA, SR. JOÃO PAULO FRANCO MACHADO REIAS, PARA UMA AUDIÊNCIA PUBLICA NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1831/req._58-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1831/req._58-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER INCLUSÃO NA ORDEM DO DIA DA PRÓXIMA SESSÃO DO PROJETO DE RESOLUÇÃO 573/2017 E A PROPOSTA DE EMENDA A LEI ORGÂNICA Nº02/2017</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1832/req._59-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1832/req._59-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER JUNTO AO HOSPITAL SÃO JOÃO BATISTA INFORMAÇÕES SOBRE O NÃO FUNCIONAMENTO DO ULTRASSOM, DEIXANDO INÚMERAS GESTANTES SEM ATENDIMENTO; SOBRE O PROBLEMA TÉCNICO DO APARELHO E SOBRE O QUE É NECESSÁRIO PARA SANAR O PROBLEMA.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/req._60-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/req._60-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA CÓPIA DA FOLHA DE PONTO DE TODOS OS SERVIDORES EFETIVOS E COMISSIONADOS NO PERÍODO DE 1º DE SETEMBRO A 1º DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/req._61-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/req._61-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO A SECRETARIA MUNICIPAL DE SAÚDE E À EMPRESA CONVENIADA COM O EXECUTIVO, PAX RIO BRANCO, SOLICITAÇÃO DOS SEGUINTES DOCUMENTOS:_x000D_
 LISTA DE REMOÇÃO DE PACIENTES;_x000D_
 NOME DO PACIENTE, MÉDICO, ENFERMEIRO E MOTORISTA QUE ESTAVAM NA AMBULÂNCIA DURANTE A REMOÇÃO _x000D_
 NOTAS FISCAIS, EMPENHOS, ETC... DESPACHOS ENTRE EXECUTIVOS E A EMPRESA PRIVADA;_x000D_
 ESTES DOCUMENTOS SÃO REFERENTES AO ANO DE 2013 ATE O MÊS DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>REQUER À DIREÇÃO DO COLÉGIO RIO BRANCO, CÓPIA DAS PROVAS ANUAIS APLICADAS DESDE O ANO DE ATÉ 2019 REFERENTES À SELEÇÃO DE SALAS POR PONTUAÇÃO DOS ALUNOS PARA O PERÍODO VESPERTINO.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/req._63-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/req._63-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O VALOR GASTO NA CONSTRUÇÃO DA AVENIDA DR. LELÉ, BEM COMO QUAL A EMPRESA LICITADA PARA FAZER A OBRA, ALÉM DE NOTAS FISCAIS E DOCUMENTOS REFERENTES A EXECUÇÃO DO TRABALHO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/req._64-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/req._64-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE QUAIS OS CRITÉRIO DE FISCALIZAÇÃO A PREFEITURA ESTÁ ADOTANDO JUNTO A COPASA, JÁ QUE A EMPRESA CONTINUA FORNECENDO ÁGUA DE MÁ QUALIDADE E IMPROPRIA PARA CONSUMO.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/req._65-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/req._65-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO ATRAVÉS DO SETOR COMPETENTE, INFORMAÇÕES DE COMO FUNCIONA A QUESTÃO DA REGULARIZAÇÃO DOS NOVOS BAIRROS E RUAS JUNTO AOS CORREIOS PARA QUE ESSA EMPRESA POSSA ATUAR NA ENTREGA DE CORRESPONDÊNCIAS E ENCOMENDAS AOS NOVOS MORADORES QUE NÃO ESTÃO SENDO ATENDIDOS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/req._66-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/req._66-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE RELATÓRIO DAS MEDIDAS DE PREVENÇÃO E REPOSIÇÃO DO MEIO AMBIENTE NO PERÍODO DE 2013 A 2019 REFERENTES À GESTÃO MUNICIPAL E NO CASO DE NOTIFICAÇÃO À COPASA FORNECER CÓPIAS DESTAS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/req._67-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/req._67-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE QUAL O VALOR GASTO COM A ORNAMENTAÇÃO NATALINA NO ANO DE 2018 NA PRAÇA 28 DE SETEMBRO COM SUAS RESPECTIVA NOTAS FISCAIS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/req._68-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/req._68-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER EXPLICAÇÕES AO EXECUTIVO SOBRE A NÃO SANÇÃO DOS PROJETOS DE LEIS Nº1780/2019 E 1783/2019, CUJOS VETOS FORAM REJEITADOS PELA CÂMARA MUNICIPAL NA SESSÃO DE 20 DE MAIO DE 2019</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/req._69-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/req._69-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA COPIAS DOS CONTRA-CHEQUES E COMPROVANTES BANCÁRIOS DE REPASSE DEPOSITADO NA CONTA DO SERVIDOR DA CÂMARA MUNICIPAL. SR. NIKOLAS CAMILO F. MARQUES, REFERENTE AOS MESES DE OUTUBRO, NOVEMBRO E DEZEMBRO DO ANO DE 2018 E AOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DO ANO DE 2019.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/req._70-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/req._70-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER SEGUINTES INFORMAÇÕES:_x000D_
 A ESCOLA ESTADUAL DE EDUCAÇÃO ESPECIAL ANTONIO GOUVÊA LIMA IRÁ SER FECHADA?_x000D_
 QUAL O MOTIVO DO FECHAMENTO DA MESMA?</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/req._71-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/req._71-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO NO SENTIDO DE ESCLARECIMENTO AS SEGUINTES QUESTÕES:_x000D_
 * POR QUE ATÉ HOJE NÃO TIVEMOS NENHUM POSICIONAMENTO SOBRE O PLANO DIRETOR?_x000D_
 * POR QUE NÃO FOI ENVIADO À CÂMARA MUNICIPAL NENHUMA PROPOSIÇÃO COM RELAÇÃO AO PLANO DIRETOR?</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/req._72-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/req._72-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A SEGUINTE INFORMAÇÃO;_x000D_
 * QUAIS OS VALORES REPASSADOS DA PREFEITURA PARA A CÂMARA E DA CÂMARA PARA A PREFEITURA?</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/req._73-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/req._73-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A SRA. PRESIDENTE INFORMAÇÕES SOBRE O VALOR REPASSADO PELA CÂMARA MUNICIPAL À PREFEITURA MUNICIPAL PARA O ASFALTAMENTO DA ESTRADA RIO BAHIA, BEM COMO COPIA DOS COMPROVANTES DA TRANSAÇÃO BANCÁRIA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/req._74-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/req._74-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXECUTIVO PEDIDO DE INFORMAÇÕES SOBRE:_x000D_
 *QUANTOS IMÓVEIS ALUGADOS SE ENCONTRAM EM POSSE DA PREFEITURA MUNICIPAL? (PERÍODO: DE JANEIRO DE 2017 ATE A PRESENTE DATA)._x000D_
 *RELAÇÃO COM NOMES DE TODOS OS PROPRIETÁRIOS DOS IMÓVEIS, ENDEREÇO DE TODOS OS IMÓVEIS E CÓPIA DE TODOS OS EMPENHOS E COMPROVANTES DE PAGAMENTOS, SEPARADOS POR MÊS NO PERÍODO CITADO A CIMA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/req._75-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/req._75-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXECUTIVO PEDIDO PARA INTERCEDER JUNTO A SECRETARIA ESTADUAL DE ESPORTES E/OU SECRETARIA DE EDUCAÇÃO DE MINAS GERAIS, A FIM DE OBTER INFORMAÇÕES SOBRE AS SEGUINTES OBRAS QUE SE ENCONTRAM PARADAS DESDE 2014;_x000D_
 *REFORMA DA QUADRA POLIESPORTIVA DA EE CEL. AVELINO CARDOSO EM SANTA MARIA E REFORMA DA QUADRA POLIESPORTIVA DA EE DR. JOÃO BATISTA DE ALMEIDA, BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/req._75-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/req._75-2019-serginho.pdf</t>
   </si>
   <si>
     <t>REQUER A SRA. PRESIDENTE EXPLICAÇÕES SOBRE AS SEGUINTES QUESTÕES:_x000D_
 * POR QUE A IMPRESSORA DO CAC SE ENCONTRA SEM TINTA HÁ VARIOS MESES?_x000D_
 * QUAL A PREVISÃO DE ABASTECIMENTO DA MESMA?_x000D_
 * POR QUE O CAC NÃO ESTA EMITINDO CARTEIRA DE TRABALHO?_x000D_
 * SOLICITO TAMBÉM DO SETOR RESPONSÁVEL RELATÓRIO DISCRIMINADO DE TODAS AS DESPESAS DO CAC, DECORRENTES DE JANEIRO A JULHO DO PRESENTE ANO.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/req._77-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/req._77-2019-marinho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações sobre o seguinte assunto: Qual o prazo estimado para o conserto da bomba d’água que abastece a comunidade de Piedade de Cima?”</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/req._78-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/req._78-2019-marinho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações sobre as seguintes questões: _x000D_
 1)	Por que ainda não foi enviado para esta Casa Legislativa um projeto de lei para deliberarmos sobre o reajuste salarial dos funcionários públicos municipais?_x000D_
 2)	Qual o prazo estimado para que este projeto de lei chegue a esta Casa Legislativa?</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/req._79-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/req._79-2019-serginho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo explicações sobre a seguinte questão: _x000D_
 1)	Por que o Secretário Municipal de Agricultura não compareceu à Câmara Municipal conforme solicitado no Requerimento nº 57/2019 votado e aprovado na 1ª sessão da 5ª reunião ordinária de 3 de junho de 2019?</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/req._80-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/req._80-2019-serginho.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo cópias dos seguintes documentos:_x000D_
 1)	Copias dos editais das consultorias jurídicas do Município no período de janeiro de 2013 a agosto de 2019._x000D_
 2)	Copias dos contratos do Executivo Municipal e empresas de consultoria jurídica firmados entre janeiro de 2013 e agosto de 2019.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/req._81-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/req._81-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CAMARA MUNICIPAL AS NOTAS FICAIS, PAGAMENTOS, EMPENHOS ETC..., REFERENTE A EMPRESA MARIA AMÁBILE CADEDO EM DATA DE 03/06/2014, DOCUMENTO CONTÁBIL Nº EO00218, SOLICITAMOS AINDA OS DOCUMENTOS DAS OUTRAS EMPRESAS QUE PARTICIPARAM DA LICITAÇÃO, BEM COMO TODO TRÂMITE LICITATÓRIO O QUAL A EMPRESA AQUI CITADA É VENCEDORA, AINDA NESTE REQUERIMENTO SOLICITAMOS QUE SEJA NOS ENVIADOS CASO EXISTA A PARTICIPAÇÃO DESTA EMPRESA EM OUTRAS LICITAÇÕES QUAL OCORRERAM NESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/req._82-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/req._82-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE AS SEGUINTES QUESTÕES:_x000D_
 * POR QUÊ O PORTAL DE TRANSPARÊNCIA DO SITE DA PREFEITURA MUNICIPAL (FOLHA SALARIAL) NÃO ESTA ATUALIZADO._x000D_
 * QUAL O PRAZO ESTIMADO PARA QUE O PROBLEMA SEJA SOLUCIONADO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/req._83-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/req._83-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SOLICITE A COPASA-MG INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/req._84-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/req._84-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES PARA ESCLARECIMENTO SOBRE AS SEGUINTES QUESTÕES;_x000D_
 * EXISTE ALGUM TIPO DE FISCALIZAÇÃO NO QUE TANGE AS CASAS DO PROGRAMA MINHA CASA MINHA VIDA?_x000D_
 * POR QUE O SR. PREFEITO, JUNTAMENTE COM A CAIXA ECONÔMICA FEDERAL, NÃO FAZ UMA SELEÇÃO DE ACORDO COM A LISTA DE INSCRIÇÕES E ENTREGAM PARA AS PESSOAS QUE ESTÃO PRECISANDO?</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/req._85-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/req._85-2019-regis.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL A CERCA DO ASSUNTO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/req._86-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/req._86-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL COPIA DO RELATÓRIO DE TRABALHO EXECUTADO DA OUVIDORIA DA PREFEITURA MUNICIPAL REFERENTE AO ANO DE 2013 ATE O MÊS DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/req._87-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/req._87-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL AS SEGUINTES INFORMAÇÕES:_x000D_
 *SOLICITO O DETALHAMENTO DE TODOS OS GASTOS DA PASTA DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER, DO ORÇAMENTO 2018 (LEI 1.394/2017) E ORÇAMENTO 2019 (LEI 1.467/2018).</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/req._88-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/req._88-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES NO SENTIDO DE ESCLARECER AOS MUNÍCIPES AS SEGUINTES QUESTÕES:_x000D_
 * QUAL O VALOR O MUNICÍPIO TEM EM CAIXA HOJE? _x000D_
 * QUAL O VALOR O ESTADO DEVE AO MUNICÍPIO COM RELAÇÃO AO FUNDEB, IPVA, ICMS.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/req._89-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/req._89-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUAIS OS GASTOS DETALHADOS DO PRONTO ATENDIMENTO DESDE A SUA INAUGURAÇÃO ATÉ O FINAL DO MÊS DE SETEMBRO E QUAL O VALOR DO ALUGUEL PAGO PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/req._90-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/req._90-2019-serginho.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SOLICITE JUNTO AO EXECUTIVO MUNICIPAL A PRESENÇA DO SECRETÁRIO MUNICIPAL DE AGRICULTURA NA 3ª SESSÃO DA 8ª REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/req._91-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/req._91-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SOLICITE O COMPARECIMENTO NA CÂMARA MUNICIPAL DO SECRETARIO MUNICIPAL DE CULTURA, TURISMO, ESPORTE E LAZER, SENHOR CLÉBER LIMA DA SILVA, EM UMA REUNIÃO ORDINÁRIA, PARA PRESTAR ESCLARECIMENTOS SOBRE ASSUNTOS DE INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/req._92-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/req._92-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO COPIA DO CONTRATO VIGENTE ENTRE A EMPRESA ILHA E A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/req._93-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/req._93-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A LISTA DOS SERVIDORES PÚBLICOS DO EXECUTIVO MUNICIPAL  SENDO ESTES EFETIVADOS PELO CONCURSO REALIZADO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/req._94-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/req._94-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER REITERAR O PEDIDO FEITO NO REQUERIMENTO Nº 19/2019.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/req._95-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/req._95-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO FEITO NOS REQUERIMENTOS DE Nº 24/2018 E 63/2019.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/req._96-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/req._96-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES;_x000D_
 * PORQUE NÃO TEM MÉDICO PEDIATRA NO POSTO BEIRA RIO?_x000D_
 * QUAL O PRAZO ESTIMADO PARA QUE NOSSAS CRIANÇAS SEJAM ATENDIDAS?</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/req._97-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/req._97-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 * PORQUE AINDA NÃO FOI FEITO O RECAPEAMENTO ASFÁLTICO NOS BAIRROS GILENO SIQUEIRA, COLÔNIA E PLANALTO, E TAMBÉM A PAVIMENTAÇÃO ASFÁLTICA NA RUA DA MANGUEIRA._x000D_
 * QUAL O PRAZO ESTIMADO PARA QUE A PREFEITURA MUNICIPAL EXECUTE O SERVIÇO?</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/req._98-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/req._98-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE FAÇA UMA REAVALIAÇÃO DO QUADRO ORGANIZACIONAL ADMINISTRATIVO DA PREFEITURA MUNICIPAL FAZENDO A DISPENSA DE CARGOS DESNECESSÁRIOS, JÁ QUE ESTE GABINETE VEM LEVANDO A CONHECIMENTO DO MINISTÉRIO PUBLICO O EXCESSO DE CARGOS OCIOSOS QUAL ELEVA A FOLHA DE PAGAMENTO DEIXANDO ESTA NO LIMITE DO QUE CABE A LEI DE RESPONSABILIDADE FISCAL DE CERTO QUE REQUEREMOS AINDA QUE NOS ENVIE COPIAS DO ORGANOGRAMA COMPLETO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/req._99-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/req._99-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A SEGUINTE INFORMAÇÃO:_x000D_
 * ATRAVÉS DE EXTRATO BANCÁRIO, QUAL O VALOR A CÂMARA MUNICIPAL DE VISCONDE DO RIO BRANCO TEM EM CAIXA NO PRESENTE MOMENTO?</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/req._100-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/req._100-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 * PORQUE NÃO FOI REPASSADO PARA A ASSORIPA O VALOR DE R$ 50.000,00 ADQUIRIDO ATRAVÉS DE EMENDA PARLAMENTAR?_x000D_
 * QUAL O PRAZO ESTIMADO PARA QUE O MESMO SEJA EFETUADO?</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/req._101-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/req._101-2019-alex.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A DEMARCAÇÃO  DOS PONTOS DE EMBARQUE E DESEMBARQUE (PONTO DE ÔNIBUS), EM TODAS AS VIAS MUNICIPAIS ONDE É ABRANGIDO O SERVIÇO DE TRANSPORTE URBANO.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/req._102-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/req._102-2019-regis.pdf</t>
   </si>
   <si>
     <t>REQUER AO HOSPITAL SÃO JOÃO BATISTA AS SEGUINTES INFORMAÇÕES:_x000D_
 * POR QUE NÃO TEM SORO ANTIOFÍDICO NO HOSPITAL SÃO JOÃO BATISTA?_x000D_
 *SE NÃO POSSUI, QUAL O MOTIVO E SE TEM A POSSIBILIDADE DE ADQUIRIR?</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/req._103-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/req._103-2019-regis.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 * O PRONTO SOCORRO DO MUNICÍPIO POSSUI SORO ANTIOFÍDICO?_x000D_
 *SE NÃO POSSUI, QUAL O MOTIVO E SE TEM A POSSIBILIDADE DE ADQUIRIR?</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/req._104-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/req._104-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA EMPRESA COPASA AS SEGUINTES INFORMAÇÕES:_x000D_
 * CRONOGRAMA DAS OBRAS DE TRATAMENTO DE ESGOTO._x000D_
 * PRAZO PREVISTOS PARA CADA TIPO DE SERVIÇO SOLICITADO._x000D_
 * QUAIS INVESTIMENTOS A EMPRESA FEZ EM RELAÇÃO AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/req._105-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/req._105-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DA EMPRESA COPASA E ENERGISA SE ELAS ESTÃO REPASSANDO O VALOR DE 0,5% DO VALOR TOTAL DA RECEITA OPERACIONAL DO EXERCÍCIO ANTERIOR DE ACORDO COM A LEI Nº 12.503/1997 (LEI PIAU) E SE ESTIVER REPASSANDO SOLICITA TAMBÉM AS COPIAS DOS COMPROVANTES DE REPASSE DAS EMPRESAS.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/req._106-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/req._106-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A RELAÇÃO DE FROTAS DE VEÍCULOS CONSTANDO SUAS RESPECTIVAS PLACAS E LOCAIS QUE ESTAS PRESTAM O SERVIÇO.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/req._107-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/req._107-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 * QUAIS SÃO OS VALORES QUE A PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO REPASSA PARA A PRÁTICA ESPORTIVA?_x000D_
 * QUAIS SÃO OS CLUBES, COM RESPECTIVOS PRESIDENTES E VALOR REPASSADO PARA CADA CLUBE?</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/req._108-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/req._108-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL COPIA DE DOCUMENTAÇÃO REFERENTE À ENTIDADE "REAL MATISMO FUTEBOL CLUBE", CNPJ: 07.490.880/0001-70.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/req._109-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/req._109-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA CÓPIA DAS ATAS NÚMEROS 795, 796 E 797 DE REUNIÕES DO ANO DE 2014.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/req._110-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/req._110-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO O TOTAL DE TODOS OS GASTOS ATÉ O MOMENTO COM O PROGRAMA "ASFALTA VRB", QUAL O MATERIAL ESTA SENDO UTILIZADO, ALÉM DE TODAS AS NOTAS FISCAIS REFERENTES A ESSES GASTOS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/req._111-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/req._111-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER RELATÓRIO COMPLETO DE REPASSE DA EMPRESA ENERGISA AO MUNICÍPIO DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/req._112-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/req._112-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES ACERCA DO VALOR GASTO NA OBRA DA AVENIDA DR. LELÉ, BEM COMO QUAL FOI A EMPRESA LICITADA QUE EXECUTOU A OBRA E TODAS AS NOTAS FISCAIS, EMPENHOS, DOCUMENTOS DA LICITAÇÃO, REFERENTE A EXECUÇÃO DESTE TRABALHO.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/req._113-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/req._113-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE SAÚDE E DA EMPRESA PAX RIO BRANCO INFORMAÇÕES:</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/req._114-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/req._114-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO LISTA DE SERVIDORES PÚBLICOS QUE FORAM EFETIVADOS PELO CONCURSO REALIZADO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/req._115-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/req._115-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A MUNICIPALIZAÇÃO DAS ESCOLAS, UMA VEZ QUE ALGUNS PAIS ESTÃO RECLAMANDO QUE NÃO ESTÃO CONSEGUINDO FAZER A MATRÍCULA DE SEUS FILHOS PARA O ANO QUE VEM.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/req._116-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/req._116-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DA LOJA RMS MATERIAIS DE CONSTRUÇÃO TODAS AS NOTAS FISCAIS, EMPENHOS, ETC. ESTES REFERENTES A SERVIÇOS PRESTADOS PARA PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/req._117-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/req._117-2019-hugo.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL TODAS AS NOTAS FISCAIS, EMPENHOS, ETC, DA LOJA RMS MATERIAIS DE CONSTRUÇÃO. ESTES REFERENTES A SERVIÇOS PRESTADOS PARA PREFEITURA MUNICIPAL DE VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/req._118-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/req._118-2019-gerson.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/req._119-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/req._119-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE SAÚDE;</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/req._120-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/req._120-2019-marinho.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE OBRAS;</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/ind._01-2019-marinho_UU7Zm7F.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/ind._01-2019-marinho_UU7Zm7F.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CAPINA DOS MATOS EM TODA A EXTENSÃO DO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/ind._02-2019-marinho_uNeAVfo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/ind._02-2019-marinho_uNeAVfo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA OS SEGUINTES SERVIÇOS NA RUA FREI ZACARIAS, BAIRRO DE LOURDES:_x000D_
 * TAPAR O BURACO E RECOLOCAR OS BLOQUETES._x000D_
 * LIMPEZA DOS MATOS EM TODA A EXTENSÃO DA RUA.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/ind._03-2019-marinho_x2yAJHF.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/ind._03-2019-marinho_x2yAJHF.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAMPE OS BURACOS EM TODA A EXTENSÃO DA RUA AVELINO CARDOSO, BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/ind._04-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/ind._04-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA GERAL DA VIA NA BEIRA LINHA DO BAIRRO COLÔNIA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/ind._05-2018-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/ind._05-2018-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A EMPRESA COLETIVO RIO BRANCO PARA QUE ESTA POSSA ESTAR FAZENDO A LINHA ATÉ O RANCHO VERDE II.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/ind._06-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/ind._06-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA REPAROS NO ASFALTAMENTO DA RUA JOÃO VIEIRA, BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/ind._07-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/ind._07-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA NOVA PONTE DE CONCRETO ARMADO DE GALERIA NA ESTRADA JOSÉ SILVIO CARDOSO, NO CÓRREGO DOS CARDOSOS, EM SANTA MARIA.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/ind._08-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/ind._08-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÁGUA PLUVIAL E BUEIROS NA RUA JOÃO VERÍSSIMO DE CARVALHO, NO BAIRRO SANTO CRISTO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO DO TREVO DO FILIPINHO, QUE FAZ A SAÍDA PARA GUIRICEMA, SÃO GERALDO, UBÁ E VÁRIAS ZONAS RURAIS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/ind._10-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/ind._10-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A INSTALAÇÃO DO SISTEMA OLHO VIVO NO TREVO DO FILIPINHO, QUE FAZ A SAÍDA PARA GUIRICEMA, SÃO GERALDO, UBÁ E VÁRIAS ZONAS RURAIS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/ind._11-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/ind._11-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA PEQUENA RETIRADA DAS EXTREMIDADES NO (COMPRIMENTO) DOS QUEBRA MOLAS DA PRAÇA JORGE CARONE FILHO NA ALTURA DO Nº 343 NAS DUAS VIAS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/ind._12-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/ind._12-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE COLOQUE UMA EXTENSÃO DA LINHA DE ÔNIBUS CIRCULAR ATÉ A RUA GERALDO AZEVEDO Nº 55, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/ind._13-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/ind._13-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DE TODAS AS RUAS DO BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/ind._14-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/ind._14-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DA PRAÇA E TODAS AS RUAS DA COMUNIDADE DE SANTA MARIA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/ind._15-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/ind._15-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO DA RUA OLAVO BILAC, BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/ind._16-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/ind._16-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO ABERTO NA RUA DIDICO BICALHO, ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A INSTALAÇÃO DE TRÊS BICICLETÁRIOS : PRAÇA 28 DE SETEMBRO, PRAÇA SANTO ANTONIO E PRAÇA SÃO SEBASTIÃO (BARREIRO)</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/ind._18-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/ind._18-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A PAVIMENTAÇÃO DA RUA DAS FLORES, NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/ind._19-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/ind._19-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A CONSTRUÇÃO DE GALERIA DE CONCRETO ARMADO NO CÓRREGO DA CHÁCARA.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/ind._20-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/ind._20-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA COM A OPERAÇÃO TAPA-BURACOS DA ESTRADA LUIZ CUSTODIO DIAS NO CLEMENTE DO MEIO.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/ind._21-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/ind._21-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE SEJA FEITA A REFORMA E MELHORIAS NO CENTRO COMUNITÁRIO DA PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/ind._22-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/ind._22-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO,  A AQUISIÇÃO DE UM TERRENO NO BAIRRO NOVO HORIZONTE PARA A CONSTRUÇÃO DE UM PSF.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/ind._23-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/ind._23-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A AQUISIÇÃO DE UM TERRENO NO BAIRRO COLONIA PARA A CONSTRUÇÃO DE UM PSF.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/ind._24-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/ind._24-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE RECOLOQUE UMA PLACA DE TRANSITO R-6B EM FRENTE A FARMÁCIA DROGAMAR, NA PRAÇA 28 DE SETEMBRO. A PLACA DEVERÁ CONTER OS SEGUINTES DIZERES:_x000D_
 TEMPO MAXIMO 15 MINUTOS_x000D_
 OBRIGATÓRIO PISCA ALERTA ATIVADO</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, JUNTO A SECRETÁRIA DE EDUCAÇÃO QUE POSSA DISPOR DE MAIS UM PROFESSOR PARA COMPOR O QUADRO DE PROFESSORES, POIS UMA PROFESSORA SE ENCONTRA AFASTADA POR MOTIVO DE SAÚDE NA ESCOLA MUNICIPAL FRANCISCA CAROLINA DA SILVA, PIEDADE DE CIMA, ZONA RURAL.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/ind._26-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/ind._26-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, JUNTO AO SETOR COMPETENTE QUE FAÇA UM "ESCADÃO" LIGANDO A ESCOLA MUNICIPAL PORFÍRIO SARAIVA ATE A RUA JOSE SARAIVA, NO BAIRRO COLONIA.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/ind._27-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/ind._27-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA A ILUMINAÇÃO PÚBLICA DA RUA JOSE BELMIRO (ANTIGA RUA DO CAMPO) BAIRRO COLONIA.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/ind._28-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/ind._28-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA UMA LIMPEZA NA PARTE CANALIZADA DO CÓRREGO QUE FICA DEBAIXO DA CASA SITUADA NA AVENIDA DR. CARLOS SOARES (EM FRENTE A DROGARIA SANTA CLARA)</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O CAPITÃO MACHADO ATÉ A ANTIGA ESCOLA DO SAPATEIRO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/ind._30-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/ind._30-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A REFORMA DA PONTE LOCALIZADA NA RUA SÃO JOSE, BAIRRO PITO ACESO</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>SOLICITA O EXECUTIVO, O CASCALHAMENTO DO POVOADO DO PINHEIRO E QUE TERMINE O ASFALTAMENTO DA PIEDADE DE CIMA ATÉ FINAL DO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/ind._32-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/ind._32-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA A INSTALAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRE EM FRENTE A ESCOLA ESTADUAL DOUTOR JOÃO BATISTA DE ALMEIDA LOCALIZADA NA RUA AVELINO CARDOSO,1014, BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/ind._33-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/ind._33-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO, FAÇA PAVIMENTAÇÃO ASFÁLTICA NA RUA CONSELHEIRO SANTANA QUE LIGA BAIRRO CORONEL JOAQUIM LOPES À RUA SANTO ANTONIO, DO Nº 600 ATÉ A CHEGADA DA RUA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/ind._34-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/ind._34-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DE PARTE DA RUA AVELINO CARDOSO (EM FRENTE A CASA DO LUIZÁRIO ATÉ A MADEIREIRA PICA-PAU).</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/ind._35-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/ind._35-2019-gerson.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CICLOVIA BIDIRECIONAL, COM 2,50M DE LARGURA._x000D_
 *TRECHO:_x000D_
 INÍCIO NO BAIRRO GILENO SIQUEIRA(FUNDOS DA FÁBRICA DE RAÇÃO DA PIF-PAF), PASSANDO PELO PORTÃO PRINCIPAL DA COOPERTRAL, SEGUINDO PELA LINHA FÉRREA ATÉ A SECRETARIA MUNICIPAL DE SAÚDE (ESTAÇÃO)_x000D_
 _x000D_
 DEPOIS:_x000D_
 À DIREITA NA RUA MAJOR FELICÍSSIMO, PASSANDO PELO PONTILHÃO, RUA EUGÊNIO DE MELO BARRETO, ATÉ A BARRA DOS COUTOS NO VIADUTO EM FRENTE À POUSADA DO YPÊ.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE E SINALIZAÇÃO DE TRANSITO NA RUA AVELINO CARDOSO. TRECHO: SAÍDA DO BAIRRO PIEDADE ATÉ A CAPELA DO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/ind._37-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/ind._37-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA A ILUMINAÇÃO E PAVIMENTAÇÃO ASFÁLTICA DA RUA FIORILO ROCHA , PRÓXIMO AO NUMERO 50 BAIRRO NOVA CIDADE.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE TAPE OS BURACOS E FAÇA O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA ISAC DE SOUZA MONTEIRO, BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/ind._39-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/ind._39-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA O REPARO NA ILUMINAÇÃO DA QUADRA DE ESPORTES DO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/ind._40-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/ind._40-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA O REPARO EM TODO ASFALTO DA CIDADE, MAIS PRECISAMENTE NAS AVENIDAS DOS BAIRROS: BARREIRO, SANTO ANTONIO, E AVENIDA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/ind._41-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/ind._41-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE BATA UM PISO (CONCRETO)ANTES DA CHEGADA DA ESCOLA DO GORDURA OU ESTENDA A RAMPA ATE A ENTRADA DA MESMA.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/ind._42-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/ind._42-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA OS SEGUINTES SERVIÇOS:_x000D_
 *REINSTALAR O SEMÁFORO NO CRUZAMENTO DA AV. DR. CARLOS SOARES COM A RUA MOREIRA CÉSAR (PERTO DO POSTO LÍDER)_x000D_
 *CONSERTAR O SEMÁFORO QUE FICA NO CRUZAMENTO DA RUA PRES. ANTONIO CARLOS COM A RUA MAJOR FELICÍSSIMO PERTO DA PADARIA DO ALEMÃO (ANTIGA PADARIA PRIMAVERA) _x000D_
 *CONSERTAR O SEMÁFORO QUE FICA NO CRUZAMENTO DA AV. SÃO JOÃO BATISTA COM A AVENIDA DR. CELSO MACHADO (PERTO DO RESTAURANTE SABOR ORIGINAL)</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A INSTALAÇÃO DE NOVOS POSTES DE ILUMINAÇÃO PÚBLICA NA ESTRADA JOSÉ SILVIO CARDOSO NO CÓRREGO DOS CARDOSO EM SANTA MARIA, PRÓXIMO AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/ind._44-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/ind._44-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A PAVIMENTAÇÃO ASFÁLTICA DO RUADO DAS PEDRAS ATÉ A COMUNIDADE DA FAZENDINHA SEGUINDO ATÉ A RODOVIA MG-447.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A AMPLIAÇÃO (ALARGAMENTO) DA RUA CORONEL JOSÉ MESQUITA, BAIRRO SANTO ANTÔNIO, INICIANDO PRÓXIMO A ENTRADA DA ESCOLA "PERTINHO DA NATUREZA", E SEGUINDO ATÉ O INÍCIO DA RUA SÃO JOSÉ, BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE PROVIDENCIE A TROCA DO BUEIRO, NA RUA DR. LINCH, Nº19, CENTRO.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/ind._47-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/ind._47-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA E CAPINA DO MATO EM TORNO DA ESCOLA MUNICIPAL FRANCISCA CAROLINA DA SILVA EM PIEDADE DE CIMA, ZONA RURAL.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/ind._48-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/ind._48-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROVIDENCIE UM SISTEMA ADEQUADO QUE COMPORTE A DEMANDA DE LIXO DA RUA CARLOS SOARES DA ROCHA, ESQUINA COM A RUA FREI ZACARIAS NO BAIRRO DE LOURDES.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/ind._49-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/ind._49-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CAPINA E LIMPEZA DA ÁREA DO PARQUINHO NO RANCHO VERDE.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/ind._50-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/ind._50-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO À EMPRESA COLETIVOS RIO BRANCO PARA ESTENDER A LINHA DE ÔNIBUS ATÉ O BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/ind._51-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/ind._51-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO DA ESTRADA DO TRAJETO DA ENTRADA DOS ALBANOS ATÉ A CASA DO SR. RENÊ NO FEITICEIRO, ZONA RURAL.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/ind._52-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/ind._52-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A OPERAÇÃO TAPA-BURACO AO LONGO DA RUA SANTO ANTONIO</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/ind._53-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/ind._53-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA AGENOR GONÇALVES, BAIRRO SÃO SEBASTIÃO (ATRÁS DO POSTO SAÚDE DA BEIRA-RIO)</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/ind._54-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/ind._54-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PODA DAS ÁRVORES, LIMPEZA E PATROLAMENTO DA ESTRADA QUE LIGA O POVOADO DO CÓRREGO DOS ELIAS ATÉ O LOTEAMENTO GRANVILLE EM SANTA MARIA</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/ind._55-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/ind._55-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE 45 METROS DE REDE ELÉTRICA, BRAÇO E LAMPADA PARA O POSTE JÁ EXISTENTE NA RUA MESSIAS BRAZ, AO LADO DA CRECHE ZICA CESÁRIO NA AGROVILA EM SANTA MARIA</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/ind._56-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/ind._56-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE FAIXA ELEVADA NA RUA RUA SANTO ANTONIO, EM FRENTE AOS NÚMEROS 731 E 726-A, PRÓXIMO A ENTRADA DA CRECHE SÃO FRANCISCO E ENTRADA DO PITO ACESO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/ind._57-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/ind._57-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A AMPLIAÇÃO(ALARGAMENTO) DA RUA SÃO JOSÉ, PITO ACESO. TRECHO DE INÍCIO: DO Nº 05 ATÉ O N] 46 OU NA ENTRADA DO RESERVATÓRIO PRINCIPAL DA COPASA</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/ind._58-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/ind._58-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE FAÇA A REVITALIZAÇÃO DO ASFALTO DAS SEGUINTES RUAS NO BARREIRO:_x000D_
 RUA SÃO SEBASTIÃO;_x000D_
 RUA DR. ULISSES FERREIRA</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/ind._59-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/ind._59-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DO CAMPO PERTO DA ESCOLA TIA NANÁ NA COHAB 1, LIMPAR EM VOLTAR, ACERTAR O TERRENO E RETIRAR A TERRA QUE CAIU ATRÁS DO CAMPO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/ind._60-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/ind._60-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CAPINA DO MATO NA TRAVESSA JOANICO CADEDO NO BARREIRO E TAMBÉM A PODA DAS ÁRVORES NA PRACINHA DO ANTIGO MATADOURO, RUA JOSÉ ONÉLIO DE LIMA, BARREIRO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/ind._61-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/ind._61-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA LIMPEZA GERAL DA RUA CONSELHEIRO SANTANA, QUE LIGA RUA SANTO ANTONIO AO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/ind._62-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/ind._62-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA AQUISIÇÃO DE UM TERRENO NO BAIRRO PIEDADE PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/ind._63-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/ind._63-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA CLEMENTE DO MEIO, MEMÓRIA E CAMELINHA.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/ind._64-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/ind._64-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A INSTALAÇÃO DE REDUTORES DE VELOCIDADES NA RUA SR. DRUMMOND, BAIRRO DÚCILIA CARONE, (PRÓXIMO AO MURILINHO MATERIAIS DE CONSTRUÇÃO., BEIRA-RIO)</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO DE CAPTAÇÃO DE ÁGUA PLURAL NA ESTRADA PRINCIPAL, SAINDO DA RIO-BAHIA ATÉ O CENTRO DA COMUNIDADE DA MÉMORIA. TRECHO: 50 METROS ANTES DA RESIDENCIA DO SR. LUIZ DANAVALE</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/ind._66-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/ind._66-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO DE CAPTAÇÃO DE ÁGUA PLUVIAL NA ESTRADA QUE FAZ IMPORTANTE LIGAÇÃO DO POVOADO DA MEMÓRIA ATÉ O POVOADO DA ALDEIA. TRECHO: DO LADO DE CIMA DO ENGENHO DE CANA-DE-AÇUCAR DO SR. ARI FERRAZ.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/ind._67-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/ind._67-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE CANCELE A COBRANÇA DA TAXA DE ESGOTO E QUE QUEBRE O CONTRATO IMEDIATAMENTE COM A PRESTADORA DE SERVIÇO COPASA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/ind._68-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/ind._68-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE ATRAVÉS DO SETOR DE EDEMIAS E ZOONOSES QUE FAÇA A DEDETIZAÇÃO DO BARRANCO E DA RUA HEITOR VILAS LOBOS, MORRO DO ZÉ BONÉ.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1705/ind._69-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1705/ind._69-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, JUNTO A DIRETORIA DE TRANSITO QUE INTERCEDA AO COLETIVO RIO BRANCO A FIM DE QUE POSSA ESTAR FAZENDO A EXTENSÃO DA LINHA NOS BAIRROS PLANALTOS PARA MELHOR MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1706/ind._70-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1706/ind._70-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, JUNTO AO SETOR COMPETENTE QUE FAÇA UMA LIMPEZA E CAPINA EM TODA A EXTENSÃO DO BAIRRO NOVO PLANALTO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/ind._71-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/ind._71-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, JUNTO A DIRETORIA DE TRÂNSITO QUE INTERCEDA AO COLETIVO RIO BRANCO A FIM DE QUE POSSA ESTAR FAZENDO A EXTENSÃO DA LINHA NO BAIRRO COLÔNIA PARA MELHOR MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/ind._72-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/ind._72-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DO RIO XOPOTÓ</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/ind._73-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/ind._73-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CAPINA E LIMPEZA DA RUA OSCAR SALERMO, PRÓXIMO À PONTE BRANCA E DA ESCOLA DE ENSINO ESPECIAL ANTONIO GOUVEIA LIMA (EMENDATIVA)</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UMA FAIXA ELEVADA NA RUA LAEMANT DRUMMOND, BAIRRO DE LOURDES, EM FRENTE À ESCOLA LAUDELINA BARANDIER ESMERALDO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/ind._75-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/ind._75-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA GERAL DA PRAÇA SITUADA NO BAIRRO CAIÇARAS</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/ind._76-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/ind._76-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A OPERADORA VIVO, A FIM DE QUE SE FAÇA A INSTALAÇÃO DE UMA ANTENA NO CAPITÃO MACHADO, ZONA RUAL.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/ind._77-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/ind._77-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A OPERADORA VIVO, A FIM DE QUE SE FAÇA A INSTALAÇÃO DE UMA ANTENA NO BAIRRO NOVA REPÚBLICA II.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/ind._78-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/ind._78-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO PÚBLICA, COMEÇANDO PELO COGNOMINADO POVOADO BOA VISTA, INDO ATÉ O GORDURA E CAPITÃO MACHADO AMBOS NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/ind._79-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/ind._79-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS DA ESTRADA DA COMUNIDADE MEMÓRIA, REALIZANDO O CASCALHAMENTO E TAMBÉM A PODA DAS ÁRVORES.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/ind._80-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/ind._80-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA LIMPEZA GERAL DAS RUAS DOS BAIRROS: PIEDADE, NOVA PIEDADE, SANTA CLARA, SANTO CRISTO.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/ind._81-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/ind._81-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A IMPLEMENTAÇÃO DO "OLHO VIVO" DO TREVO GUIDO MARLIÈRE, PRÓXIMO AO CONDOMÍNIO LAGON VILLE</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/ind._82-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/ind._82-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO E IMPLEMENTAÇÃO DO "OLHO VIVO" DO TREVO  DA BARRA DOS COUTOS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/ind._83-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/ind._83-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A LIMPEZA DE TODAS AS RUAS DO BAIRRO ESPORTIVO.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/ind._84-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/ind._84-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE ABRIGOS COBERTOS NO PONTO DE ÔNIBUS DA PIEDADE DE CIMA SENTIDO AO LAMBÚ, E NO PONTO DE  ÔNIBUS NA ENCRUZILHADA DA ÁGUA FRIA, LOCALIZADA NA FLORESTA.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/ind._85-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/ind._85-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, EXTENSÃO DE 350 METROS DE REDE DE ESGOTO NA RUA JOÃO CORREA LINO, NO BAIRRO RANCHO VERDE. TRECHO: VENDA DO GORAZIL ATÉ A ENTRADA CLUBE DO ZÉ CRUZ.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/ind._86-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/ind._86-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, DISPONIBILIDADE DE MAIS UM PROFESSOR DE PORTUGUÊS E OUTRO DE MATEMÁTICA PARA O CAEF( CENTRO DE APOIO AO ENSINO FUNDAMENTAL)</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/ind._87-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/ind._87-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A MUNICIPALIZAÇÃO DO TRANSITO NA CIDADE.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/ind._88-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/ind._88-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE COLOQUE AS LUMINÁRIAS NOS POSTES INSTALADOS PRÓXIMO A RUA QUE LIGA AO CAMPO DO RENOVAÇÃO, NO CLEMENTE DO MEIO (ZONA RURAL)</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/ind._89-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/ind._89-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A EXTENSÃO DA ILUMINAÇÃO PÚBLICA, COMEÇANDO PELO TREVO DO NOVO HORIZONTE, PASSANDO PELO COGNOMINADO 'MORRO DO ANGICO', ATÉ NO CLEMENTE DE BAIXO (ZONA RURAL).</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/ind._90-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/ind._90-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FECHE O CAMPO DO BAIRRO SOLAR I.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/ind._91-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/ind._91-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA REPAROS NA ILUMINAÇÃO DA QUADRA DO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/ind._92-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/ind._92-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE ENVIE A ESTA CASA LEGISLATIVA UM PROJETO DE LEI PARA O REAJUSTE DOS SALÁRIOS DE TODOS OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO E FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/ind._93-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/ind._93-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE REVEJA A QUESTÃO DOS AUXÍLIOS, AOS ESTUDANTES QUE ESTÃO CURSANDO O ENSINO SUPERIOR EM UNIVERSIDADES FEDERAIS.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/ind._94-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/ind._94-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A LIMPEZA E CAPINA DA RUA CONSELHEIRO SANTANA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/ind._95-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/ind._95-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A INSTALAÇÃO DE PLACAS DE DENOMINAÇÃO DE RUA E LIMPEZA DAS SEGUINTES: RUA MATILDE CAMPOS E RUA FREI CONRADO, AMBAS NO BAIRRO FRANCISCANO.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1750/ind._96-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1750/ind._96-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A LIMPEZA EM FRENTE AO NÚMERO 373, RUA MOREIRA CÉSAR, NO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1751/ind._97-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1751/ind._97-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A MANUTENÇÃO E CASCALHAMENTO DA ESTRADA DO PIEDADE, PIEDADE DE CIMA SENTIDO INHAMBU E PINHEIRO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1752/ind._98-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1752/ind._98-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE FAÇA A LIMPEZA DE TODAS AS RUAS DO BAIRRO SERRA VERDE.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1753/ind._99-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1753/ind._99-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, QUE INSTALE UMA FAIXA ELEVADA DE PEDESTRE NA RUA MAJOR FELICÍSSIMO, CENTRO, EM FRENTE AO NÚMERO 359.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1756/ind._100-2019-vrs_alex_e_j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1756/ind._100-2019-vrs_alex_e_j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A TROCA DA ILUMINAÇÃO PÚBLICA DA AVENIDA SÃO JOÃO BATISTA, PASSANDO PELA PRAÇA JORGE CARONE FILHO ATÉ O FINAL DA AVENIDA THEOPHILLE DUBRIEL.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1757/ind._101-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1757/ind._101-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXECUTIVO, A LIMPEZA E PODA DAS ÁRVORES DAS ESTRADAS DE PIEDADE DE CIMA E SANTA MARIA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE COLOQUE O PORTÃO NA ESCOLA MUNICIPAL CAPITÃO MACHADO, LOCALIZADA NO CAPITÃO MACHADO ZONA RURAL</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1767/ind._103-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1767/ind._103-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA EXTENSÃO DA REDE ELÉTRICA PARA RUA JOSÉ MESQUITA NOS FUNDOS DA FÁBRICA DA RAÇÃO NA BEIRA LINHA DO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1768/ind._104-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1768/ind._104-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DE LIXOS E ENTULHOS NA RUA RAUL DE MOURA, BAIRRO BARROCA PRÓXIMO AO Nº249 E FUNDOS DO CAMPO BOUCHARDET.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1769/ind._105-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1769/ind._105-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO DA ANTIGA RUA DA MANGUEIRA DO BAIRRO COLÔNIA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1770/ind._106-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1770/ind._106-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O NIVELAMENTO DO ASFALTO E O DESENTUPIMENTO DO BUEIRO, EM FRENTE À CRECHE DO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1771/ind._107-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1771/ind._107-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CAPINA E A LIMPEZA DO LIXO NAS SEGUINTES RUAS:_x000D_
 *MARCIR DE ABREU FREITAS DRUMMOND_x000D_
 *MORRO DO ZÉ BONÉ, ALTO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1773/ind._108-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1773/ind._108-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ATRAVÉS DO SETOR DE FISCALIZAÇÃO QUE NOTIFIQUE E MULTE OS PROPRIETÁRIOS DE LOTES SUJOS DE ACORDO COM A LEI Nº1417/2018.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1774/ind._109-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1774/ind._109-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE FAÇA LIMPEZA EM TODA A EXTENSÃO DA RUA CONSELHEIRO SANTANA.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1775/ind._110-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1775/ind._110-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE ARRUME OU TOME PROVIDÊNCIA JUNTO A EMPRESA COPASA PARA ARRUMAR UM BURACO NA RUA WADI AAD EM FRENTE A SUBESTAÇÃO DA ENERGISA.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1776/ind._111-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1776/ind._111-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE TODAS AS RUAS DOS BAIRROS SANTO CRISTO, SANTA CLARA E NOVA PIEDADE.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1777/ind._112-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1777/ind._112-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE ABRIGO COBERTO NO PONTO DE ÔNIBUS DO CÓRREGO DOS ELIAS EM SANTA MARIA.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1784/ind._113-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1784/ind._113-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA NA BARRA DOS COUTOS, PEGANDO DESDE OS FUNDOS DA EMPRESA PIF PAF ATÉ O RIO XOPOTÓ.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1785/ind._114-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1785/ind._114-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROVIDENCIE UM MÉDICO PARA ATENDIMENTO NA UBS- UNIDADE BÁSICA DE SAÚDE DO BAIRRO PIEDADE.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1786/ind._115-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1786/ind._115-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA DOS SEGUINTES BAIRROS, GILENO SIQUEIRA, COLONIA, PLANALTO, PITO ACESO, CONJUNTOS RESIDENCIAIS NOVA REÚBLICA (COHAB I), PREFEITO VIÇOSO CAMACHO LACERDA (COHAB II) E MARIO BOUCHARDET (COHAB III)</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1787/ind._116-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1787/ind._116-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE PLAYGROUND E ACADEMIA AO AR LIVRE NO BAIRRO  PLANALTO.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1788/ind._117-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1788/ind._117-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE OS BURACOS DA RUA AVELINO CARDOSO EM FRENTE AO RANCHO VERDE III E QUE INSTALE PELO MENOS DOIS QUEBRA-MOLAS NAS RUAS DO BAIRRO.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1789/ind._118-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1789/ind._118-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O TAPAMENTO DO BURACO ABERTO HÁ TEMPOS NA RUA SANTA EFICIÊNCIA AO LADO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1790/ind._119-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1790/ind._119-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO ALTO DA BOA VISTA NO LOCAL CONHECIDO COM PISCINA SECA.</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1791/ind._120-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1791/ind._120-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA E A REVITALIZAÇÃO DO ASFALTO NA RUA CONSELHEIRO SANTANA "FORMIGA".</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1792/ind._121-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1792/ind._121-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A COLOCAÇÃO DE UM RECIPIENTE PARA COLETAR LIXO EM FRENTE AO EDIFICIO SAID SLAIB, ONDE FUNCIONOU O INSS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1793/ind._122-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1793/ind._122-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REFORMA DA ESCOLA MUNICIPAL CEL. JOAQUIM LOPES DA COMUNIDADE DA MEMÓRIA E A CONSTRUÇÃO DE UM PARQUE DE RECREAÇÃO NA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1794/ind._123-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1794/ind._123-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO O RECAPEAMENTO ASFÁLTICO DA RUA EGIDIO ROBERTO DE ALMEIDA NO RUADO DA USINA (BARRA DOS COUTOS)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1795/ind._124-2019-serginho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1795/ind._124-2019-serginho.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1796/ind._125-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1796/ind._125-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DOS BUEIROS NAS SEGUINTES RUAS :_x000D_
 RUA ANTÔNIO PINTO DE QUEIROZ, BAIRRO BARREIRO._x000D_
 RUA DJALMA FURTADO DE CAMPOS, BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1797/ind._126-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1797/ind._126-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DE TODAS AS RUAS DO BAIRRO CASSIANO MESQUITA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1798/ind._127-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1798/ind._127-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CONSTRUÇÃO DE UM PLAYGROUND E TAMBÉM UM ACADEMIA POPULAR AO AR LIVRE NO BAIRRO GILENO SIQUEIRA (COLÔNIA).</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1799/ind._128-2019-mabinha-retirada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1799/ind._128-2019-mabinha-retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO NA NOVA QUADRA DA PRAÇA SEBASTIÃO PACHECO NO BARREIRO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1800/ind._129-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1800/ind._129-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE FAÇA UMA INFRAESTRUTURA NO BAIRRO RANCHO VERDE 03 (QUEBRA MOLAS, ÁREA DE LAZER)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1801/ind._130-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1801/ind._130-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE FAÇA A CAPINA E LIMPEZA, NA SEGUINTE RUA, TOTONIO MACHADO, BAIRRO CENTRO, PRÓXIMO AO CLUBE DOS BANCÁRIOS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1802/ind._131-2019-regis_-_retirada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1802/ind._131-2019-regis_-_retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A MANUTENÇÃO DAS LÂMPADAS DA QUADRA DE ESPORTES DO BARREIRO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1803/ind._132-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1803/ind._132-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE FAÇA O CASCALHAMENTO DA ESTRADA CÓRREGO SOSSEGO PRÓXIMO AO BARRASL'S (ESTRADA, DÁ ACESSO A SEGUNDA IGREJA DO EVANGELHO QUADRANGULAR)</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1804/ind._133-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1804/ind._133-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UM QUEBRA-MOLAS, POIS VEÍCULOS PASSAM EM ALTA VELOCIDADE COLOCANDO EM RISCO AS PESSOAS QUE TRAFEGAM NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1805/ind._134-2019-hugo_e_regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1805/ind._134-2019-hugo_e_regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE LEVANTE O NÚMERO DE LÂMPADAS QUEIMADAS EM TODAS AS QUADRAS DOS BAIRROS E QUE FAÇA A MANUTENÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1806/ind._135-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1806/ind._135-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO AO SETOR DE TRÂNSITO, A MUDANÇA DO PONTO DE ÔNIBUS LOCALIZADO NA AV. SÃO JOÃO BATISTA EM FRENTE AO ESCRITÓRIO DA COPASA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/ind._136-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/ind._136-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UMA TORRE DE SINAL PARA VIABILIZAR O ACESSO A INTERNET NA COMUNIDADE DO MEMÓRIA.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/ind._137-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/ind._137-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE CONSERTE OU PROVIDENCIE JUNTO À COPOSA-MG MEDIDAS PARA SANEAR O ESGOTO A CÉU ABERTO NA RUA AVELINO CARDOSO NO FINAL DO RANCHO VERDE.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/ind._138-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/ind._138-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO QUE SE FORMOU NA GALERIA DO EDEN CLUB, CENTRO</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/ind._139-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/ind._139-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS GERAIS E PINTURA EM TODA EXTENSÃO DA QUADRA POLIESPORTIVA DO BAIRRO COLONIA, EM FRENTE À COOPERTRAL.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/ind._140-2019-marinho-retirada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/ind._140-2019-marinho-retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A REFORMA, AMPLIAÇÃO DA PONTE, NO BAIRRO DO PITO ACESO.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/ind._141-2019-marinho-retirada.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/ind._141-2019-marinho-retirada.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A AMPLIAÇÃO ALARGAMENTO DA PONTE NA RUA DIOGO BRAGA.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/ind._142-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/ind._142-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO LOCALIZADO NO FINAL DA RUA DO ROSÁRIO E INÍCIO DA RUA CESÁRIO ALVIM.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/ind._143-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/ind._143-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO DA ESTRADA DO PÃO-DE-LO, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/ind._144-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/ind._144-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM BUEIRO EM FRENTE À IGREJA PRESBITERIANA DO BRASIL, NA AVENIDA FRANCISCO MARTIMIANO DA SILVA, Nº116 NO BARREIRO.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/ind._145-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/ind._145-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPESA, PATROLAMENTO E CASCALHAMENTO DA ESTRADA BEIRA-RIO NA CAMELINHA QUE LIGA A BARRA DE GUIRICEMA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/ind._146-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/ind._146-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PODA DAS ARVORES DOS BAIRROS RANCHO VERDE I E RANCHO VERDE II.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/ind._147-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/ind._147-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS PARA O BAIRRO SANTA CLARA:_x000D_
 CAPINA DO MATO QUE TOMA CONTA DAS RUAS E CALÇADAS;_x000D_
 TAPAMENTO DOS BURACOS QUE ESTÃO SURGINDO NAS RUAS;_x000D_
 INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DO LOCAL;_x000D_
 TROCA DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/ind._148-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/ind._148-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA EGÍDIO ROBERTO DE ALMEIDA(RUADO DA USINA)</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/ind._149-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/ind._149-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA REFORMA NA QUADRA POLIESPORTIVA DA COMUNIDADE PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/ind._150-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/ind._150-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A MANUTENÇÃO DO BEBEDOURO DA ESCOLA MUNICIPAL FRANCISCA CAROLINA DA SILVA, PIEDADE DE CIMA, ZONA RURAL.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/ind._151-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/ind._151-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, A FIXAÇÃO DE UMA PLACA DE PROIBIDO JOGAR LIXO EM FRENTE A ESCOLA MUNICIPAL PORFÍRIO SARAIVA, COLÔNIA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1870/ind._152-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1870/ind._152-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ATRAVÉS DO SETOR COMPETENTE, A INSTALAÇÃO DE UMA FAIXA DE PEDESTRE NA RUA DE CHEGADA A ESCOLA MUNICIPAL PORFÍRIO SARAIVA ATÉ A RUA JOSÉ SARAIVA, E OUTRA NO RUMO DO FUTURO ESCADÃO NA COLÔNIA.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/ind._153-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/ind._153-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRE NA AVENIDA BENEDITO VALADARES, EM FRENTE AO CEMITÉRIO SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/ind._154-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/ind._154-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O PATROLAMENTO E LIMPEZA DAS ESTRADAS DA PIEDADE DE CIMA ATÉ AS DIVISAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/ind._155-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/ind._155-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A EMPRESA TELEFÔNICA PARA MUDANÇA DE LOCAL DO TELEFONE PÚBLICO DO GORDURA PARA MAIS PERTO POSSÍVEL DA ESCOLA OU DO POSTO DE SAÚDE DA COMUNIDADE.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/ind._156-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/ind._156-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REGULARIZE A COLETA DE LIXO NA RUA CAPITÃO GERALDO WALTER CUNHA, BARREIRO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/ind._157-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/ind._157-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, PATROLAMENTO DA ESTRADA CONHECIDA COMO "GROTA DO AZEVEDO", SANTA JULIANA -ZONA RURAL.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/ind._158-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/ind._158-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ATRAVÉS DO SETOR COMPETENTE, A COLOCAÇÃO DE TAMBORES COLETORES DE LIXO  NA RUA CAPITÃO GERALDO WALTER CUNHA NA ALTURA DA SUBIDA PARA O BAIRRO BELVEDERE.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/ind._159-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/ind._159-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE O PRÉDIO DA ANTIGA ESCOLA ANTÔNIO GOUVEIA LIMA SEJA CEDIDO À ASSOCIAÇÃO COMUNITÁRIA DO MASSAMBARÁ.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/ind._160-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/ind._160-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A TROCA DA TAMPA DO BUEIRO LOCALIZADO NA RUA SANTO ANTÔNIO, PRÓXIMO AO NÚMERO 865.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/ind._161-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/ind._161-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS DO BAIRRO NOVA CIDADE.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/ind._162-2019-anisio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/ind._162-2019-anisio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A INSTALAÇÃO DE UMA CÂMARA OLHO VIVO NA RUA EM FRENTE AO ESTÁDIO DO NACIONAL NO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/ind._163-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/ind._163-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORAS E LIMPEZA NA ESCADARIA DA TRAVESSA JOSÉ INOCÊNCIO, CENTRO.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/ind._164-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/ind._164-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO DA RUA GERALDO PIRES MILAGRES QUE LIGA A RUA AVELINO CARDOSO À AVENIDA JOSÉ BARRETO MESQUITA (AV. DR. LELÉ).</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/ind._165-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/ind._165-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ESTUDAR A POSSIBILIDADE DA CONSTRUÇÃO DE UM VESTIÁRIO NO CAMPO DE FUTEBOL DO POVOADO DE SANTA MARIA.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/ind._166-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/ind._166-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A TROCA DA TAMPA DO BUEIRO DA RUA VIGÁRIO VARELLA, CENTRO, QUE FICA PRÓXIMO AO NUMERO 222.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/ind._167-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/ind._167-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A COPASA PARA QUE ESTA CONSTRUA REDE DE ESGOTO NA RUA SÃO JOSÉ, PARTE ALTA DO PITO ACESO.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/ind._168-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/ind._168-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS GERAIS NOS APARELHOS DA ACADEMIA AO AR LIVRE DO CONJUNTO RESIDENCIAL NOVA REPUBLICA, COHAB 1.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/ind._169-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/ind._169-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA DINÁ MARIA DA SILVA, BAIRRO RECANTO VERDE.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/ind._170-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/ind._170-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM PLAYGROUND E A INSTALAÇÃO DE UMA ACADEMIA AI AR LIVRE NO BAIRRO PIEDADE.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/ind._171-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/ind._171-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO BAIRRO NOVO HORIZONTE QUE AINDA ESTEJAM COM CALÇAMENTO DE PEDRA FINCADA.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/ind._172-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/ind._172-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA EUCLIDES DA CUNHA E TRAVESSAS SOLEDADE E IPIRANGA, LOCAIS PRÓXIMOS AO ANTIGO ESCADÃO DO ZÉ SALIM.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/ind._173-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/ind._173-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAÇÃO DE REDE DE ESGOTO E REDE DE ILUMINAÇÃO PÚBLICA NA RUA MARIA CYPRIANA DA SILVA NO CÓRREGO DOS ELIAS EM SANTA MARIA, ZONA RURAL.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/ind._174-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/ind._174-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A AMPLIAÇÃO DE REDE COM A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA (LAMPADA DE VAPOR DE SÓDIO) NA RUA GERALDO FRANCO, BAIRRO DE LOURDES (PARTE ALTA) EM FRENTE AS RESIDENCIAS DOS SENHORES SABINO, NILTON E LUIZINHO.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/ind._175-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/ind._175-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E SINALIZAÇÃO DE TRÂNSITO NA RUA EUGÊNIO DE MELO, 30 METROS APOS A FABRICA DA CHAYBOM, SENTIDO BARRA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/ind._176-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/ind._176-2019-marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que viabilize a aquisição de bandeiras oficiais do Município para doação às escolas, associações e principalmente para os grupos culturais e esportivos que representam Visconde do Rio Branco em eventos fora da cidade.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/ind._177-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/ind._177-2019-marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação asfáltica da rua onde será instalado o novo Distrito Industrial (antiga estrada que liga a Colônia a São Geraldo) até a Capela Velha.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/ind._178-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/ind._178-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutores de velocidade próximos ao trevo do Ruado das Pedras.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/ind._179-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/ind._179-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a revitalização da Praça Celso Machado no povoado de Santa Maria com a construção de rampas para facilitar a acessibilidade de cadeirantes.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/ind._180-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/ind._180-2019-alex.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo reajuste para os agentes de Saúde, Zoonoses e Professores, categorias regidas pelas leis federais números 13.708/2018 e 11.738/2008, respectivamente, e se possível, reajuste salariais para todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/ind._181-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/ind._181-2019-gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação da Rua Maria Cypriana da Silva no Córrego dos Elias em Santa Maria, Zona Rural.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/ind._182-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/ind._182-2019-gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de dois bueiros na Rua Avelino Cardoso, saída para o Rancho Verde (um em frente ao nº 1692 – casa do Sr. Jáder dos Santos Targino e o outro entre os nºs 1287 e 1273 – residências dos familiares do saudoso José Maurício de Souza). Também é necessária a construção de 70m de rede de captação pluvial , ligando-a na Rua Geraldo Pires Milagres que está sendo pavimentada.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/ind._183-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/ind._183-2019-gerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a fixação de placa de denominação na Rua Geraldo Pires Milagres que liga a Rua Avelino Cardoso com a Avenida Prefeito José Mesquita (Av. Dr. Lelé) – Lei nº 1.315/2017, de 14 de março de 2017 e fixe também, placa de denominação na Ponte Sebastião Ferreira Gonçalves, localizada na Rua Geraldo Pires Milagres que liga a Rua Avelino Cardoso com a Avenida Prefeito José Mesquita (Av. Dr. Lelé) – Lei nº 1.313/2017, de 07 de março de 2017.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._184-2019-j._silvio_Jp9gyen.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._184-2019-j._silvio_Jp9gyen.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de novos postes de iluminação pública na Rua Frei Conrado, Bairro Franciscano.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/ind._185-2019-mabinha_bmx8qfL.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/ind._185-2019-mabinha_bmx8qfL.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O ASFALTAMENTO DO MORRO RESIDENCIAL JARDINS, LOTEAMENTO DO SR. DU DENTISTA, PRÓXIMO A MOTO PISTA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._186-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._186-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CONSTRUÇÃO DE UMA COBERTURA, 2 BANHEIROS (FEMININO E MASCULINO) E A INSTALAÇÃO DE UM BEBEDOURO NA QUADRA POLIESPORTIVA "EDMÍLSON JOSÉ DA SILVA" NO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._187-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._187-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O RECAPEAMENTO DE TODAS AS RUAS DO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._188-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._188-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INTRODUÇÃO DE ASSISTENTE SOCIAL NO QUADRO DE PROFISSIONAIS DE EDUCAÇÃO EM CADA ESCOLA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/ind._189-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/ind._189-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA CONSTRUÍDA UMA QUADRA POLIESPORTIVA NA COMUNIDADE DO CAPITÃO MACHADO-ZONA RURAL.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/ind._190-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/ind._190-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REVITALIZAÇÃO DA PRAÇA DA COHAB 1.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._191-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._191-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAÇÃO DE NOVOS POSTES DE ILUMINAÇÃO PRÓXIMO AO CAMPO DE FUTEBOL DA COMUNIDADE DA FLORESTA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._192-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._192-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PINTURA DA FAIXA DE PEDESTRE PRÓXIMO A ROTATÓRIA LOCALIZADA NA RUA CEL. JOSÉ MESQUITA, CENTRO. (PRÓXIMO A PADARIA DO ALEMÃO)</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._193-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._193-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A COBERTURA E A ILUMINAÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO CAIÇARAS.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._194-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._194-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER COM ACADEMIA AO AR LIVRE PRÓXIMA OU NO RESIDENCIAL RANCHO VERDE III, DO PROGRAMA "MINHA CASA MINHA VIDA".</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._195-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._195-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A MANUTENÇÃO E REPARO NA BOCA DE LOBO DE ESCOAMENTO DE ÁGUA DE CHUVA, NA RUA EDMAR DA SILVA BRAGA, PRÓXIMO A MOVEIS BOM PASTOR.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._196-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._196-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REFORMA DO VESTIÁRIO DO CAMPO DE FUTEBOL DO CRUZEIRINHO DE PIEDADE DE CIMA</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/ind._197-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/ind._197-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA TEÓFILO OTONI, CENTRO</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._198-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._198-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AQUISIÇÃO DE TERRENO NO BAIRRO RANCHO VERDE I PARA CONSTRUÇÃO DE UM PSF.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/ind._199-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/ind._199-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA NO BAIRRO RANCHO VERDE III.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/ind._200-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/ind._200-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA COLOCADO UM CONTENTOR DE LIXO (CONTÊINER) NO BECO DO ZÉ PREGUIÇA NA AVENIDA DR. CARLOS SOARES, PRÓXIMO À RODOVIÁRIA, PRINCÍPIO DA RUA MOREIRA CÉSAR.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/ind._201-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/ind._201-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO COM CASCALHO NO ACOSTAMENTO, EM FRENTE AO BITELÃO, NA COMUNIDADE DO FAZENDINHA, NA CASA DA D. APARECIDA, A QUAL REQUER TAMBÉM UMA CAÇAMBA OU TAMBORES PARA COLOCAR LIXO.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/ind._202-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/ind._202-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A PINTURA DE TODOS OS QUEBRA MOLAS DA RUA SÃO JOSÉ NO BAIRRO PITO ACESO.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/ind._203-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/ind._203-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A CONSTRUÇÃO DE UM PLAYGROUND E ACADEMIA AO AR LIVRE NO BAIRRO COHAB III.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/ind._204-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/ind._204-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO NOVA CIDADE.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/ind._205-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/ind._205-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA ONÉLIO  JOSÉ DE LIMA NO BAIRRO DUCÍLIA CARONE E SEGUIR ATE A PRACINHA PRÓXIMA AO ANTIGO MATADOURO.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/ind._206-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/ind._206-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA DA ESTRADA DE SANTA MARIA PRÓXIMO À CASA DO SR. OSVALDO ELIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/ind._207-2019-mabinha_pTe1L1o.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/ind._207-2019-mabinha_pTe1L1o.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO UM REDUTOR DE VELOCIDADE PARA A AVENIDA DR. CARLOS SOARES, CENTRO, NA ALTURA DO NUMERO 1068, EM FRENTE A PREFIL MATERIAL DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1964/ind._208-2019-mabinha_U8QQgez.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1964/ind._208-2019-mabinha_U8QQgez.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE LIMPEZA E MANUTENÇÃO NA RUA VICENTE DE PAULA ISIDORO, Nº 210, BAIRRO NOBRE RESIDENCIAL CASSIANO MESQUITA.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/ind._209-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/ind._209-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DO TRECHO QUE LIGA A ESTRADA JOSÉ DE ARAÚJO DA SILVA ATÉ A CASA DO SENHOR ZEZINHO DE ARAÚJO NA PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/ind._210-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/ind._210-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A PODA DAS ARVORES NA RUA JOSÉ SILVÉRIO, BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/ind._211-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/ind._211-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O RECAPEAMENTO DA TRAVESSA BARTOLOMEU DE GUSMÃO, BAIRRO ANTÔNIO SOARES.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/ind._212-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/ind._212-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O CASCALHAMENTO DA ESTRADA RURAL DE SÃO FRANCISCO NOS SEGUINTES MORROS: DO JEOVÁ, PRÓXIMO À ESMERALDA; DA DONA ROSA; DO CURRAL DO CAMPEÃO, DO JOAQUIM INÁCIO; DO MINDUIM PARA VIRAR PARA O FERRUGEM E DO RESTAURANTE DA ROSÂNGELA EM DIREÇÃO À NILZA CESÁRIO.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1971/ind._213-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1971/ind._213-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA JUNÇÃO DOS BAIRROS NOSSA SENHORA APARECIDA E SOLAR I.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/ind._214-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/ind._214-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE RETIRE AS PEDRAS FINCADAS DA RUA GENERAL OSVALDO FURTADO DE CAMPOS, NO BAIRRO CENTENÁRIO E QUE REFAÇA O RECAPEAMENTO DA RUA.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/ind._215-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/ind._215-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA FEITO A MANUTENÇÃO NECESSÁRIA NO PARQUINHO DO BAIRRO NOSSA SENHORA APARECIDA E BAIRRO RESIDENCIAL SOLAR.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/ind._216-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/ind._216-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA CHAKIBE COURI, COM UMA PLACA DE SINALIZAÇÃO DE SENTIDO ÚNICO, COHAB I, FINAL DA AV. DR. LELÉ, PRÓXIMO Á ESCOLA TIA NANÁ.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/ind._217-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/ind._217-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A INSTALAÇÃO DE UMA FAIXA DE PEDESTRE NA RUA GOVERNADOR BENEDITO VALADARES, EM FRENTE A ESCOLA DR. CELSO MACHADO (ESCOLA NORMAL), CENTRO.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1978/ind._218-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1978/ind._218-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A REFORMA DA PONTE NA AV. FRANCISCO MARTIMIANO DA SILVA, BAIRRO DULCÍLIA CARONE.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1983/ind._219-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1983/ind._219-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A EXTENSÃO DA REDE ELÉTRICA, DA SEDE DO PONTO DO SENHO JOÃO BATISTA RIBEIRO, ATE A SEDE DA SENHORA ÂNGELA MARIA DE SOUZA RODRIGUES, NO SANTA HELENA, ZONA RURAL.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/ind._220-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/ind._220-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERFIRA JUNTO A EMPRESA COPASA E QUE FAÇA UMA EXTENSÃO DA REDE DE ESGOTO NO RANCHO VERDE, EM UM TRECHO DA RUA JOÃO CORREA LINO (DEPOIS DA MERCEARIA DO GORASIL) ATÉ A ESTRADA JOSÉ BRAZ DAMIÃO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1985/ind._221-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1985/ind._221-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A REATIVAÇÃO DO SERVIÇO DE CILADEIRA.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/ind._222-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/ind._222-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO DA TRAVESSA JOÃO CORRÊA LINO NO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/ind._223-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/ind._223-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A INSTALAÇÃO DE UMA FAIXA ELEVADA DE PEDESTRE NA AV. DIOGO BRAGA FILHO, NO BAIRRO NOVA RIO BRANCO, (PRÓXIMO A LOJA DE MATERIAIS PARA CONSTRUÇÃO SANTA CRUZ).</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/ind._224-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/ind._224-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA CARINA BEGNAME, DISTRITO INDUSTRIAL DO  BARREIRO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/ind._225-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/ind._225-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA RECAPEAMENTO DO ASFALTO NOS BAIRROS COLÔNIA, GILENO SIQUEIRA E PLANALTO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/ind._226-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/ind._226-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE VISCONDE DO RIO BRANCO ATRAVÉS DE UM PROJETO DE LEI COMPLEMENTAR ENVIADO À CÂMARA.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/ind._227-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/ind._227-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RECAPEAMENTO DA AVENIDA ZUMBI DOS PALMARES.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/ind._228-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/ind._228-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UM POÇO ARTESIANO E A REDE DE INSTALAÇÃO DE ÀGUA NA COMUNIDADE DO GORDURA.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/ind._229-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/ind._229-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DA REDE DE CAPTAÇÃO DE ESGOTO NA RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/ind._230-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/ind._230-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REDUTOR DE VELOCIDADE NA RUA EUGÊNIO DE MELO NA ALTURA DO PILATES DA CAROL TARTAGLIA.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/ind._231-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/ind._231-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA EXTENSÃO DE ILUMINAÇÃO PÚBLICA NOS FUNDOS DA FÁBRICA DE RAÇÃO NO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/ind._232-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/ind._232-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA DA RUA BEIRA LINHA E EXTENSÃO DE ILUMINAÇÃO PÚBLICA DO SANTO ANTÔNIO PASSANDO PELA COLÔNIA ATÉ AO BAIRRO GILENO SIQUEIRA.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/ind._233-2019-marinho_kOLjTJf.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/ind._233-2019-marinho_kOLjTJf.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA REAJUSTE DO AUXÍLIO ALIMENTAÇÃO DOS FUNCIONÁRIO DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/ind._234-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/ind._234-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UMA RETIFICAÇÃO NA REDE DE ESGOTO DA COMUNIDADE DO GORDURA NAS PROXIMIDADES DA CASA DO MARQUINHO E GESUS.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/ind._235-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/ind._235-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A TROCA DA TAMPA DO BUEIRO NA RUA CARTEIRO TUIM, PRÓXIMO A CASA DE Nº 119, BAIRRO COHAB I.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/ind._236-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/ind._236-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ARRUME O BURACO DA RUA DORALIZZA GOMES DE MONTEIRO, PRÓXIMO AO CAMPO DO CRUZEIRO DO BARREIRO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/ind._237-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/ind._237-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INDIQUE UMA PESSOA PARA SERVIÇO DE VARRIÇÃO, QUE SEJA FEITO SERVIÇO DE CAPINA E QUE PODE UMA ARVORE QUE ESTA CRESCENDO JUNTO AO POSTE NA RUA VALDEMIRO DE SOUZA NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2013/ind._238-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2013/ind._238-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE TODAS AS RUAS DO BAIRRO JARDIM DA BARRA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/ind._239-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/ind._239-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O PATROLAMENTO E CASCALHAMENTO DE 2KM DA ESTRADA DO POVOADO DE SANTA ROSA, ZONA RURAL. TRECHO: INICIANDO À DIREITA NA ESTRADA ASFALTADA QUE VAI PARA A PIEDADE DE CIMA, PASSANDO PELAS PROPRIEDADES DOS SENHORES HERMES MULLER E JOÃO BRAZ, ATÉ CHEGAR NA PASSAGEM DA PONTE DE MANILHAS NO RIO PIEDADE. DAÍ SOBE ATÉ A RESIDÊNCIA DO SR. JOÃO BATISTA SANTOS (JOÃO NICANOR).</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2024/ind._240-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2024/ind._240-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO NA RUA PAULINA TAVARES - BAIRRO DUCILIA CARONE.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/ind._241-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/ind._241-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INSTALE UM CORRIMÃO NA ESCADA LOCALIZADA NA TRAVESSA MARIA JORGE.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/ind._242-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/ind._242-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UM REDUTOR DE VELOCIDADE EM FRENTE A ESCOLA MUNICIPAL DR. CARLOS SOARES, NA PRAÇA 28 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/ind._243-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/ind._243-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA REFORMA DA QUADRA NA ESCOLA MUNICIPAL ALBERTINA LIMA DA COSTA DUARTE (ESCOLINHA TIA NANÁ), NO BAIRRO COHAB 1.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/ind._244-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/ind._244-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE CONSTRUA UMA FAIXA ELEVADA DE PEDESTRE NA AV. SÃO JOÃO BATISTA, ESQUINA COM A RUA DR. CELSO MACHADO (RUA DA FEIRA).</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/ind._245-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/ind._245-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A SINALIZAÇÃO COM PLACAS LUMINOSAS NAS DUAS PONTES EXISTENTES NA ESTRADA LUIZ CUSTÓDIO DIAS, QUE LIGA A BR 120 ATÉ A RIO BAHIA NO CLEMENTE DO MEIO.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/ind._246-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/ind._246-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA COHAB II.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/ind._247-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/ind._247-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE NOTIFIQUE O PROPRIETÁRIO DO LOTE QUE FAZ DIVISA COM A CASA Nº 6, NA RUA JOSÉ PASSOS, DE ACORDO COM A LEI Nº 1.417/2018.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/ind._248-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/ind._248-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O RECAPEAMENTO ASFÁLTICO NA RUA SEBASTIÃO FAUSTINO SANTANA, BAIRRO DE LOURDES.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/ind._249-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/ind._249-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE LIBERE A UTILIZAÇÃO DA QUADRA DO PARQUE DE EXPOSIÇÕES PARA OS MORADORES DA BARRA DOS COUTOS E BAIRROS VIZINHOS.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/ind._250-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/ind._250-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REFORME O CALÇADÃO DA BARRA DOS COUTOS.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/ind._251-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/ind._251-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO ALEXANDRE FERRAZ (FELIPINHO).</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/ind._252-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/ind._252-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO NA RUA LEOPOLDO ANTONUCCI, SANTA CRUZ.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/ind._253-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/ind._253-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA O RECAPEAMENTO DO ASFALTO DA RUA TRAVESSA FRANCISCO MIGUEL, CENTRO.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/ind._254-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/ind._254-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO PÚBLICA DO TRECHO ENTRE O BAIRRO NOVA CHÁCARA ATÉ O RUADO DAS PEDRAS.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/ind._255-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/ind._255-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A ILUMINAÇÃO PÚBLICA ENTRE O TREVO DA COMUNIDADE DA SEMENTEIRA ATÉ A ESCOLA DA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/ind._256-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/ind._256-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DISPONIBILIZE UM VIGIA PARA A CRECHE JOSÉ FELIX, DO BAIRRO BARREIRO.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/ind._257-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/ind._257-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM NOVO PSF DA CHÁCARA.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/ind._258-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/ind._258-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA JOÃO CORRÊA LINO (PRÓXIMO AO CAMPO DE FUTEBOL), NO BAIRRO RANCHO VERDE.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/ind._259-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/ind._259-2019-regis.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO A COLOCAÇÃO DE UMA LOMBADA NO BAIRRO CORONEL JOAQUIM LOPES.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/ind._260-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/ind._260-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CAPINA NOS BAIRROS COLÔNIA, GILENO SIQUEIRA E PLANALTO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/ind._261-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/ind._261-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE O ASFALTAMENTO DO BECO DO ESCADÃO, NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/ind._262-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/ind._262-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA COLOCADO TAMPA EM BOCA DE LOBO NA RUA JOSIAS MARTINS NOGUEIRA, BAIRRO NOVO PLANALTO.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/ind._263-2019-alex.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/ind._263-2019-alex.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA UM POÇO ARTESIANO NO RUADO DAS PEDRAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._264-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._264-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE LIMPEZA NA RUA VICENTE DE PAULA ISIDORO, Nº 210 E, BAIRRO NOBRE RESIDENCIAL CASSIANO MESQUITA.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._265-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._265-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE O RECAPEAMENTO ASFÁLTICO NA TRAVESSA FRANCISCO MIGUEL, Nº 155, CENTRO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/ind._266-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/ind._266-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REFORMA DA ESCOLA MUNICIPAL DEPUTADO LUIZ SOARES DA ROCHA, LOCALIZADA NO BAIRRO FORMIGA.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/ind._267-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/ind._267-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O BURACO NA RUA ALAÍDE MARQUES, ATRÁS DA ESCOLA, NO BAIRRO COLÔNIA.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/ind._268-2019-xereba.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/ind._268-2019-xereba.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DE UM BUEIRO NA RUA JAIME SILVA, EM FRENTE AO NUMERO 265, NO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/ind._269-2019-j.silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/ind._269-2019-j.silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A REFORMA E REVITALIZAÇÃO DA PRAÇA ZUMBI DOS PALMARES, NA AVENIDA ZUMBI DOS PALMARES.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/ind._270-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/ind._270-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE DESENTUPA O BUEIRO DA RUA ALEXANDRE FERRAZ ESQUINA COM A SANTA EFIGÊNIA.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/ind._271-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/ind._271-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE JOGUE CASCALHO NA ESTRADA DO IAMBU, NO PIEDADE DE CIMA.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/ind._272-2019-mabinha.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/ind._272-2019-mabinha.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE LIMPEZA DE PASTO NA RUA MANOEL VIEIRA COELHO, PENÚLTIMA RUA DO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/ind._273-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/ind._273-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A CONSTRUÇÃO DE UMA SALA DE COMPUTADORES NA ESCOLA PORFÍRIO SARAIVA, BAIRRO COLÔNIA.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/ind._274-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/ind._274-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A MANUTENÇÃO E FISCALIZAÇÃO SOB OS PROPRIETÁRIOS DE LOTES QUE NÃO COLABORAM PARA A LIMPEZA DO MESMO, BEM COMO FAÇAM REPAROS NOS BUEIROS E A PAVIMENTAÇÃO DAS RUAS DO BAIRRO NOVO PLANALTO.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/ind._275-2019-regis.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/ind._275-2019-regis.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A COLOCAÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NO BAIRRO ESPORTIVO, RUA MANOEL DOS SANTOS, NA ALTURA DO NUMERO 121, PRÓXIMO AO PSF SANTA RITA.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/ind._276-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/ind._276-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A PAVIMENTAÇÃO ASFÁLTICA DA RUA OSVALDO SANTOS SALERMO, BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/ind._277-2019-hugo.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/ind._277-2019-hugo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A LIMPEZA DE TODAS AS RUAS DO BAIRRO NOVA RIO BRANCO.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/ind._278-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/ind._278-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO "PROIBIDO PARAR E ESTACIONAR" NA RUA DR. ALTINO PELUSO (CAMINHO DA VOVÓ), PRÓXIMO AO NUMERO 393, CENTRO.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/ind._279-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/ind._279-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA CAPINA EM TODAS AS RUAS DO BAIRRO COHAB 1.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/ind._280-2019-marinho.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/ind._280-2019-marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE TAPE O UM BURACO EM FRENTE O AMARILDINHO, NO BAIRRO COLÔNIA, ANTIGA RUA DO CAMPO.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/ind._281-2019-j._silvio.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/ind._281-2019-j._silvio.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA COLOCADO EM ALERTA TODOS OS SEMÁFOROS DA CIDADE A PARTIR DAS 23;00 HORAS.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/ind._282-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/ind._282-2019-gerson.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A RECONSTRUÇÃO DE UM TRECHO DA RUA EDMAR DA SILVA BRAGA, NO BAIRRO COLÔNIA, QUE ESTA SOFRENDO EROSÃO EM DECORRÊNCIA DA ÁGUA PLUVIAL, DO ESGOTO E DA TUBULAÇÃO DE ÁGUA PARA CONSUMO. TRECHO PRÓXIMO AO GRUPO BOM PASTOS, Nº 431.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>EMENDA Nº01/2019 AO PROJETO DE RESOLUÇÃO Nº601/2019, "ESTABELECE O REAJUSTE DE SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/emenda_no_02_ao_projeto_de_lei_no_1812-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/emenda_no_02_ao_projeto_de_lei_no_1812-2019-gerson.pdf</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/emenda_no_01_ao_projeto_de_lei_no_1812-2019-gerson.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/emenda_no_01_ao_projeto_de_lei_no_1812-2019-gerson.pdf</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>LJRF</t>
   </si>
   <si>
     <t>Parecer Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>ESCDA - Educação, Saúde, Cultura, Direitos Humanos e Assuntos Comuni</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1660/parecer_ao_projeto_de_lei_no_1777-2019-educacao.pdf</t>
+    <t>http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1660/parecer_ao_projeto_de_lei_no_1777-2019-educacao.pdf</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>CLJDHC - Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 599/2019</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 600/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -5761,67 +5761,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/projeto_de_lei_complementar_no_100-2019-comissa_RGg8L08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/projeto_de_lei_complementar_no_101-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/projeto_de_lei_complementar_no_102-2019-executi_ClOjUlG.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1765/projeto_de_lei_complementar_no_103-2019-marinho_0SznTGw.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1807/projeto_de_lei_complementar_no_104-2019-hugo_-__0bg7b3X.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1972/projeto_de_lei_complementar_no_105-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/projeto_de_lei_complementar_no_106-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/projeto_de_lei_complementar_no_107-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/projeto_de_lei_no_1776-2019-mabinha_5KEh5dz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de_lei_no_1777-2019-marinho_xKJasA1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_1778-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_1779-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no_1780-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_1781-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/projeto_de_lei_no_1782-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/projeto_de_lei_no_1783-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/projeto_de_lei_no_1785-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/projeto_de_lei_no_1786-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/projeto_de_lei_no_1787-2019-marinho-retirado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/projeto_de_lei_no_1788-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/projeto_de_lei_no_1789-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_no_1790-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1758/projeto_de_lei_no_1791-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1759/projeto_de_lei_no_1792-2019-marinho_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1762/projeto_de_lei_no_1793-2019-anisio_e_regis_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1763/projeto_de_lei_no_1794-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1764/projeto_de_lei_no_1795-2019-executivo_2mJmqfu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1780/veto_ao_projeto_de_lei_no_1771-2018-executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1808/projeto_de_lei_no_1797-2019-executivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1809/projeto_de_lei_no_1798-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_no_1799-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_no_1800-2019-alex_RW5E6sL.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_no_1801-2019-executivo_VD06am9.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/projeto_de_lei_no_1802-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/projeto_de_lei_no_1803-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/projeto_de_lei_no_1804-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/projeto_de_lei_no_1805-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_1806-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/projeto_de_lei_no_1807-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/projeto_de_lei_no_1808-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/projeto_de_lei_no_1809-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/projeto_de_lei_no_1810-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/projeto_de_lei_no_1811-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_no_1812-2019-executivo-orcamento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/projeto_de_lei_no_1813-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/projeto_de_lei_no_1814-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_no_1815-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/projeto_de_lei_no_1816-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_1817-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/projeto_de_lei_no_1818-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_no_1819-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/projeto_de_lei_no_1820-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_no_1821-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_no_1822-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_no_1823-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_no_1824-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/projeto_de_lei_no_1825-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_no_1826-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_no_1827-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_no_1828-2019-executivo_8zWAJJ0.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_no_1829-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_no_1830-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/projeto_de_lei_no_1831-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_no_600-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/projeto_de_resolucao_no_601-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_resolucao_no_603-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_resolucao_no_604-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1817/projeto_de_resolucao_no_605-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_resolucao_no_606-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_resolucao_no_607-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/projeto_de_resolucao_no_608-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/projeto_de_resolucao_no_609-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/projeto_de_resolucao_no_610-2019-alex_JlLUWWf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_resolucao_no_611-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_resolucao_no_612-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_resolucao_no_613-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1782/veto_ao_projeto_de_lei_no_1780-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1783/veto_ao_projeto_de_lei_no_1783-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/req._01-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/req._02-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/req._03-2019-marinho_tkAlSMU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/req._04-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/req._05-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/req._06-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/req._07-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/req._09-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/req._10-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/req._11-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/req._12-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/req._13-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/req._14-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/req._16-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/req._18-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/req._19-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/req._20-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/req._21-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1708/req._22-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/req._23-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/req._24-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/req._25-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/req._27-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/req._28-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/req._29-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/req._30-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/req._31-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/req._32-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/req._33-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1754/req._34-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1760/req._35-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1761/req._36-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1772/req._37-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1778/req._38-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1810/req._40-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1811/req._41-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1812/req._42-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1813/req._43-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1814/req._44-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1815/req._45-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1816/req._46-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1820/req._47-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1821/req._48-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1822/req._49-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1824/req._51-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1825/req._52-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1826/req._53-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1828/req._55-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1829/req._56-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1830/req._57-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1831/req._58-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1832/req._59-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/req._60-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/req._61-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/req._63-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/req._64-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/req._65-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/req._66-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/req._67-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/req._68-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/req._69-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/req._70-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/req._71-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/req._72-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/req._73-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/req._74-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/req._75-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/req._75-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/req._77-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/req._78-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/req._79-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/req._80-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/req._81-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/req._82-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/req._83-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/req._84-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/req._85-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/req._86-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/req._87-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/req._88-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/req._89-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/req._90-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/req._91-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/req._92-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/req._93-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/req._94-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/req._95-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/req._96-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/req._97-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/req._98-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/req._99-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/req._100-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/req._101-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/req._102-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/req._103-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/req._104-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/req._105-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/req._106-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/req._107-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/req._108-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/req._109-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/req._110-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/req._111-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/req._112-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/req._113-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/req._114-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/req._115-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/req._116-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/req._117-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/req._118-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/req._119-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/req._120-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/ind._01-2019-marinho_UU7Zm7F.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/ind._02-2019-marinho_uNeAVfo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/ind._03-2019-marinho_x2yAJHF.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/ind._04-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/ind._05-2018-anisio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/ind._06-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/ind._07-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/ind._08-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/ind._10-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/ind._11-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/ind._12-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/ind._13-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/ind._14-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/ind._15-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/ind._16-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/ind._18-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/ind._19-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/ind._20-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/ind._21-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/ind._22-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/ind._23-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/ind._24-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/ind._26-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/ind._27-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/ind._28-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/ind._30-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/ind._32-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/ind._33-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/ind._34-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/ind._35-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/ind._37-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/ind._39-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/ind._40-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/ind._41-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/ind._42-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/ind._44-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/ind._47-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/ind._48-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/ind._49-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/ind._50-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/ind._51-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/ind._52-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/ind._53-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/ind._54-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/ind._55-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/ind._56-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/ind._57-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/ind._58-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/ind._59-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/ind._60-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/ind._61-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/ind._62-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/ind._63-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/ind._64-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/ind._66-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/ind._67-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/ind._68-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1705/ind._69-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1706/ind._70-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/ind._71-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/ind._72-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/ind._73-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/ind._75-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/ind._76-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/ind._77-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/ind._78-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/ind._79-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/ind._80-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/ind._81-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/ind._82-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/ind._83-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/ind._84-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/ind._85-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/ind._86-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/ind._87-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/ind._88-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/ind._89-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/ind._90-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/ind._91-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/ind._92-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/ind._93-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/ind._94-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/ind._95-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1750/ind._96-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1751/ind._97-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1752/ind._98-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1753/ind._99-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1756/ind._100-2019-vrs_alex_e_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1757/ind._101-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1767/ind._103-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1768/ind._104-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1769/ind._105-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1770/ind._106-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1771/ind._107-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1773/ind._108-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1774/ind._109-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1775/ind._110-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1776/ind._111-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1777/ind._112-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1784/ind._113-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1785/ind._114-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1786/ind._115-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1787/ind._116-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1788/ind._117-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1789/ind._118-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1790/ind._119-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1791/ind._120-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1792/ind._121-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1793/ind._122-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1794/ind._123-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1795/ind._124-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1796/ind._125-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1797/ind._126-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1798/ind._127-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1799/ind._128-2019-mabinha-retirada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1800/ind._129-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1801/ind._130-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1802/ind._131-2019-regis_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1803/ind._132-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1804/ind._133-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1805/ind._134-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1806/ind._135-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/ind._136-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/ind._137-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/ind._138-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/ind._139-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/ind._140-2019-marinho-retirada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/ind._141-2019-marinho-retirada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/ind._142-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/ind._143-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/ind._144-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/ind._145-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/ind._146-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/ind._147-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/ind._148-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/ind._149-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/ind._150-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/ind._151-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1870/ind._152-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/ind._153-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/ind._154-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/ind._155-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/ind._156-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/ind._157-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/ind._158-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/ind._159-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/ind._160-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/ind._161-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/ind._162-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/ind._163-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/ind._164-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/ind._165-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/ind._166-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/ind._167-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/ind._168-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/ind._169-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/ind._170-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/ind._171-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/ind._172-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/ind._173-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/ind._174-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/ind._175-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/ind._176-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/ind._177-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/ind._178-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/ind._179-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/ind._180-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/ind._181-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/ind._182-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/ind._183-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._184-2019-j._silvio_Jp9gyen.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/ind._185-2019-mabinha_bmx8qfL.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._186-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._187-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._188-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/ind._189-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/ind._190-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._191-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._192-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._193-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._194-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._195-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._196-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/ind._197-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._198-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/ind._199-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/ind._200-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/ind._201-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/ind._202-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/ind._203-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/ind._204-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/ind._205-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/ind._206-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/ind._207-2019-mabinha_pTe1L1o.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1964/ind._208-2019-mabinha_U8QQgez.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/ind._209-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/ind._210-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/ind._211-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/ind._212-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1971/ind._213-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/ind._214-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/ind._215-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/ind._216-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/ind._217-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1978/ind._218-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1983/ind._219-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/ind._220-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1985/ind._221-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/ind._222-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/ind._223-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/ind._224-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/ind._225-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/ind._226-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/ind._227-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/ind._228-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/ind._229-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/ind._230-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/ind._231-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/ind._232-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/ind._233-2019-marinho_kOLjTJf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/ind._234-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/ind._235-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/ind._236-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/ind._237-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2013/ind._238-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/ind._239-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2024/ind._240-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/ind._241-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/ind._242-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/ind._243-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/ind._244-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/ind._245-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/ind._246-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/ind._247-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/ind._248-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/ind._249-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/ind._250-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/ind._251-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/ind._252-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/ind._253-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/ind._254-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/ind._255-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/ind._256-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/ind._257-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/ind._258-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/ind._259-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/ind._260-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/ind._261-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/ind._262-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/ind._263-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._264-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._265-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/ind._266-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/ind._267-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/ind._268-2019-xereba.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/ind._269-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/ind._270-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/ind._271-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/ind._272-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/ind._273-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/ind._274-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/ind._275-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/ind._276-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/ind._277-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/ind._278-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/ind._279-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/ind._280-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/ind._281-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/ind._282-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/emenda_no_02_ao_projeto_de_lei_no_1812-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/emenda_no_01_ao_projeto_de_lei_no_1812-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1660/parecer_ao_projeto_de_lei_no_1777-2019-educacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1667/projeto_de_lei_complementar_no_100-2019-comissa_RGg8L08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1681/projeto_de_lei_complementar_no_101-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1682/projeto_de_lei_complementar_no_102-2019-executi_ClOjUlG.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1765/projeto_de_lei_complementar_no_103-2019-marinho_0SznTGw.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1807/projeto_de_lei_complementar_no_104-2019-hugo_-__0bg7b3X.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1972/projeto_de_lei_complementar_no_105-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2070/projeto_de_lei_complementar_no_106-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2097/projeto_de_lei_complementar_no_107-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1595/projeto_de_lei_no_1776-2019-mabinha_5KEh5dz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1602/projeto_de_lei_no_1777-2019-marinho_xKJasA1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1609/projeto_de_lei_no_1778-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_1779-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1632/projeto_de_lei_no_1780-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1656/projeto_de_lei_no_1781-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1665/projeto_de_lei_no_1782-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1666/projeto_de_lei_no_1783-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1679/projeto_de_lei_no_1785-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1680/projeto_de_lei_no_1786-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1734/projeto_de_lei_no_1787-2019-marinho-retirado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1735/projeto_de_lei_no_1788-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1736/projeto_de_lei_no_1789-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1737/projeto_de_lei_no_1790-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1758/projeto_de_lei_no_1791-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1759/projeto_de_lei_no_1792-2019-marinho_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1762/projeto_de_lei_no_1793-2019-anisio_e_regis_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1763/projeto_de_lei_no_1794-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1764/projeto_de_lei_no_1795-2019-executivo_2mJmqfu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1780/veto_ao_projeto_de_lei_no_1771-2018-executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1808/projeto_de_lei_no_1797-2019-executivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1809/projeto_de_lei_no_1798-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1819/projeto_de_lei_no_1799-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1882/projeto_de_lei_no_1800-2019-alex_RW5E6sL.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1883/projeto_de_lei_no_1801-2019-executivo_VD06am9.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1884/projeto_de_lei_no_1802-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1885/projeto_de_lei_no_1803-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1886/projeto_de_lei_no_1804-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1887/projeto_de_lei_no_1805-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1923/projeto_de_lei_no_1806-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1926/projeto_de_lei_no_1807-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1938/projeto_de_lei_no_1808-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1939/projeto_de_lei_no_1809-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1946/projeto_de_lei_no_1810-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1948/projeto_de_lei_no_1811-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1959/projeto_de_lei_no_1812-2019-executivo-orcamento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1962/projeto_de_lei_no_1813-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1980/projeto_de_lei_no_1814-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1981/projeto_de_lei_no_1815-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1986/projeto_de_lei_no_1816-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1987/projeto_de_lei_no_1817-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1992/projeto_de_lei_no_1818-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2032/projeto_de_lei_no_1819-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2033/projeto_de_lei_no_1820-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2034/projeto_de_lei_no_1821-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2047/projeto_de_lei_no_1822-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2048/projeto_de_lei_no_1823-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2049/projeto_de_lei_no_1824-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2050/projeto_de_lei_no_1825-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2051/projeto_de_lei_no_1826-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2062/projeto_de_lei_no_1827-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2063/projeto_de_lei_no_1828-2019-executivo_8zWAJJ0.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2064/projeto_de_lei_no_1829-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2094/projeto_de_lei_no_1830-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2098/projeto_de_lei_no_1831-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_no_600-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1610/projeto_de_resolucao_no_601-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1709/projeto_de_resolucao_no_603-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_resolucao_no_604-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1817/projeto_de_resolucao_no_605-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1818/projeto_de_resolucao_no_606-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1881/projeto_de_resolucao_no_607-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1907/projeto_de_resolucao_no_608-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1927/projeto_de_resolucao_no_609-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1956/projeto_de_resolucao_no_610-2019-alex_JlLUWWf.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1957/projeto_de_resolucao_no_611-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1958/projeto_de_resolucao_no_612-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2031/projeto_de_resolucao_no_613-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1782/veto_ao_projeto_de_lei_no_1780-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1783/veto_ao_projeto_de_lei_no_1783-2019-executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1599/req._01-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1600/req._02-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1601/req._03-2019-marinho_tkAlSMU.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1603/req._04-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1604/req._05-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1605/req._06-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1608/req._07-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1614/req._09-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1617/req._10-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1620/req._11-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1621/req._12-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1627/req._13-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1640/req._14-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1654/req._16-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1661/req._18-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1668/req._19-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1669/req._20-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1671/req._21-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1708/req._22-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1710/req._23-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1712/req._24-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1713/req._25-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1730/req._27-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1731/req._28-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1732/req._29-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1733/req._30-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1743/req._31-2019-comissao_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1744/req._32-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1745/req._33-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1754/req._34-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1760/req._35-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1761/req._36-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1772/req._37-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1778/req._38-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1810/req._40-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1811/req._41-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1812/req._42-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1813/req._43-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1814/req._44-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1815/req._45-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1816/req._46-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1820/req._47-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1821/req._48-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1822/req._49-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1824/req._51-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1825/req._52-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1826/req._53-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1828/req._55-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1829/req._56-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1830/req._57-2019-sergio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1831/req._58-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1832/req._59-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1833/req._60-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1834/req._61-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1836/req._63-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1837/req._64-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1838/req._65-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1839/req._66-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1840/req._67-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1841/req._68-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1842/req._69-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1843/req._70-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1902/req._71-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1903/req._72-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1904/req._73-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1905/req._74-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1906/req._75-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1908/req._75-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1919/req._77-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1920/req._78-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1921/req._79-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1922/req._80-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1925/req._81-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1936/req._82-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1947/req._83-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1949/req._84-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1960/req._85-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1963/req._86-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1967/req._87-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1970/req._88-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1975/req._89-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1979/req._90-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1982/req._91-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1988/req._92-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1996/req._93-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1997/req._94-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1998/req._95-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2005/req._96-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2006/req._97-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2015/req._98-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2022/req._99-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2023/req._100-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2025/req._101-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2042/req._102-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2043/req._103-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2044/req._104-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2045/req._105-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2052/req._106-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2053/req._107-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2065/req._108-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2067/req._109-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2068/req._110-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2072/req._111-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2077/req._112-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2078/req._113-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2079/req._114-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2082/req._115-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2083/req._116-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2084/req._117-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2091/req._118-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2092/req._119-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2093/req._120-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1592/ind._01-2019-marinho_UU7Zm7F.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1593/ind._02-2019-marinho_uNeAVfo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1594/ind._03-2019-marinho_x2yAJHF.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1596/ind._04-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1597/ind._05-2018-anisio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1625/ind._06-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1607/ind._07-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1611/ind._08-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1615/ind._10-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1616/ind._11-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1619/ind._12-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1622/ind._13-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1623/ind._14-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1626/ind._15-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1628/ind._16-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1630/ind._18-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1631/ind._19-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1633/ind._20-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1634/ind._21-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1636/ind._22-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1637/ind._23-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1638/ind._24-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1641/ind._26-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1642/ind._27-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1643/ind._28-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1645/ind._30-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1647/ind._32-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1648/ind._33-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1649/ind._34-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1650/ind._35-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1652/ind._37-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1662/ind._39-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1663/ind._40-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1664/ind._41-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1670/ind._42-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1675/ind._44-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1683/ind._47-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1684/ind._48-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1685/ind._49-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1686/ind._50-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1687/ind._51-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1688/ind._52-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1689/ind._53-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1690/ind._54-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1691/ind._55-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1692/ind._56-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1693/ind._57-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1694/ind._58-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1695/ind._59-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1696/ind._60-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1697/ind._61-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1698/ind._62-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1699/ind._63-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1700/ind._64-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1702/ind._66-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1703/ind._67-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1704/ind._68-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1705/ind._69-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1706/ind._70-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1707/ind._71-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1715/ind._72-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1716/ind._73-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1718/ind._75-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1719/ind._76-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1720/ind._77-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1721/ind._78-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1722/ind._79-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1723/ind._80-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1724/ind._81-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1725/ind._82-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1726/ind._83-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1727/ind._84-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1728/ind._85-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1729/ind._86-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1738/ind._87-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1739/ind._88-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1740/ind._89-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1741/ind._90-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1742/ind._91-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1746/ind._92-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1747/ind._93-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1748/ind._94-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1749/ind._95-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1750/ind._96-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1751/ind._97-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1752/ind._98-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1753/ind._99-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1756/ind._100-2019-vrs_alex_e_j._silvio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1757/ind._101-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1767/ind._103-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1768/ind._104-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1769/ind._105-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1770/ind._106-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1771/ind._107-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1773/ind._108-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1774/ind._109-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1775/ind._110-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1776/ind._111-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1777/ind._112-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1784/ind._113-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1785/ind._114-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1786/ind._115-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1787/ind._116-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1788/ind._117-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1789/ind._118-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1790/ind._119-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1791/ind._120-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1792/ind._121-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1793/ind._122-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1794/ind._123-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1795/ind._124-2019-serginho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1796/ind._125-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1797/ind._126-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1798/ind._127-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1799/ind._128-2019-mabinha-retirada.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1800/ind._129-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1801/ind._130-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1802/ind._131-2019-regis_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1803/ind._132-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1804/ind._133-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1805/ind._134-2019-hugo_e_regis.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1806/ind._135-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1847/ind._136-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1855/ind._137-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1856/ind._138-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1857/ind._139-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1858/ind._140-2019-marinho-retirada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1859/ind._141-2019-marinho-retirada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1860/ind._142-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1861/ind._143-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1862/ind._144-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1863/ind._145-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1864/ind._146-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1865/ind._147-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1866/ind._148-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1867/ind._149-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1868/ind._150-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1869/ind._151-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1870/ind._152-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1871/ind._153-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1872/ind._154-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1873/ind._155-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1874/ind._156-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1875/ind._157-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1876/ind._158-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1877/ind._159-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1878/ind._160-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1879/ind._161-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1880/ind._162-2019-anisio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1889/ind._163-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1890/ind._164-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1891/ind._165-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1892/ind._166-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1893/ind._167-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1894/ind._168-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1895/ind._169-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1896/ind._170-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1897/ind._171-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1898/ind._172-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1899/ind._173-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1900/ind._174-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1901/ind._175-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1910/ind._176-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1911/ind._177-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1912/ind._178-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1913/ind._179-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1914/ind._180-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1915/ind._181-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1916/ind._182-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1917/ind._183-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1918/ind._184-2019-j._silvio_Jp9gyen.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1924/ind._185-2019-mabinha_bmx8qfL.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1928/ind._186-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1929/ind._187-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1930/ind._188-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1931/ind._189-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1932/ind._190-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1933/ind._191-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1934/ind._192-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1935/ind._193-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1937/ind._194-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1940/ind._195-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1941/ind._196-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1942/ind._197-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1943/ind._198-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1944/ind._199-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1945/ind._200-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1950/ind._201-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1951/ind._202-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1952/ind._203-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1953/ind._204-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1954/ind._205-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1955/ind._206-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1961/ind._207-2019-mabinha_pTe1L1o.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1964/ind._208-2019-mabinha_U8QQgez.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1965/ind._209-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1966/ind._210-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1968/ind._211-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1969/ind._212-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1971/ind._213-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1973/ind._214-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1974/ind._215-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1976/ind._216-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1977/ind._217-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1978/ind._218-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1983/ind._219-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1984/ind._220-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1985/ind._221-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1989/ind._222-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1990/ind._223-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1991/ind._224-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1993/ind._225-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1994/ind._226-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1995/ind._227-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1999/ind._228-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2000/ind._229-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2001/ind._230-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2002/ind._231-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2003/ind._232-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2004/ind._233-2019-marinho_kOLjTJf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2009/ind._234-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2010/ind._235-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2011/ind._236-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2012/ind._237-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2013/ind._238-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2014/ind._239-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2024/ind._240-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2016/ind._241-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2017/ind._242-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2018/ind._243-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2019/ind._244-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2020/ind._245-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2021/ind._246-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2026/ind._247-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2027/ind._248-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2028/ind._249-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2029/ind._250-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2030/ind._251-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2035/ind._252-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2036/ind._253-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2057/ind._254-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2058/ind._255-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2039/ind._256-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2040/ind._257-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2041/ind._258-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2046/ind._259-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2054/ind._260-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2055/ind._261-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2056/ind._262-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2059/ind._263-2019-alex.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2060/ind._264-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2061/ind._265-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2066/ind._266-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2069/ind._267-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2071/ind._268-2019-xereba.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2073/ind._269-2019-j.silvio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2074/ind._270-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2075/ind._271-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2076/ind._272-2019-mabinha.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2080/ind._273-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2081/ind._274-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2085/ind._275-2019-regis.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2086/ind._276-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2087/ind._277-2019-hugo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2088/ind._278-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2089/ind._279-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2090/ind._280-2019-marinho.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2095/ind._281-2019-j._silvio.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2096/ind._282-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2008/emenda_no_02_ao_projeto_de_lei_no_1812-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/2007/emenda_no_01_ao_projeto_de_lei_no_1812-2019-gerson.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/sapl/public/materialegislativa/2019/1660/parecer_ao_projeto_de_lei_no_1777-2019-educacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.viscondedoriobranco.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H490"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>